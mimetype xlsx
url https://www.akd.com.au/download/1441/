--- v0 (2026-04-15)
+++ v1 (2026-06-15)
@@ -6,90 +6,90 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Spiro\Documents\Documents\Website NSW Sites\2026 website data\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E05EE5C9-DD36-4899-A6A3-6A49A6134AD9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{2034E7FE-0D36-40A9-9DE5-D4DBE1A3053E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" firstSheet="3" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-96" yWindow="-96" windowWidth="23232" windowHeight="12432" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="EPA ID 1 20MW Boiler Opacity" sheetId="2" r:id="rId1"/>
     <sheet name="EPA ID 1 20MW Boiler Stack" sheetId="5" r:id="rId2"/>
     <sheet name="EPD ID 2 10MW Boiler Opacity" sheetId="3" r:id="rId3"/>
     <sheet name="EPA ID 2 10 MW Boiler Stack" sheetId="6" r:id="rId4"/>
     <sheet name="EPA ID 5 Water Treatment Plant" sheetId="1" r:id="rId5"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="341" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="359" uniqueCount="97">
   <si>
     <t>AKD NSW Pty Ltd (Tumut Sawmill), Adelong Road, Tumut 2720 - EPL# 63</t>
   </si>
   <si>
     <t>Link to EPA Public Registers     https://www.epa.nsw.gov.au/licensing-and-regulation/public-registers</t>
   </si>
   <si>
     <t>EPA ID 1 20MW Boiler Stack. Continuous opacity monitoring required</t>
   </si>
   <si>
     <t>Date Sampled.</t>
   </si>
   <si>
     <t>Date Data Obtained*</t>
   </si>
   <si>
     <t>Date Published</t>
   </si>
   <si>
     <t>Smoke Emissions (percent opacity)</t>
   </si>
   <si>
     <t xml:space="preserve">Notes </t>
   </si>
   <si>
@@ -395,73 +395,79 @@
   <si>
     <t xml:space="preserve"> Compliant flow sample for reporting purposes. TSS just above limit. No discharge from site (recycled into process). </t>
   </si>
   <si>
     <t>6mm rain on day of sample - compliant result. BOD elevated. No discharge from site. water recycled.</t>
   </si>
   <si>
     <t xml:space="preserve">Excursion due to boiler clean, restart and adjustment of fuel mix. Generally 5 min duration. Mean value is best indicator of plant performance.  Boiler shut down (controlled) or run in low fire mode due to a lack of product throughout the month. - </t>
   </si>
   <si>
     <t>Excursion due to boiler clean, restart and adjustment of fuel mix. Generally 5 min duration. Mean value is best indicator of plant performance.  Boiler demand (load) reduced at times throughout the month.</t>
   </si>
   <si>
     <t>Excursion due to boiler clean, restart and adjustment of fuel mix. Generally 5 min duration. Mean value is best indicator of plant performance.  Boiler shut down (controlled) or run in low fire mode for extended periods throughout the month.</t>
   </si>
   <si>
     <t>No data logged for reporting purposes this month. The data is continually monitored and logged for operational purposes but a programming issue results in data corruption. issue on-going.</t>
   </si>
   <si>
     <t>Sample result added to sheet for completeness. Wet weather bypass&gt;10mm previous 24 hrs - (18.2mm) Sample recorded but not reported annually.</t>
   </si>
   <si>
     <t>Compliance with Licence Limit. Reduced load throughout the reporting period.</t>
   </si>
   <si>
-    <t>Excursion due to boiler clean, restart and adjustment of fuel mix. Generally 5 min duration. Mean value is best indicator of plant performance.  Boiler demand (load) reduced at times throughout the month. System Shut down mid Dec for annual shut.</t>
+    <t xml:space="preserve">System did not run during reporting period. System is only run to circulate fluid within the boiler tubes to ensure corrosion does not occur. </t>
   </si>
   <si>
-    <t>The plant was run in low fire mode for an extended period during the month due to lack of steam demand. This will be ongoing while production volumes are reduced.</t>
+    <t>System did not run during reporting period. System is only run to circulate fluid within the boiler tubes to ensure corrosion does not occur. Circulating fluid within the system can cause opacity to report for short periods.</t>
   </si>
   <si>
-    <t>Heat pland did not run during the month. Has been put into standby mode until further notice.</t>
+    <t>Boiler started this month to undertake emission test. Excursions due to start/stop of boiler for testing purposes.</t>
   </si>
   <si>
-    <t>First result for a number of months. Rain occuring. Water recycled to plant. To be reported in Annual return.</t>
+    <t>Excursion due to boiler clean, restart and adjustment of fuel mix. Generally 5 min duration. Mean value is best indicator of plant performance.  Boiler demand (load) reduced at times throughout the month. Boiler shut down mid month for annual shutdown and service.</t>
   </si>
   <si>
-    <t>Water recycled to plant for reuse from storage dam. To be reported in Annual return.</t>
+    <t>Excursion due to boiler clean, restart and adjustment of fuel mix. Generally 5 min duration. Mean value is best indicator of plant performance.  Boiler demand (load) reduced at times throughout the month. Boiler shut down through the month for annual shutdown and service.</t>
+  </si>
+  <si>
+    <t>Sample obtained. Water discharging ex the WTP. Compliant conditions to be report in Annual Return</t>
+  </si>
+  <si>
+    <t>Plant emission test not completed. Plant now is in care and maintenance.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-409]d\-mmm\-yyyy;@"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -477,67 +483,50 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...15 lines deleted...]
-      <name val="Tenorite"/>
     </font>
   </fonts>
   <fills count="12">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
@@ -564,51 +553,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="54">
+  <borders count="46">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -924,242 +913,190 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...11 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...72 lines deleted...]
-      </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...48 lines deleted...]
-      <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
@@ -1189,196 +1126,186 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...54 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="180">
+  <cellXfs count="158">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="8" borderId="31" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="1" fillId="8" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="1" fillId="8" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="1" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="17" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="1" fillId="8" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -1394,436 +1321,326 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="17" fontId="0" fillId="8" borderId="7" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="8" borderId="7" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="17" fontId="1" fillId="8" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="17" fontId="1" fillId="8" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="17" fontId="1" fillId="8" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="17" fontId="1" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="17" fontId="0" fillId="10" borderId="40" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="17" fontId="0" fillId="10" borderId="41" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="17" fontId="0" fillId="10" borderId="42" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="17" fontId="0" fillId="10" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="17" fontId="0" fillId="10" borderId="44" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="17" fontId="0" fillId="10" borderId="44" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="17" fontId="0" fillId="10" borderId="41" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="17" fontId="0" fillId="10" borderId="42" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="40" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="41" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="42" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="40" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="41" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="42" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...164 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="9" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="9" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="9" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="44" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="40" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="45" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="41" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="46" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="42" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="10" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="7" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="10" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="0" fillId="11" borderId="7" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="10" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="10" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="10" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="11" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="34" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="17" fontId="0" fillId="8" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFB6DDE8"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2118,9228 +1935,9663 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.nsw.gov.au/licensing-and-regulation/public-registers" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.nsw.gov.au/licensing-and-regulation/public-registers" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.nsw.gov.au/licensing-and-regulation/public-registers" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.nsw.gov.au/licensing-and-regulation/public-registers" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.nsw.gov.au/licensing-and-regulation/public-registers" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B2:J151"/>
+  <dimension ref="B2:J156"/>
   <sheetViews>
-    <sheetView topLeftCell="A12" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="H12" sqref="H12"/>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="B3" sqref="B3:J3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="2" width="11.109375" customWidth="1"/>
     <col min="3" max="3" width="16.44140625" customWidth="1"/>
     <col min="4" max="4" width="15.5546875" customWidth="1"/>
     <col min="7" max="7" width="11.88671875" customWidth="1"/>
-    <col min="8" max="8" width="82.33203125" style="26" customWidth="1"/>
+    <col min="8" max="8" width="82.33203125" style="41" customWidth="1"/>
     <col min="9" max="9" width="21.33203125" customWidth="1"/>
     <col min="10" max="10" width="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:10" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="3" spans="2:10" ht="34.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B3" s="136" t="s">
-[...9 lines deleted...]
-      <c r="J3" s="138"/>
+      <c r="B3" s="115" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="116"/>
+      <c r="D3" s="116"/>
+      <c r="E3" s="116"/>
+      <c r="F3" s="116"/>
+      <c r="G3" s="116"/>
+      <c r="H3" s="116"/>
+      <c r="I3" s="116"/>
+      <c r="J3" s="117"/>
     </row>
     <row r="4" spans="2:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B4" s="139" t="s">
+      <c r="B4" s="118" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="140"/>
-[...6 lines deleted...]
-      <c r="J4" s="141"/>
+      <c r="C4" s="119"/>
+      <c r="D4" s="119"/>
+      <c r="E4" s="119"/>
+      <c r="F4" s="119"/>
+      <c r="G4" s="119"/>
+      <c r="H4" s="119"/>
+      <c r="I4" s="119"/>
+      <c r="J4" s="120"/>
     </row>
     <row r="5" spans="2:10" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B5" s="142" t="s">
+      <c r="B5" s="121" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="143"/>
-[...6 lines deleted...]
-      <c r="J5" s="144"/>
+      <c r="C5" s="122"/>
+      <c r="D5" s="122"/>
+      <c r="E5" s="122"/>
+      <c r="F5" s="122"/>
+      <c r="G5" s="122"/>
+      <c r="H5" s="122"/>
+      <c r="I5" s="122"/>
+      <c r="J5" s="123"/>
     </row>
     <row r="6" spans="2:10" ht="32.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="145" t="s">
+      <c r="B6" s="80" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="145" t="s">
+      <c r="C6" s="80" t="s">
         <v>4</v>
       </c>
-      <c r="D6" s="145" t="s">
+      <c r="D6" s="80" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="151" t="s">
+      <c r="E6" s="127" t="s">
         <v>6</v>
       </c>
-      <c r="F6" s="152"/>
-[...1 lines deleted...]
-      <c r="H6" s="154" t="s">
+      <c r="F6" s="128"/>
+      <c r="G6" s="129"/>
+      <c r="H6" s="130" t="s">
         <v>7</v>
       </c>
-      <c r="I6" s="160" t="s">
+      <c r="I6" s="110" t="s">
         <v>8</v>
       </c>
-      <c r="J6" s="161"/>
+      <c r="J6" s="111"/>
     </row>
     <row r="7" spans="2:10" ht="17.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B7" s="146"/>
-[...2 lines deleted...]
-      <c r="E7" s="157" t="s">
+      <c r="B7" s="81"/>
+      <c r="C7" s="81"/>
+      <c r="D7" s="81"/>
+      <c r="E7" s="133" t="s">
         <v>9</v>
       </c>
-      <c r="F7" s="158"/>
-[...3 lines deleted...]
-      <c r="J7" s="163"/>
+      <c r="F7" s="134"/>
+      <c r="G7" s="135"/>
+      <c r="H7" s="131"/>
+      <c r="I7" s="136"/>
+      <c r="J7" s="137"/>
     </row>
     <row r="8" spans="2:10" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B8" s="147"/>
-[...2 lines deleted...]
-      <c r="E8" s="4" t="s">
+      <c r="B8" s="82"/>
+      <c r="C8" s="82"/>
+      <c r="D8" s="82"/>
+      <c r="E8" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="F8" s="5" t="s">
+      <c r="F8" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="G8" s="5" t="s">
+      <c r="G8" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="H8" s="156"/>
-      <c r="I8" s="16" t="s">
+      <c r="H8" s="132"/>
+      <c r="I8" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="J8" s="16" t="s">
+      <c r="J8" s="30" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="2:10" ht="34.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B9" s="148" t="s">
+      <c r="B9" s="124" t="s">
         <v>15</v>
       </c>
-      <c r="C9" s="149"/>
-[...6 lines deleted...]
-      <c r="J9" s="150"/>
+      <c r="C9" s="125"/>
+      <c r="D9" s="125"/>
+      <c r="E9" s="125"/>
+      <c r="F9" s="125"/>
+      <c r="G9" s="125"/>
+      <c r="H9" s="125"/>
+      <c r="I9" s="125"/>
+      <c r="J9" s="126"/>
     </row>
     <row r="10" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B10" s="164" t="s">
+      <c r="B10" s="138" t="s">
         <v>16</v>
       </c>
-      <c r="C10" s="165"/>
-[...6 lines deleted...]
-      <c r="J10" s="166"/>
+      <c r="C10" s="139"/>
+      <c r="D10" s="139"/>
+      <c r="E10" s="139"/>
+      <c r="F10" s="139"/>
+      <c r="G10" s="139"/>
+      <c r="H10" s="139"/>
+      <c r="I10" s="139"/>
+      <c r="J10" s="140"/>
     </row>
     <row r="11" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B11" s="54"/>
-[...7 lines deleted...]
-      <c r="J11" s="54"/>
+      <c r="B11" s="46"/>
+      <c r="C11" s="61"/>
+      <c r="D11" s="61"/>
+      <c r="E11" s="60"/>
+      <c r="F11" s="60"/>
+      <c r="G11" s="60"/>
+      <c r="H11" s="67"/>
+      <c r="I11" s="24"/>
+      <c r="J11" s="24"/>
     </row>
     <row r="12" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B12" s="30">
+      <c r="B12" s="46">
+        <v>46144</v>
+      </c>
+      <c r="C12" s="54">
+        <v>46182</v>
+      </c>
+      <c r="D12" s="54">
+        <v>46182</v>
+      </c>
+      <c r="E12" s="65">
+        <v>4</v>
+      </c>
+      <c r="F12" s="66">
+        <v>8.14</v>
+      </c>
+      <c r="G12" s="66">
+        <v>76</v>
+      </c>
+      <c r="H12" s="49" t="s">
+        <v>85</v>
+      </c>
+      <c r="I12" s="23"/>
+      <c r="J12" s="23"/>
+    </row>
+    <row r="13" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="46">
+        <v>46114</v>
+      </c>
+      <c r="C13" s="54">
+        <v>46155</v>
+      </c>
+      <c r="D13" s="54">
+        <v>46155</v>
+      </c>
+      <c r="E13" s="65">
+        <v>4</v>
+      </c>
+      <c r="F13" s="66">
+        <v>10.67</v>
+      </c>
+      <c r="G13" s="66">
+        <v>78</v>
+      </c>
+      <c r="H13" s="49" t="s">
+        <v>85</v>
+      </c>
+      <c r="I13" s="23"/>
+      <c r="J13" s="23"/>
+    </row>
+    <row r="14" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="46">
+        <v>46083</v>
+      </c>
+      <c r="C14" s="54">
+        <v>46118</v>
+      </c>
+      <c r="D14" s="54">
+        <v>46118</v>
+      </c>
+      <c r="E14" s="65">
+        <v>4</v>
+      </c>
+      <c r="F14" s="66">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="G14" s="66">
+        <v>84</v>
+      </c>
+      <c r="H14" s="49" t="s">
+        <v>85</v>
+      </c>
+      <c r="I14" s="23"/>
+      <c r="J14" s="23"/>
+    </row>
+    <row r="15" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B15" s="46">
+        <v>46055</v>
+      </c>
+      <c r="C15" s="54">
+        <v>46096</v>
+      </c>
+      <c r="D15" s="54">
+        <v>46096</v>
+      </c>
+      <c r="E15" s="65">
+        <v>4</v>
+      </c>
+      <c r="F15" s="66">
+        <v>12.61</v>
+      </c>
+      <c r="G15" s="66">
+        <v>82</v>
+      </c>
+      <c r="H15" s="49" t="s">
+        <v>85</v>
+      </c>
+      <c r="I15" s="23"/>
+      <c r="J15" s="23"/>
+    </row>
+    <row r="16" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="46">
+        <v>46024</v>
+      </c>
+      <c r="C16" s="54">
+        <v>46054</v>
+      </c>
+      <c r="D16" s="54">
+        <v>46054</v>
+      </c>
+      <c r="E16" s="65">
+        <v>4</v>
+      </c>
+      <c r="F16" s="66">
+        <v>8.07</v>
+      </c>
+      <c r="G16" s="66">
+        <v>84</v>
+      </c>
+      <c r="H16" s="49" t="s">
+        <v>94</v>
+      </c>
+      <c r="I16" s="23"/>
+      <c r="J16" s="23"/>
+    </row>
+    <row r="17" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B17" s="46">
         <v>45993</v>
       </c>
-      <c r="C12" s="45">
+      <c r="C17" s="54">
         <v>46037</v>
       </c>
-      <c r="D12" s="45">
+      <c r="D17" s="54">
         <v>46037</v>
       </c>
-      <c r="E12" s="44">
-[...5 lines deleted...]
-      <c r="G12" s="44">
+      <c r="E17" s="60">
+        <v>4</v>
+      </c>
+      <c r="F17" s="60">
+        <v>7.08</v>
+      </c>
+      <c r="G17" s="60">
         <v>84</v>
       </c>
-      <c r="H12" s="33" t="s">
+      <c r="H17" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="I17" s="23"/>
+      <c r="J17" s="23"/>
+    </row>
+    <row r="18" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B18" s="46">
+        <v>45963</v>
+      </c>
+      <c r="C18" s="54">
+        <v>46037</v>
+      </c>
+      <c r="D18" s="54">
+        <v>46037</v>
+      </c>
+      <c r="E18" s="65">
+        <v>4</v>
+      </c>
+      <c r="F18" s="66">
+        <v>9.9600000000000009</v>
+      </c>
+      <c r="G18" s="66">
+        <v>98</v>
+      </c>
+      <c r="H18" s="49" t="s">
+        <v>85</v>
+      </c>
+      <c r="I18" s="23"/>
+      <c r="J18" s="23"/>
+    </row>
+    <row r="19" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="46">
+        <v>45932</v>
+      </c>
+      <c r="C19" s="54">
+        <v>45988</v>
+      </c>
+      <c r="D19" s="54">
+        <v>45988</v>
+      </c>
+      <c r="E19" s="65">
+        <v>4</v>
+      </c>
+      <c r="F19" s="66">
+        <v>12.37</v>
+      </c>
+      <c r="G19" s="66">
+        <v>76</v>
+      </c>
+      <c r="H19" s="49" t="s">
+        <v>85</v>
+      </c>
+      <c r="I19" s="23"/>
+      <c r="J19" s="23"/>
+    </row>
+    <row r="20" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B20" s="46">
+        <v>45902</v>
+      </c>
+      <c r="C20" s="61">
+        <v>45988</v>
+      </c>
+      <c r="D20" s="61">
+        <v>45988</v>
+      </c>
+      <c r="E20" s="65">
+        <v>4</v>
+      </c>
+      <c r="F20" s="66">
+        <v>12.55</v>
+      </c>
+      <c r="G20" s="66">
+        <v>78</v>
+      </c>
+      <c r="H20" s="49" t="s">
+        <v>85</v>
+      </c>
+      <c r="I20" s="23"/>
+      <c r="J20" s="23"/>
+    </row>
+    <row r="21" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="46">
+        <v>45871</v>
+      </c>
+      <c r="C21" s="61">
+        <v>45903</v>
+      </c>
+      <c r="D21" s="61">
+        <v>45903</v>
+      </c>
+      <c r="E21" s="65">
+        <v>0</v>
+      </c>
+      <c r="F21" s="66">
+        <v>13.96</v>
+      </c>
+      <c r="G21" s="66">
+        <v>77</v>
+      </c>
+      <c r="H21" s="49" t="s">
+        <v>85</v>
+      </c>
+      <c r="I21" s="23"/>
+      <c r="J21" s="23"/>
+    </row>
+    <row r="22" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B22" s="46">
+        <v>45840</v>
+      </c>
+      <c r="C22" s="61">
+        <v>45903</v>
+      </c>
+      <c r="D22" s="61">
+        <v>45903</v>
+      </c>
+      <c r="E22" s="65">
+        <v>0</v>
+      </c>
+      <c r="F22" s="66">
+        <v>11.25</v>
+      </c>
+      <c r="G22" s="66">
+        <v>76</v>
+      </c>
+      <c r="H22" s="49" t="s">
+        <v>85</v>
+      </c>
+      <c r="I22" s="23"/>
+      <c r="J22" s="23"/>
+    </row>
+    <row r="23" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B23" s="46">
+        <v>45810</v>
+      </c>
+      <c r="C23" s="61">
+        <v>45903</v>
+      </c>
+      <c r="D23" s="61">
+        <v>45903</v>
+      </c>
+      <c r="E23" s="65">
+        <v>0</v>
+      </c>
+      <c r="F23" s="66">
+        <v>10.119999999999999</v>
+      </c>
+      <c r="G23" s="66">
+        <v>75</v>
+      </c>
+      <c r="H23" s="49" t="s">
+        <v>85</v>
+      </c>
+      <c r="I23" s="23"/>
+      <c r="J23" s="23"/>
+    </row>
+    <row r="24" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B24" s="46">
+        <v>45779</v>
+      </c>
+      <c r="C24" s="54">
+        <v>45814</v>
+      </c>
+      <c r="D24" s="54">
+        <v>45818</v>
+      </c>
+      <c r="E24" s="65">
+        <v>0</v>
+      </c>
+      <c r="F24" s="66">
+        <v>6.24</v>
+      </c>
+      <c r="G24" s="66">
+        <v>66.2</v>
+      </c>
+      <c r="H24" s="49" t="s">
+        <v>85</v>
+      </c>
+      <c r="I24" s="23"/>
+      <c r="J24" s="23"/>
+    </row>
+    <row r="25" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B25" s="46">
+        <v>45749</v>
+      </c>
+      <c r="C25" s="54">
+        <v>45814</v>
+      </c>
+      <c r="D25" s="54">
+        <v>45818</v>
+      </c>
+      <c r="E25" s="65">
+        <v>0</v>
+      </c>
+      <c r="F25" s="66">
+        <v>6.96</v>
+      </c>
+      <c r="G25" s="66">
+        <v>73.2</v>
+      </c>
+      <c r="H25" s="49" t="s">
+        <v>85</v>
+      </c>
+      <c r="I25" s="23"/>
+      <c r="J25" s="23"/>
+    </row>
+    <row r="26" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B26" s="46">
+        <v>45719</v>
+      </c>
+      <c r="C26" s="54">
+        <v>45814</v>
+      </c>
+      <c r="D26" s="54">
+        <v>45818</v>
+      </c>
+      <c r="E26" s="65">
+        <v>0</v>
+      </c>
+      <c r="F26" s="66">
+        <v>8.09</v>
+      </c>
+      <c r="G26" s="66">
+        <v>77.8</v>
+      </c>
+      <c r="H26" s="49" t="s">
+        <v>85</v>
+      </c>
+      <c r="I26" s="23"/>
+      <c r="J26" s="23"/>
+    </row>
+    <row r="27" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="46">
+        <v>45689</v>
+      </c>
+      <c r="C27" s="54">
+        <v>45719</v>
+      </c>
+      <c r="D27" s="54">
+        <v>45719</v>
+      </c>
+      <c r="E27" s="60">
+        <v>0</v>
+      </c>
+      <c r="F27" s="60">
+        <v>9.81</v>
+      </c>
+      <c r="G27" s="60">
+        <v>83</v>
+      </c>
+      <c r="H27" s="49" t="s">
+        <v>85</v>
+      </c>
+      <c r="I27" s="24"/>
+      <c r="J27" s="24"/>
+    </row>
+    <row r="28" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B28" s="46">
+        <v>45659</v>
+      </c>
+      <c r="C28" s="54">
+        <v>45710</v>
+      </c>
+      <c r="D28" s="54">
+        <v>45710</v>
+      </c>
+      <c r="E28" s="60">
+        <v>0</v>
+      </c>
+      <c r="F28" s="60">
+        <v>3.79</v>
+      </c>
+      <c r="G28" s="60">
+        <v>64</v>
+      </c>
+      <c r="H28" s="49" t="s">
+        <v>84</v>
+      </c>
+      <c r="I28" s="24"/>
+      <c r="J28" s="24"/>
+    </row>
+    <row r="29" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="46">
+        <v>45627</v>
+      </c>
+      <c r="C29" s="54">
+        <v>45710</v>
+      </c>
+      <c r="D29" s="54">
+        <v>45710</v>
+      </c>
+      <c r="E29" s="60">
+        <v>0</v>
+      </c>
+      <c r="F29" s="60">
+        <v>7.59</v>
+      </c>
+      <c r="G29" s="60">
+        <v>61</v>
+      </c>
+      <c r="H29" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I29" s="24"/>
+      <c r="J29" s="24"/>
+    </row>
+    <row r="30" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B30" s="46">
+        <v>45597</v>
+      </c>
+      <c r="C30" s="54">
+        <v>45710</v>
+      </c>
+      <c r="D30" s="54">
+        <v>45710</v>
+      </c>
+      <c r="E30" s="60">
+        <v>0</v>
+      </c>
+      <c r="F30" s="60">
+        <v>9.89</v>
+      </c>
+      <c r="G30" s="60">
+        <v>78</v>
+      </c>
+      <c r="H30" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I30" s="24"/>
+      <c r="J30" s="24"/>
+    </row>
+    <row r="31" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B31" s="46">
+        <v>45566</v>
+      </c>
+      <c r="C31" s="54">
+        <v>45608</v>
+      </c>
+      <c r="D31" s="54">
+        <v>45608</v>
+      </c>
+      <c r="E31" s="60">
+        <v>0</v>
+      </c>
+      <c r="F31" s="60">
+        <v>11.58</v>
+      </c>
+      <c r="G31" s="60">
+        <v>67</v>
+      </c>
+      <c r="H31" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I31" s="24"/>
+      <c r="J31" s="24"/>
+    </row>
+    <row r="32" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B32" s="46">
+        <v>45536</v>
+      </c>
+      <c r="C32" s="54">
+        <v>45575</v>
+      </c>
+      <c r="D32" s="54">
+        <v>45575</v>
+      </c>
+      <c r="E32" s="60">
+        <v>0</v>
+      </c>
+      <c r="F32" s="60">
+        <v>11.54</v>
+      </c>
+      <c r="G32" s="60">
+        <v>68</v>
+      </c>
+      <c r="H32" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I32" s="24"/>
+      <c r="J32" s="24"/>
+    </row>
+    <row r="33" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B33" s="48">
+        <v>45505</v>
+      </c>
+      <c r="C33" s="61">
+        <v>45537</v>
+      </c>
+      <c r="D33" s="61">
+        <v>45537</v>
+      </c>
+      <c r="E33" s="60">
+        <v>0</v>
+      </c>
+      <c r="F33" s="60">
+        <v>11.41</v>
+      </c>
+      <c r="G33" s="60">
+        <v>70</v>
+      </c>
+      <c r="H33" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I33" s="24"/>
+      <c r="J33" s="24"/>
+    </row>
+    <row r="34" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B34" s="48">
+        <v>45474</v>
+      </c>
+      <c r="C34" s="55">
+        <v>45510</v>
+      </c>
+      <c r="D34" s="55">
+        <v>45510</v>
+      </c>
+      <c r="E34" s="60">
+        <v>0</v>
+      </c>
+      <c r="F34" s="60">
+        <v>12.29</v>
+      </c>
+      <c r="G34" s="60">
+        <v>68</v>
+      </c>
+      <c r="H34" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I34" s="24"/>
+      <c r="J34" s="24"/>
+    </row>
+    <row r="35" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B35" s="48">
+        <v>45444</v>
+      </c>
+      <c r="C35" s="55">
+        <v>45481</v>
+      </c>
+      <c r="D35" s="55">
+        <v>45481</v>
+      </c>
+      <c r="E35" s="17">
+        <v>0</v>
+      </c>
+      <c r="F35" s="17">
+        <v>12.65</v>
+      </c>
+      <c r="G35" s="17">
+        <v>69</v>
+      </c>
+      <c r="H35" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I35" s="24"/>
+      <c r="J35" s="24"/>
+    </row>
+    <row r="36" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B36" s="48">
+        <v>45413</v>
+      </c>
+      <c r="C36" s="55">
+        <v>45456</v>
+      </c>
+      <c r="D36" s="55">
+        <v>45456</v>
+      </c>
+      <c r="E36" s="17">
+        <v>0</v>
+      </c>
+      <c r="F36" s="17">
+        <v>13.16</v>
+      </c>
+      <c r="G36" s="17">
+        <v>68</v>
+      </c>
+      <c r="H36" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I36" s="24"/>
+      <c r="J36" s="24"/>
+    </row>
+    <row r="37" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B37" s="48">
+        <v>45383</v>
+      </c>
+      <c r="C37" s="55">
+        <v>45426</v>
+      </c>
+      <c r="D37" s="55">
+        <v>45426</v>
+      </c>
+      <c r="E37" s="17">
+        <v>0</v>
+      </c>
+      <c r="F37" s="17">
+        <v>11.45</v>
+      </c>
+      <c r="G37" s="17">
+        <v>74</v>
+      </c>
+      <c r="H37" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I37" s="24"/>
+      <c r="J37" s="24"/>
+    </row>
+    <row r="38" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="48">
+        <v>45352</v>
+      </c>
+      <c r="C38" s="55">
+        <v>45401</v>
+      </c>
+      <c r="D38" s="55">
+        <v>45401</v>
+      </c>
+      <c r="E38" s="17">
+        <v>0</v>
+      </c>
+      <c r="F38" s="17">
+        <v>11.8</v>
+      </c>
+      <c r="G38" s="17">
+        <v>76</v>
+      </c>
+      <c r="H38" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I38" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J38" s="24"/>
+    </row>
+    <row r="39" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B39" s="48">
+        <v>45323</v>
+      </c>
+      <c r="C39" s="55">
+        <v>45401</v>
+      </c>
+      <c r="D39" s="55">
+        <v>45401</v>
+      </c>
+      <c r="E39" s="17">
+        <v>0</v>
+      </c>
+      <c r="F39" s="17">
+        <v>11.99</v>
+      </c>
+      <c r="G39" s="17">
+        <v>74</v>
+      </c>
+      <c r="H39" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I39" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J39" s="24"/>
+    </row>
+    <row r="40" spans="2:10" ht="73.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B40" s="48">
+        <v>45292</v>
+      </c>
+      <c r="C40" s="55">
+        <v>45401</v>
+      </c>
+      <c r="D40" s="55">
+        <v>45401</v>
+      </c>
+      <c r="E40" s="17">
+        <v>0</v>
+      </c>
+      <c r="F40" s="17">
+        <v>8.44</v>
+      </c>
+      <c r="G40" s="17">
+        <v>76</v>
+      </c>
+      <c r="H40" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="I40" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J40" s="24"/>
+    </row>
+    <row r="41" spans="2:10" ht="69.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B41" s="48">
+        <v>45261</v>
+      </c>
+      <c r="C41" s="55">
+        <v>45401</v>
+      </c>
+      <c r="D41" s="55">
+        <v>45401</v>
+      </c>
+      <c r="E41" s="17">
+        <v>0</v>
+      </c>
+      <c r="F41" s="17">
+        <v>5.52</v>
+      </c>
+      <c r="G41" s="17">
+        <v>68</v>
+      </c>
+      <c r="H41" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="I41" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J41" s="24"/>
+    </row>
+    <row r="42" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B42" s="48">
+        <v>45231</v>
+      </c>
+      <c r="C42" s="55">
+        <v>45401</v>
+      </c>
+      <c r="D42" s="55">
+        <v>45401</v>
+      </c>
+      <c r="E42" s="17">
+        <v>0</v>
+      </c>
+      <c r="F42" s="17">
+        <v>10.54</v>
+      </c>
+      <c r="G42" s="17">
+        <v>64</v>
+      </c>
+      <c r="H42" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I42" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J42" s="24"/>
+    </row>
+    <row r="43" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B43" s="48">
+        <v>45200</v>
+      </c>
+      <c r="C43" s="55">
+        <v>45401</v>
+      </c>
+      <c r="D43" s="55">
+        <v>45401</v>
+      </c>
+      <c r="E43" s="17">
+        <v>0</v>
+      </c>
+      <c r="F43" s="17">
+        <v>14.13</v>
+      </c>
+      <c r="G43" s="17">
+        <v>71</v>
+      </c>
+      <c r="H43" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I43" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J43" s="24"/>
+    </row>
+    <row r="44" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B44" s="48">
+        <v>45170</v>
+      </c>
+      <c r="C44" s="55">
+        <v>45401</v>
+      </c>
+      <c r="D44" s="55">
+        <v>45401</v>
+      </c>
+      <c r="E44" s="17">
+        <v>0</v>
+      </c>
+      <c r="F44" s="17">
+        <v>8.92</v>
+      </c>
+      <c r="G44" s="17">
+        <v>74</v>
+      </c>
+      <c r="H44" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I44" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J44" s="24"/>
+    </row>
+    <row r="45" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B45" s="48">
+        <v>45139</v>
+      </c>
+      <c r="C45" s="55">
+        <v>45401</v>
+      </c>
+      <c r="D45" s="55">
+        <v>45401</v>
+      </c>
+      <c r="E45" s="17">
+        <v>0</v>
+      </c>
+      <c r="F45" s="17">
+        <v>12.1</v>
+      </c>
+      <c r="G45" s="17">
+        <v>86</v>
+      </c>
+      <c r="H45" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I45" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J45" s="24"/>
+    </row>
+    <row r="46" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B46" s="48">
+        <v>45108</v>
+      </c>
+      <c r="C46" s="55">
+        <v>45163</v>
+      </c>
+      <c r="D46" s="55">
+        <v>45163</v>
+      </c>
+      <c r="E46" s="17">
+        <v>0</v>
+      </c>
+      <c r="F46" s="17">
+        <v>11.52</v>
+      </c>
+      <c r="G46" s="17">
+        <v>89</v>
+      </c>
+      <c r="H46" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I46" s="24"/>
+      <c r="J46" s="24"/>
+    </row>
+    <row r="47" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B47" s="48">
+        <v>45078</v>
+      </c>
+      <c r="C47" s="55">
+        <v>45163</v>
+      </c>
+      <c r="D47" s="55">
+        <v>45163</v>
+      </c>
+      <c r="E47" s="17">
+        <v>0</v>
+      </c>
+      <c r="F47" s="17">
+        <v>11.33</v>
+      </c>
+      <c r="G47" s="17">
+        <v>89</v>
+      </c>
+      <c r="H47" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I47" s="24"/>
+      <c r="J47" s="24"/>
+    </row>
+    <row r="48" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B48" s="48">
+        <v>45047</v>
+      </c>
+      <c r="C48" s="55">
+        <v>45086</v>
+      </c>
+      <c r="D48" s="55">
+        <v>45086</v>
+      </c>
+      <c r="E48" s="17">
+        <v>0</v>
+      </c>
+      <c r="F48" s="17">
+        <v>10.3</v>
+      </c>
+      <c r="G48" s="17">
+        <v>95</v>
+      </c>
+      <c r="H48" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I48" s="24"/>
+      <c r="J48" s="24"/>
+    </row>
+    <row r="49" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B49" s="48">
+        <v>45017</v>
+      </c>
+      <c r="C49" s="55">
+        <v>45085</v>
+      </c>
+      <c r="D49" s="55">
+        <v>45085</v>
+      </c>
+      <c r="E49" s="17">
+        <v>0</v>
+      </c>
+      <c r="F49" s="17">
+        <v>11.8</v>
+      </c>
+      <c r="G49" s="17">
+        <v>95</v>
+      </c>
+      <c r="H49" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I49" s="24"/>
+      <c r="J49" s="24"/>
+    </row>
+    <row r="50" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B50" s="48">
+        <v>44986</v>
+      </c>
+      <c r="C50" s="55">
+        <v>45021</v>
+      </c>
+      <c r="D50" s="55">
+        <v>45021</v>
+      </c>
+      <c r="E50" s="17">
+        <v>0</v>
+      </c>
+      <c r="F50" s="17">
+        <v>13.14</v>
+      </c>
+      <c r="G50" s="17">
+        <v>96</v>
+      </c>
+      <c r="H50" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I50" s="24"/>
+      <c r="J50" s="24"/>
+    </row>
+    <row r="51" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B51" s="48">
+        <v>44958</v>
+      </c>
+      <c r="C51" s="55">
+        <v>45021</v>
+      </c>
+      <c r="D51" s="55">
+        <v>45021</v>
+      </c>
+      <c r="E51" s="17">
+        <v>0</v>
+      </c>
+      <c r="F51" s="17">
+        <v>11.93</v>
+      </c>
+      <c r="G51" s="17">
+        <v>85</v>
+      </c>
+      <c r="H51" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="I51" s="24"/>
+      <c r="J51" s="24"/>
+    </row>
+    <row r="52" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B52" s="48">
+        <v>44927</v>
+      </c>
+      <c r="C52" s="55">
+        <v>45021</v>
+      </c>
+      <c r="D52" s="55">
+        <v>45021</v>
+      </c>
+      <c r="E52" s="17">
+        <v>0</v>
+      </c>
+      <c r="F52" s="17">
+        <v>11.6</v>
+      </c>
+      <c r="G52" s="17">
+        <v>91</v>
+      </c>
+      <c r="H52" s="49" t="s">
+        <v>21</v>
+      </c>
+      <c r="I52" s="24"/>
+      <c r="J52" s="24"/>
+    </row>
+    <row r="53" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B53" s="48">
+        <v>44896</v>
+      </c>
+      <c r="C53" s="55">
+        <v>45021</v>
+      </c>
+      <c r="D53" s="55">
+        <v>45021</v>
+      </c>
+      <c r="E53" s="17">
+        <v>0</v>
+      </c>
+      <c r="F53" s="17">
+        <v>9.24</v>
+      </c>
+      <c r="G53" s="17">
         <v>90</v>
       </c>
-      <c r="I12" s="11"/>
-[...18 lines deleted...]
-      <c r="G13" s="50">
+      <c r="H53" s="49" t="s">
+        <v>22</v>
+      </c>
+      <c r="I53" s="24"/>
+      <c r="J53" s="24"/>
+    </row>
+    <row r="54" spans="2:10" ht="59.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B54" s="48">
+        <v>44866</v>
+      </c>
+      <c r="C54" s="55">
+        <v>44937</v>
+      </c>
+      <c r="D54" s="55">
+        <v>44937</v>
+      </c>
+      <c r="E54" s="17">
+        <v>0</v>
+      </c>
+      <c r="F54" s="17">
+        <v>10.93</v>
+      </c>
+      <c r="G54" s="17">
+        <v>95</v>
+      </c>
+      <c r="H54" s="49" t="s">
+        <v>23</v>
+      </c>
+      <c r="I54" s="24"/>
+      <c r="J54" s="24"/>
+    </row>
+    <row r="55" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B55" s="48">
+        <v>44835</v>
+      </c>
+      <c r="C55" s="55">
+        <v>44895</v>
+      </c>
+      <c r="D55" s="55">
+        <v>44895</v>
+      </c>
+      <c r="E55" s="17">
+        <v>0</v>
+      </c>
+      <c r="F55" s="17">
+        <v>14.34</v>
+      </c>
+      <c r="G55" s="17">
+        <v>83</v>
+      </c>
+      <c r="H55" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="I55" s="24"/>
+      <c r="J55" s="24"/>
+    </row>
+    <row r="56" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B56" s="48">
+        <v>44805</v>
+      </c>
+      <c r="C56" s="55">
+        <v>44895</v>
+      </c>
+      <c r="D56" s="55">
+        <v>44895</v>
+      </c>
+      <c r="E56" s="17">
+        <v>0</v>
+      </c>
+      <c r="F56" s="17">
+        <v>13.4</v>
+      </c>
+      <c r="G56" s="17">
+        <v>96</v>
+      </c>
+      <c r="H56" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="I56" s="24"/>
+      <c r="J56" s="24"/>
+    </row>
+    <row r="57" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B57" s="48">
+        <v>44774</v>
+      </c>
+      <c r="C57" s="55">
+        <v>44817</v>
+      </c>
+      <c r="D57" s="55">
+        <v>44817</v>
+      </c>
+      <c r="E57" s="17">
+        <v>0</v>
+      </c>
+      <c r="F57" s="17">
+        <v>15.59</v>
+      </c>
+      <c r="G57" s="17">
+        <v>88</v>
+      </c>
+      <c r="H57" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="I57" s="24"/>
+      <c r="J57" s="24"/>
+    </row>
+    <row r="58" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B58" s="48">
+        <v>44743</v>
+      </c>
+      <c r="C58" s="55">
+        <v>44817</v>
+      </c>
+      <c r="D58" s="55">
+        <v>44817</v>
+      </c>
+      <c r="E58" s="17">
+        <v>0</v>
+      </c>
+      <c r="F58" s="17">
+        <v>13.38</v>
+      </c>
+      <c r="G58" s="17">
+        <v>92</v>
+      </c>
+      <c r="H58" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="I58" s="24"/>
+      <c r="J58" s="24"/>
+    </row>
+    <row r="59" spans="2:10" ht="55.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B59" s="48">
+        <v>44713</v>
+      </c>
+      <c r="C59" s="55">
+        <v>44748</v>
+      </c>
+      <c r="D59" s="55">
+        <v>44748</v>
+      </c>
+      <c r="E59" s="17">
+        <v>0</v>
+      </c>
+      <c r="F59" s="17">
+        <v>13.95</v>
+      </c>
+      <c r="G59" s="17">
+        <v>86</v>
+      </c>
+      <c r="H59" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I59" s="24"/>
+      <c r="J59" s="24"/>
+    </row>
+    <row r="60" spans="2:10" ht="70.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B60" s="48">
+        <v>44682</v>
+      </c>
+      <c r="C60" s="55">
+        <v>44725</v>
+      </c>
+      <c r="D60" s="55">
+        <v>44725</v>
+      </c>
+      <c r="E60" s="17">
+        <v>0</v>
+      </c>
+      <c r="F60" s="17">
+        <v>13.5</v>
+      </c>
+      <c r="G60" s="17">
+        <v>76</v>
+      </c>
+      <c r="H60" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I60" s="24"/>
+      <c r="J60" s="24"/>
+    </row>
+    <row r="61" spans="2:10" ht="64.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B61" s="48">
+        <v>44652</v>
+      </c>
+      <c r="C61" s="55">
+        <v>44707</v>
+      </c>
+      <c r="D61" s="55">
+        <v>44707</v>
+      </c>
+      <c r="E61" s="17">
+        <v>0</v>
+      </c>
+      <c r="F61" s="17">
+        <v>6.92</v>
+      </c>
+      <c r="G61" s="17">
+        <v>69</v>
+      </c>
+      <c r="H61" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I61" s="24"/>
+      <c r="J61" s="24"/>
+    </row>
+    <row r="62" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B62" s="48">
+        <v>44621</v>
+      </c>
+      <c r="C62" s="55">
+        <v>44707</v>
+      </c>
+      <c r="D62" s="55">
+        <v>44707</v>
+      </c>
+      <c r="E62" s="17">
+        <v>0</v>
+      </c>
+      <c r="F62" s="17">
+        <v>0</v>
+      </c>
+      <c r="G62" s="17">
+        <v>0</v>
+      </c>
+      <c r="H62" s="49" t="s">
+        <v>26</v>
+      </c>
+      <c r="I62" s="24"/>
+      <c r="J62" s="24"/>
+    </row>
+    <row r="63" spans="2:10" ht="67.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B63" s="48">
+        <v>44593</v>
+      </c>
+      <c r="C63" s="55">
+        <v>44707</v>
+      </c>
+      <c r="D63" s="55">
+        <v>44707</v>
+      </c>
+      <c r="E63" s="17">
+        <v>0</v>
+      </c>
+      <c r="F63" s="17">
+        <v>12.15</v>
+      </c>
+      <c r="G63" s="17">
+        <v>95</v>
+      </c>
+      <c r="H63" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I63" s="24"/>
+      <c r="J63" s="24"/>
+    </row>
+    <row r="64" spans="2:10" ht="76.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B64" s="48">
+        <v>44562</v>
+      </c>
+      <c r="C64" s="55">
+        <v>44614</v>
+      </c>
+      <c r="D64" s="55">
+        <v>44614</v>
+      </c>
+      <c r="E64" s="17">
+        <v>0</v>
+      </c>
+      <c r="F64" s="17">
+        <v>12.3</v>
+      </c>
+      <c r="G64" s="17">
+        <v>77</v>
+      </c>
+      <c r="H64" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I64" s="24"/>
+      <c r="J64" s="24"/>
+    </row>
+    <row r="65" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B65" s="48">
+        <v>44531</v>
+      </c>
+      <c r="C65" s="55">
+        <v>44707</v>
+      </c>
+      <c r="D65" s="55">
+        <v>44707</v>
+      </c>
+      <c r="E65" s="17">
+        <v>0</v>
+      </c>
+      <c r="F65" s="17">
+        <v>0</v>
+      </c>
+      <c r="G65" s="17">
+        <v>0</v>
+      </c>
+      <c r="H65" s="49" t="s">
+        <v>26</v>
+      </c>
+      <c r="I65" s="24"/>
+      <c r="J65" s="24"/>
+    </row>
+    <row r="66" spans="2:10" ht="75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B66" s="48">
+        <v>44501</v>
+      </c>
+      <c r="C66" s="55">
+        <v>44538</v>
+      </c>
+      <c r="D66" s="55">
+        <v>44539</v>
+      </c>
+      <c r="E66" s="17">
+        <v>0</v>
+      </c>
+      <c r="F66" s="17">
+        <v>14.3</v>
+      </c>
+      <c r="G66" s="17">
+        <v>90</v>
+      </c>
+      <c r="H66" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I66" s="24"/>
+      <c r="J66" s="24"/>
+    </row>
+    <row r="67" spans="2:10" ht="69.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B67" s="48">
+        <v>44470</v>
+      </c>
+      <c r="C67" s="55">
+        <v>44538</v>
+      </c>
+      <c r="D67" s="55">
+        <v>44539</v>
+      </c>
+      <c r="E67" s="17">
+        <v>0</v>
+      </c>
+      <c r="F67" s="17">
+        <v>15.2</v>
+      </c>
+      <c r="G67" s="17">
+        <v>96</v>
+      </c>
+      <c r="H67" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I67" s="24"/>
+      <c r="J67" s="24"/>
+    </row>
+    <row r="68" spans="2:10" ht="71.400000000000006" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B68" s="48">
+        <v>44440</v>
+      </c>
+      <c r="C68" s="55">
+        <v>44538</v>
+      </c>
+      <c r="D68" s="55">
+        <v>44539</v>
+      </c>
+      <c r="E68" s="17">
+        <v>0</v>
+      </c>
+      <c r="F68" s="17">
+        <v>17.03</v>
+      </c>
+      <c r="G68" s="17">
+        <v>65</v>
+      </c>
+      <c r="H68" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I68" s="24"/>
+      <c r="J68" s="24"/>
+    </row>
+    <row r="69" spans="2:10" ht="73.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B69" s="48">
+        <v>44409</v>
+      </c>
+      <c r="C69" s="55">
+        <v>44538</v>
+      </c>
+      <c r="D69" s="55">
+        <v>44539</v>
+      </c>
+      <c r="E69" s="17">
+        <v>0</v>
+      </c>
+      <c r="F69" s="17">
+        <v>24.35</v>
+      </c>
+      <c r="G69" s="17">
+        <v>81</v>
+      </c>
+      <c r="H69" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I69" s="24"/>
+      <c r="J69" s="24"/>
+    </row>
+    <row r="70" spans="2:10" ht="70.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B70" s="48">
+        <v>44378</v>
+      </c>
+      <c r="C70" s="55">
+        <v>44538</v>
+      </c>
+      <c r="D70" s="55">
+        <v>44539</v>
+      </c>
+      <c r="E70" s="17">
+        <v>0</v>
+      </c>
+      <c r="F70" s="17">
+        <v>18.28</v>
+      </c>
+      <c r="G70" s="17">
+        <v>87</v>
+      </c>
+      <c r="H70" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I70" s="24"/>
+      <c r="J70" s="24"/>
+    </row>
+    <row r="71" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B71" s="48">
+        <v>44348</v>
+      </c>
+      <c r="C71" s="55">
+        <v>44384</v>
+      </c>
+      <c r="D71" s="55">
+        <v>44390</v>
+      </c>
+      <c r="E71" s="17">
+        <v>0</v>
+      </c>
+      <c r="F71" s="17">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="G71" s="17">
         <v>98</v>
       </c>
-      <c r="H13" s="33" t="s">
+      <c r="H71" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="I71" s="24"/>
+      <c r="J71" s="24"/>
+    </row>
+    <row r="72" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B72" s="48">
+        <v>44317</v>
+      </c>
+      <c r="C72" s="55">
+        <v>44375</v>
+      </c>
+      <c r="D72" s="55">
+        <v>44375</v>
+      </c>
+      <c r="E72" s="17">
+        <v>0</v>
+      </c>
+      <c r="F72" s="17">
+        <v>16.760000000000002</v>
+      </c>
+      <c r="G72" s="17">
+        <v>84</v>
+      </c>
+      <c r="H72" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="I72" s="24"/>
+      <c r="J72" s="24"/>
+    </row>
+    <row r="73" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B73" s="48">
+        <v>44287</v>
+      </c>
+      <c r="C73" s="55">
+        <v>44337</v>
+      </c>
+      <c r="D73" s="55">
+        <v>44337</v>
+      </c>
+      <c r="E73" s="17">
+        <v>0</v>
+      </c>
+      <c r="F73" s="17">
+        <v>12.8</v>
+      </c>
+      <c r="G73" s="17">
+        <v>86</v>
+      </c>
+      <c r="H73" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="I73" s="24"/>
+      <c r="J73" s="24"/>
+    </row>
+    <row r="74" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B74" s="48">
+        <v>44256</v>
+      </c>
+      <c r="C74" s="55">
+        <v>44337</v>
+      </c>
+      <c r="D74" s="55">
+        <v>44337</v>
+      </c>
+      <c r="E74" s="17">
+        <v>0</v>
+      </c>
+      <c r="F74" s="17">
+        <v>12.6</v>
+      </c>
+      <c r="G74" s="17">
+        <v>82</v>
+      </c>
+      <c r="H74" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="I74" s="24"/>
+      <c r="J74" s="24"/>
+    </row>
+    <row r="75" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B75" s="48">
+        <v>44228</v>
+      </c>
+      <c r="C75" s="55">
+        <v>44280</v>
+      </c>
+      <c r="D75" s="55">
+        <v>44280</v>
+      </c>
+      <c r="E75" s="17">
+        <v>0</v>
+      </c>
+      <c r="F75" s="17">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="G75" s="17">
+        <v>71</v>
+      </c>
+      <c r="H75" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="I75" s="24"/>
+      <c r="J75" s="24"/>
+    </row>
+    <row r="76" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B76" s="48">
+        <v>44197</v>
+      </c>
+      <c r="C76" s="55">
+        <v>44280</v>
+      </c>
+      <c r="D76" s="55">
+        <v>44280</v>
+      </c>
+      <c r="E76" s="17">
+        <v>0</v>
+      </c>
+      <c r="F76" s="17">
+        <v>9.5</v>
+      </c>
+      <c r="G76" s="17">
+        <v>94</v>
+      </c>
+      <c r="H76" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="I76" s="24"/>
+      <c r="J76" s="24"/>
+    </row>
+    <row r="77" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B77" s="48">
+        <v>44166</v>
+      </c>
+      <c r="C77" s="55">
+        <v>44215</v>
+      </c>
+      <c r="D77" s="55">
+        <v>44216</v>
+      </c>
+      <c r="E77" s="17">
+        <v>0</v>
+      </c>
+      <c r="F77" s="17">
+        <v>8.4600000000000009</v>
+      </c>
+      <c r="G77" s="17">
+        <v>78</v>
+      </c>
+      <c r="H77" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="I77" s="24"/>
+      <c r="J77" s="24"/>
+    </row>
+    <row r="78" spans="2:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B78" s="48">
+        <v>44136</v>
+      </c>
+      <c r="C78" s="55">
+        <v>44215</v>
+      </c>
+      <c r="D78" s="55">
+        <v>44216</v>
+      </c>
+      <c r="E78" s="17">
+        <v>0</v>
+      </c>
+      <c r="F78" s="17">
+        <v>12.15</v>
+      </c>
+      <c r="G78" s="17">
+        <v>91</v>
+      </c>
+      <c r="H78" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="I78" s="24"/>
+      <c r="J78" s="24"/>
+    </row>
+    <row r="79" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B79" s="48">
+        <v>44105</v>
+      </c>
+      <c r="C79" s="55">
+        <v>44149</v>
+      </c>
+      <c r="D79" s="55">
+        <v>44158</v>
+      </c>
+      <c r="E79" s="17">
+        <v>0</v>
+      </c>
+      <c r="F79" s="17">
+        <v>19.239999999999998</v>
+      </c>
+      <c r="G79" s="17">
+        <v>82</v>
+      </c>
+      <c r="H79" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="I79" s="24"/>
+      <c r="J79" s="24"/>
+    </row>
+    <row r="80" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B80" s="48">
+        <v>44075</v>
+      </c>
+      <c r="C80" s="55">
+        <v>44111</v>
+      </c>
+      <c r="D80" s="55">
+        <v>44112</v>
+      </c>
+      <c r="E80" s="17">
+        <v>0</v>
+      </c>
+      <c r="F80" s="17">
+        <v>19.45</v>
+      </c>
+      <c r="G80" s="17">
+        <v>81</v>
+      </c>
+      <c r="H80" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="I80" s="24"/>
+      <c r="J80" s="24"/>
+    </row>
+    <row r="81" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B81" s="48">
+        <v>44044</v>
+      </c>
+      <c r="C81" s="55">
+        <v>44105</v>
+      </c>
+      <c r="D81" s="55">
+        <v>44112</v>
+      </c>
+      <c r="E81" s="17">
+        <v>0</v>
+      </c>
+      <c r="F81" s="17">
+        <v>19.25</v>
+      </c>
+      <c r="G81" s="17">
+        <v>88</v>
+      </c>
+      <c r="H81" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="I81" s="24"/>
+      <c r="J81" s="24"/>
+    </row>
+    <row r="82" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B82" s="114" t="s">
+        <v>27</v>
+      </c>
+      <c r="C82" s="114"/>
+      <c r="D82" s="114"/>
+      <c r="E82" s="114"/>
+      <c r="F82" s="114"/>
+      <c r="G82" s="114"/>
+      <c r="H82" s="114"/>
+      <c r="I82" s="114"/>
+      <c r="J82" s="114"/>
+    </row>
+    <row r="83" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B83" s="48">
+        <v>44013</v>
+      </c>
+      <c r="C83" s="48"/>
+      <c r="D83" s="48"/>
+      <c r="E83" s="17">
+        <v>0</v>
+      </c>
+      <c r="F83" s="17">
+        <v>17.510000000000002</v>
+      </c>
+      <c r="G83" s="17">
         <v>85</v>
       </c>
-      <c r="I13" s="10"/>
-[...21 lines deleted...]
-      <c r="H14" s="33" t="s">
+      <c r="H83" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="I83" s="24"/>
+      <c r="J83" s="24"/>
+    </row>
+    <row r="84" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B84" s="48">
+        <v>43983</v>
+      </c>
+      <c r="C84" s="48"/>
+      <c r="D84" s="48"/>
+      <c r="E84" s="17">
+        <v>0</v>
+      </c>
+      <c r="F84" s="17">
+        <v>17.670000000000002</v>
+      </c>
+      <c r="G84" s="17">
+        <v>82</v>
+      </c>
+      <c r="H84" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="I84" s="24"/>
+      <c r="J84" s="24"/>
+    </row>
+    <row r="85" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B85" s="48">
+        <v>43952</v>
+      </c>
+      <c r="C85" s="48"/>
+      <c r="D85" s="48"/>
+      <c r="E85" s="17">
+        <v>0</v>
+      </c>
+      <c r="F85" s="17">
+        <v>16.239999999999998</v>
+      </c>
+      <c r="G85" s="17">
+        <v>77</v>
+      </c>
+      <c r="H85" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="I85" s="24"/>
+      <c r="J85" s="24"/>
+    </row>
+    <row r="86" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B86" s="48">
+        <v>43922</v>
+      </c>
+      <c r="C86" s="48"/>
+      <c r="D86" s="48"/>
+      <c r="E86" s="17">
+        <v>0</v>
+      </c>
+      <c r="F86" s="17">
+        <v>15.3</v>
+      </c>
+      <c r="G86" s="17">
         <v>85</v>
       </c>
-      <c r="I14" s="10"/>
-[...18 lines deleted...]
-      <c r="G15" s="50">
+      <c r="H86" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="I86" s="24"/>
+      <c r="J86" s="24"/>
+    </row>
+    <row r="87" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B87" s="48">
+        <v>43891</v>
+      </c>
+      <c r="C87" s="48"/>
+      <c r="D87" s="48"/>
+      <c r="E87" s="17">
+        <v>0</v>
+      </c>
+      <c r="F87" s="17">
+        <v>15.55</v>
+      </c>
+      <c r="G87" s="17">
+        <v>80</v>
+      </c>
+      <c r="H87" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="I87" s="24"/>
+      <c r="J87" s="24"/>
+    </row>
+    <row r="88" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B88" s="48">
+        <v>43862</v>
+      </c>
+      <c r="C88" s="48"/>
+      <c r="D88" s="48"/>
+      <c r="E88" s="17">
+        <v>0</v>
+      </c>
+      <c r="F88" s="17">
+        <v>13.8</v>
+      </c>
+      <c r="G88" s="17">
+        <v>95</v>
+      </c>
+      <c r="H88" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="I88" s="24"/>
+      <c r="J88" s="24"/>
+    </row>
+    <row r="89" spans="2:10" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="B89" s="48">
+        <v>43831</v>
+      </c>
+      <c r="C89" s="48"/>
+      <c r="D89" s="48"/>
+      <c r="E89" s="17">
+        <v>0</v>
+      </c>
+      <c r="F89" s="17">
+        <v>3.9</v>
+      </c>
+      <c r="G89" s="17">
+        <v>92</v>
+      </c>
+      <c r="H89" s="49" t="s">
+        <v>28</v>
+      </c>
+      <c r="I89" s="24"/>
+      <c r="J89" s="24"/>
+    </row>
+    <row r="90" spans="2:10" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="B90" s="48">
+        <v>43800</v>
+      </c>
+      <c r="C90" s="48"/>
+      <c r="D90" s="48"/>
+      <c r="E90" s="17">
+        <v>6</v>
+      </c>
+      <c r="F90" s="17">
+        <v>7.35</v>
+      </c>
+      <c r="G90" s="17">
+        <v>94</v>
+      </c>
+      <c r="H90" s="49" t="s">
+        <v>29</v>
+      </c>
+      <c r="I90" s="24"/>
+      <c r="J90" s="24"/>
+    </row>
+    <row r="91" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B91" s="48">
+        <v>43770</v>
+      </c>
+      <c r="C91" s="48"/>
+      <c r="D91" s="48"/>
+      <c r="E91" s="17">
+        <v>0</v>
+      </c>
+      <c r="F91" s="17">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="G91" s="17">
+        <v>95</v>
+      </c>
+      <c r="H91" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="I91" s="24"/>
+      <c r="J91" s="24"/>
+    </row>
+    <row r="92" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B92" s="48">
+        <v>43739</v>
+      </c>
+      <c r="C92" s="48"/>
+      <c r="D92" s="48"/>
+      <c r="E92" s="17">
+        <v>0</v>
+      </c>
+      <c r="F92" s="17">
+        <v>8.5299999999999994</v>
+      </c>
+      <c r="G92" s="17">
+        <v>94</v>
+      </c>
+      <c r="H92" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="I92" s="24"/>
+      <c r="J92" s="24"/>
+    </row>
+    <row r="93" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B93" s="48">
+        <v>43709</v>
+      </c>
+      <c r="C93" s="48"/>
+      <c r="D93" s="48"/>
+      <c r="E93" s="17">
+        <v>0</v>
+      </c>
+      <c r="F93" s="17">
+        <v>15.46</v>
+      </c>
+      <c r="G93" s="17">
+        <v>96</v>
+      </c>
+      <c r="H93" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="I93" s="24"/>
+      <c r="J93" s="24"/>
+    </row>
+    <row r="94" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B94" s="48">
+        <v>43678</v>
+      </c>
+      <c r="C94" s="48"/>
+      <c r="D94" s="48"/>
+      <c r="E94" s="17">
+        <v>0</v>
+      </c>
+      <c r="F94" s="17">
+        <v>17.68</v>
+      </c>
+      <c r="G94" s="17">
+        <v>80</v>
+      </c>
+      <c r="H94" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="I94" s="24"/>
+      <c r="J94" s="24"/>
+    </row>
+    <row r="95" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B95" s="48">
+        <v>43647</v>
+      </c>
+      <c r="C95" s="48"/>
+      <c r="D95" s="48"/>
+      <c r="E95" s="17">
+        <v>0</v>
+      </c>
+      <c r="F95" s="17">
+        <v>22.1</v>
+      </c>
+      <c r="G95" s="17">
+        <v>86</v>
+      </c>
+      <c r="H95" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="I95" s="24"/>
+      <c r="J95" s="24"/>
+    </row>
+    <row r="96" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B96" s="48">
+        <v>43617</v>
+      </c>
+      <c r="C96" s="48"/>
+      <c r="D96" s="48"/>
+      <c r="E96" s="17">
+        <v>0</v>
+      </c>
+      <c r="F96" s="17">
+        <v>20.03</v>
+      </c>
+      <c r="G96" s="17">
+        <v>96</v>
+      </c>
+      <c r="H96" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="I96" s="24"/>
+      <c r="J96" s="24"/>
+    </row>
+    <row r="97" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B97" s="48">
+        <v>43586</v>
+      </c>
+      <c r="C97" s="48"/>
+      <c r="D97" s="48"/>
+      <c r="E97" s="17">
+        <v>0</v>
+      </c>
+      <c r="F97" s="17">
+        <v>16.79</v>
+      </c>
+      <c r="G97" s="17">
+        <v>96</v>
+      </c>
+      <c r="H97" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="I97" s="24"/>
+      <c r="J97" s="24"/>
+    </row>
+    <row r="98" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B98" s="48">
+        <v>43556</v>
+      </c>
+      <c r="C98" s="48"/>
+      <c r="D98" s="48"/>
+      <c r="E98" s="17">
+        <v>0</v>
+      </c>
+      <c r="F98" s="17">
+        <v>13.93</v>
+      </c>
+      <c r="G98" s="17">
+        <v>94</v>
+      </c>
+      <c r="H98" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="I98" s="24"/>
+      <c r="J98" s="24"/>
+    </row>
+    <row r="99" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B99" s="48">
+        <v>43525</v>
+      </c>
+      <c r="C99" s="48"/>
+      <c r="D99" s="48"/>
+      <c r="E99" s="17">
+        <v>0</v>
+      </c>
+      <c r="F99" s="17">
+        <v>14.22</v>
+      </c>
+      <c r="G99" s="17">
+        <v>96</v>
+      </c>
+      <c r="H99" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="I99" s="24"/>
+      <c r="J99" s="24"/>
+    </row>
+    <row r="100" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B100" s="48">
+        <v>43497</v>
+      </c>
+      <c r="C100" s="48"/>
+      <c r="D100" s="48"/>
+      <c r="E100" s="17">
+        <v>0</v>
+      </c>
+      <c r="F100" s="17">
+        <v>13.93</v>
+      </c>
+      <c r="G100" s="17">
+        <v>96</v>
+      </c>
+      <c r="H100" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="I100" s="24"/>
+      <c r="J100" s="24"/>
+    </row>
+    <row r="101" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B101" s="48">
+        <v>43466</v>
+      </c>
+      <c r="C101" s="48"/>
+      <c r="D101" s="48"/>
+      <c r="E101" s="17">
+        <v>0</v>
+      </c>
+      <c r="F101" s="17">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="G101" s="17">
+        <v>96</v>
+      </c>
+      <c r="H101" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="I101" s="24"/>
+      <c r="J101" s="24"/>
+    </row>
+    <row r="102" spans="2:10" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="B102" s="48">
+        <v>43435</v>
+      </c>
+      <c r="C102" s="48"/>
+      <c r="D102" s="48"/>
+      <c r="E102" s="17">
+        <v>0</v>
+      </c>
+      <c r="F102" s="17">
+        <v>14.05</v>
+      </c>
+      <c r="G102" s="17">
+        <v>96</v>
+      </c>
+      <c r="H102" s="49" t="s">
+        <v>30</v>
+      </c>
+      <c r="I102" s="24"/>
+      <c r="J102" s="24"/>
+    </row>
+    <row r="103" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B103" s="48">
+        <v>43405</v>
+      </c>
+      <c r="C103" s="48"/>
+      <c r="D103" s="48"/>
+      <c r="E103" s="17">
+        <v>0</v>
+      </c>
+      <c r="F103" s="17">
+        <v>11.41</v>
+      </c>
+      <c r="G103" s="17">
+        <v>87</v>
+      </c>
+      <c r="H103" s="49" t="s">
+        <v>31</v>
+      </c>
+      <c r="I103" s="24"/>
+      <c r="J103" s="24"/>
+    </row>
+    <row r="104" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B104" s="48">
+        <v>43374</v>
+      </c>
+      <c r="C104" s="48"/>
+      <c r="D104" s="48"/>
+      <c r="E104" s="17">
+        <v>0</v>
+      </c>
+      <c r="F104" s="17">
+        <v>15.39</v>
+      </c>
+      <c r="G104" s="17">
+        <v>71</v>
+      </c>
+      <c r="H104" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="I104" s="24"/>
+      <c r="J104" s="24"/>
+    </row>
+    <row r="105" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B105" s="48">
+        <v>43344</v>
+      </c>
+      <c r="C105" s="48"/>
+      <c r="D105" s="48"/>
+      <c r="E105" s="17">
+        <v>0</v>
+      </c>
+      <c r="F105" s="17">
+        <v>20.37</v>
+      </c>
+      <c r="G105" s="17">
+        <v>95</v>
+      </c>
+      <c r="H105" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="I105" s="24"/>
+      <c r="J105" s="24"/>
+    </row>
+    <row r="106" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B106" s="48">
+        <v>43313</v>
+      </c>
+      <c r="C106" s="48"/>
+      <c r="D106" s="48"/>
+      <c r="E106" s="17">
+        <v>0</v>
+      </c>
+      <c r="F106" s="17">
+        <v>22.79</v>
+      </c>
+      <c r="G106" s="17">
+        <v>84</v>
+      </c>
+      <c r="H106" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="I106" s="24"/>
+      <c r="J106" s="24"/>
+    </row>
+    <row r="107" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B107" s="48">
+        <v>43282</v>
+      </c>
+      <c r="C107" s="48"/>
+      <c r="D107" s="48"/>
+      <c r="E107" s="17">
+        <v>0</v>
+      </c>
+      <c r="F107" s="17">
+        <v>23.34</v>
+      </c>
+      <c r="G107" s="17">
+        <v>98</v>
+      </c>
+      <c r="H107" s="49"/>
+      <c r="I107" s="24"/>
+      <c r="J107" s="24"/>
+    </row>
+    <row r="108" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B108" s="48">
+        <v>43252</v>
+      </c>
+      <c r="C108" s="48"/>
+      <c r="D108" s="48"/>
+      <c r="E108" s="17">
+        <v>0</v>
+      </c>
+      <c r="F108" s="17">
+        <v>20.59</v>
+      </c>
+      <c r="G108" s="17">
+        <v>98</v>
+      </c>
+      <c r="H108" s="49"/>
+      <c r="I108" s="24"/>
+      <c r="J108" s="24"/>
+    </row>
+    <row r="109" spans="2:10" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="B109" s="48">
+        <v>43221</v>
+      </c>
+      <c r="C109" s="48"/>
+      <c r="D109" s="48"/>
+      <c r="E109" s="17">
+        <v>0</v>
+      </c>
+      <c r="F109" s="56">
+        <v>20.2</v>
+      </c>
+      <c r="G109" s="17">
+        <v>98</v>
+      </c>
+      <c r="H109" s="57"/>
+      <c r="I109" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="J109" s="58" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="110" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B110" s="48">
+        <v>43191</v>
+      </c>
+      <c r="C110" s="48"/>
+      <c r="D110" s="48"/>
+      <c r="E110" s="17">
+        <v>0</v>
+      </c>
+      <c r="F110" s="17">
+        <v>16.350000000000001</v>
+      </c>
+      <c r="G110" s="17">
+        <v>94</v>
+      </c>
+      <c r="H110" s="57"/>
+      <c r="I110" s="24"/>
+      <c r="J110" s="24"/>
+    </row>
+    <row r="111" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B111" s="48">
+        <v>43160</v>
+      </c>
+      <c r="C111" s="48"/>
+      <c r="D111" s="48"/>
+      <c r="E111" s="17">
+        <v>0</v>
+      </c>
+      <c r="F111" s="17">
+        <v>17.07</v>
+      </c>
+      <c r="G111" s="17">
+        <v>95</v>
+      </c>
+      <c r="H111" s="57"/>
+      <c r="I111" s="24"/>
+      <c r="J111" s="24"/>
+    </row>
+    <row r="112" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B112" s="48">
+        <v>43132</v>
+      </c>
+      <c r="C112" s="48"/>
+      <c r="D112" s="48"/>
+      <c r="E112" s="17">
+        <v>0</v>
+      </c>
+      <c r="F112" s="17">
+        <v>18.96</v>
+      </c>
+      <c r="G112" s="17">
+        <v>96</v>
+      </c>
+      <c r="H112" s="57"/>
+      <c r="I112" s="24"/>
+      <c r="J112" s="24"/>
+    </row>
+    <row r="113" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B113" s="48">
+        <v>43101</v>
+      </c>
+      <c r="C113" s="48"/>
+      <c r="D113" s="48"/>
+      <c r="E113" s="17">
+        <v>0</v>
+      </c>
+      <c r="F113" s="17">
+        <v>12.17</v>
+      </c>
+      <c r="G113" s="17">
+        <v>94</v>
+      </c>
+      <c r="H113" s="57"/>
+      <c r="I113" s="24"/>
+      <c r="J113" s="24"/>
+    </row>
+    <row r="114" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B114" s="48">
+        <v>43070</v>
+      </c>
+      <c r="C114" s="48"/>
+      <c r="D114" s="48"/>
+      <c r="E114" s="17">
+        <v>0</v>
+      </c>
+      <c r="F114" s="17">
+        <v>11.14</v>
+      </c>
+      <c r="G114" s="17">
+        <v>96</v>
+      </c>
+      <c r="H114" s="57"/>
+      <c r="I114" s="24"/>
+      <c r="J114" s="24"/>
+    </row>
+    <row r="115" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B115" s="48">
+        <v>43040</v>
+      </c>
+      <c r="C115" s="48"/>
+      <c r="D115" s="48"/>
+      <c r="E115" s="17">
+        <v>0</v>
+      </c>
+      <c r="F115" s="17">
+        <v>15.68</v>
+      </c>
+      <c r="G115" s="17">
+        <v>98</v>
+      </c>
+      <c r="H115" s="57"/>
+      <c r="I115" s="24"/>
+      <c r="J115" s="24"/>
+    </row>
+    <row r="116" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B116" s="48">
+        <v>43009</v>
+      </c>
+      <c r="C116" s="48"/>
+      <c r="D116" s="48"/>
+      <c r="E116" s="17">
+        <v>0</v>
+      </c>
+      <c r="F116" s="17">
+        <v>17.239999999999998</v>
+      </c>
+      <c r="G116" s="17">
+        <v>98</v>
+      </c>
+      <c r="H116" s="57"/>
+      <c r="I116" s="24"/>
+      <c r="J116" s="24"/>
+    </row>
+    <row r="117" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B117" s="48">
+        <v>42979</v>
+      </c>
+      <c r="C117" s="48"/>
+      <c r="D117" s="48"/>
+      <c r="E117" s="17">
+        <v>0</v>
+      </c>
+      <c r="F117" s="10">
+        <v>20.53</v>
+      </c>
+      <c r="G117" s="17">
+        <v>98</v>
+      </c>
+      <c r="H117" s="57"/>
+      <c r="I117" s="24"/>
+      <c r="J117" s="24"/>
+    </row>
+    <row r="118" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B118" s="48">
+        <v>42948</v>
+      </c>
+      <c r="C118" s="48"/>
+      <c r="D118" s="48"/>
+      <c r="E118" s="17">
+        <v>0</v>
+      </c>
+      <c r="F118" s="17">
+        <v>19.670000000000002</v>
+      </c>
+      <c r="G118" s="17">
+        <v>98</v>
+      </c>
+      <c r="H118" s="57"/>
+      <c r="I118" s="24"/>
+      <c r="J118" s="24"/>
+    </row>
+    <row r="119" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B119" s="48">
+        <v>42917</v>
+      </c>
+      <c r="C119" s="48"/>
+      <c r="D119" s="48"/>
+      <c r="E119" s="17">
+        <v>0</v>
+      </c>
+      <c r="F119" s="17">
+        <v>19.809999999999999</v>
+      </c>
+      <c r="G119" s="17">
+        <v>96</v>
+      </c>
+      <c r="H119" s="57"/>
+      <c r="I119" s="24"/>
+      <c r="J119" s="24"/>
+    </row>
+    <row r="120" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B120" s="48">
+        <v>42887</v>
+      </c>
+      <c r="C120" s="48"/>
+      <c r="D120" s="48"/>
+      <c r="E120" s="17">
+        <v>0</v>
+      </c>
+      <c r="F120" s="17">
+        <v>9.92</v>
+      </c>
+      <c r="G120" s="17">
         <v>78</v>
       </c>
-      <c r="H15" s="33" t="s">
-[...421 lines deleted...]
-      <c r="G32" s="6">
+      <c r="H120" s="57"/>
+      <c r="I120" s="24"/>
+      <c r="J120" s="24"/>
+    </row>
+    <row r="121" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B121" s="48">
+        <v>42887</v>
+      </c>
+      <c r="C121" s="48"/>
+      <c r="D121" s="48"/>
+      <c r="E121" s="17">
+        <v>0</v>
+      </c>
+      <c r="F121" s="17">
+        <v>19.940000000000001</v>
+      </c>
+      <c r="G121" s="17">
+        <v>94</v>
+      </c>
+      <c r="H121" s="57"/>
+      <c r="I121" s="24"/>
+      <c r="J121" s="24"/>
+    </row>
+    <row r="122" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B122" s="48">
+        <v>42856</v>
+      </c>
+      <c r="C122" s="48"/>
+      <c r="D122" s="48"/>
+      <c r="E122" s="17">
+        <v>0</v>
+      </c>
+      <c r="F122" s="17">
+        <v>8.73</v>
+      </c>
+      <c r="G122" s="17">
+        <v>99</v>
+      </c>
+      <c r="H122" s="57"/>
+      <c r="I122" s="24"/>
+      <c r="J122" s="24"/>
+    </row>
+    <row r="123" spans="2:10" ht="17.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B123" s="48">
+        <v>42856</v>
+      </c>
+      <c r="C123" s="48"/>
+      <c r="D123" s="48"/>
+      <c r="E123" s="17">
+        <v>0</v>
+      </c>
+      <c r="F123" s="17">
+        <v>19.95</v>
+      </c>
+      <c r="G123" s="17">
+        <v>94</v>
+      </c>
+      <c r="H123" s="57"/>
+      <c r="I123" s="24"/>
+      <c r="J123" s="24"/>
+    </row>
+    <row r="124" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B124" s="48">
+        <v>42826</v>
+      </c>
+      <c r="C124" s="48"/>
+      <c r="D124" s="48"/>
+      <c r="E124" s="17">
+        <v>0</v>
+      </c>
+      <c r="F124" s="17">
+        <v>16.260000000000002</v>
+      </c>
+      <c r="G124" s="17">
+        <v>90</v>
+      </c>
+      <c r="H124" s="57"/>
+      <c r="I124" s="24"/>
+      <c r="J124" s="24"/>
+    </row>
+    <row r="125" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B125" s="48">
+        <v>42795</v>
+      </c>
+      <c r="C125" s="48"/>
+      <c r="D125" s="48"/>
+      <c r="E125" s="17">
+        <v>0</v>
+      </c>
+      <c r="F125" s="17">
+        <v>16.989999999999998</v>
+      </c>
+      <c r="G125" s="17">
+        <v>98</v>
+      </c>
+      <c r="H125" s="57"/>
+      <c r="I125" s="24"/>
+      <c r="J125" s="24"/>
+    </row>
+    <row r="126" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B126" s="48">
+        <v>42767</v>
+      </c>
+      <c r="C126" s="48"/>
+      <c r="D126" s="48"/>
+      <c r="E126" s="17">
+        <v>0</v>
+      </c>
+      <c r="F126" s="17">
+        <v>19.5</v>
+      </c>
+      <c r="G126" s="17">
+        <v>91</v>
+      </c>
+      <c r="H126" s="57"/>
+      <c r="I126" s="24"/>
+      <c r="J126" s="24"/>
+    </row>
+    <row r="127" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B127" s="48">
+        <v>42736</v>
+      </c>
+      <c r="C127" s="48"/>
+      <c r="D127" s="48"/>
+      <c r="E127" s="17">
+        <v>-25</v>
+      </c>
+      <c r="F127" s="17">
+        <v>12.18</v>
+      </c>
+      <c r="G127" s="17">
+        <v>98</v>
+      </c>
+      <c r="H127" s="57"/>
+      <c r="I127" s="24"/>
+      <c r="J127" s="24"/>
+    </row>
+    <row r="128" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B128" s="48">
+        <v>42705</v>
+      </c>
+      <c r="C128" s="48"/>
+      <c r="D128" s="48"/>
+      <c r="E128" s="17">
+        <v>-2</v>
+      </c>
+      <c r="F128" s="17">
+        <v>12.68</v>
+      </c>
+      <c r="G128" s="17">
+        <v>96</v>
+      </c>
+      <c r="H128" s="57"/>
+      <c r="I128" s="24"/>
+      <c r="J128" s="24"/>
+    </row>
+    <row r="129" spans="2:10" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B129" s="48">
+        <v>42675</v>
+      </c>
+      <c r="C129" s="48"/>
+      <c r="D129" s="48"/>
+      <c r="E129" s="17">
+        <v>-1</v>
+      </c>
+      <c r="F129" s="17">
+        <v>16.420000000000002</v>
+      </c>
+      <c r="G129" s="17">
+        <v>96</v>
+      </c>
+      <c r="H129" s="57"/>
+      <c r="I129" s="24"/>
+      <c r="J129" s="24"/>
+    </row>
+    <row r="130" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B130" s="48">
+        <v>42644</v>
+      </c>
+      <c r="C130" s="48"/>
+      <c r="D130" s="48"/>
+      <c r="E130" s="17">
+        <v>-2</v>
+      </c>
+      <c r="F130" s="17">
+        <v>16.940000000000001</v>
+      </c>
+      <c r="G130" s="17">
+        <v>96</v>
+      </c>
+      <c r="H130" s="57"/>
+      <c r="I130" s="24"/>
+      <c r="J130" s="24"/>
+    </row>
+    <row r="131" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B131" s="48">
+        <v>42614</v>
+      </c>
+      <c r="C131" s="48"/>
+      <c r="D131" s="48"/>
+      <c r="E131" s="17">
+        <v>-1</v>
+      </c>
+      <c r="F131" s="17">
+        <v>16.97</v>
+      </c>
+      <c r="G131" s="17">
+        <v>96</v>
+      </c>
+      <c r="H131" s="57"/>
+      <c r="I131" s="24"/>
+      <c r="J131" s="24"/>
+    </row>
+    <row r="132" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B132" s="48">
+        <v>42583</v>
+      </c>
+      <c r="C132" s="48"/>
+      <c r="D132" s="48"/>
+      <c r="E132" s="17">
+        <v>0</v>
+      </c>
+      <c r="F132" s="17">
+        <v>7.1</v>
+      </c>
+      <c r="G132" s="17">
+        <v>100</v>
+      </c>
+      <c r="H132" s="57"/>
+      <c r="I132" s="24"/>
+      <c r="J132" s="24"/>
+    </row>
+    <row r="133" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B133" s="48">
+        <v>42583</v>
+      </c>
+      <c r="C133" s="48"/>
+      <c r="D133" s="48"/>
+      <c r="E133" s="17">
+        <v>0</v>
+      </c>
+      <c r="F133" s="17">
+        <v>17.93</v>
+      </c>
+      <c r="G133" s="17">
+        <v>92</v>
+      </c>
+      <c r="H133" s="57"/>
+      <c r="I133" s="24"/>
+      <c r="J133" s="24"/>
+    </row>
+    <row r="134" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B134" s="48">
+        <v>42552</v>
+      </c>
+      <c r="C134" s="48"/>
+      <c r="D134" s="48"/>
+      <c r="E134" s="17">
+        <v>0</v>
+      </c>
+      <c r="F134" s="17">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="G134" s="17">
+        <v>98</v>
+      </c>
+      <c r="H134" s="57"/>
+      <c r="I134" s="24"/>
+      <c r="J134" s="24"/>
+    </row>
+    <row r="135" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B135" s="48">
+        <v>42522</v>
+      </c>
+      <c r="C135" s="48"/>
+      <c r="D135" s="48"/>
+      <c r="E135" s="17">
+        <v>-2</v>
+      </c>
+      <c r="F135" s="17">
+        <v>19.2</v>
+      </c>
+      <c r="G135" s="17">
+        <v>90</v>
+      </c>
+      <c r="H135" s="57"/>
+      <c r="I135" s="24"/>
+      <c r="J135" s="24"/>
+    </row>
+    <row r="136" spans="2:10" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B136" s="48">
+        <v>42491</v>
+      </c>
+      <c r="C136" s="48"/>
+      <c r="D136" s="48"/>
+      <c r="E136" s="17">
+        <v>0</v>
+      </c>
+      <c r="F136" s="10">
+        <v>20.55</v>
+      </c>
+      <c r="G136" s="17">
+        <v>92</v>
+      </c>
+      <c r="H136" s="57"/>
+      <c r="I136" s="24"/>
+      <c r="J136" s="24"/>
+    </row>
+    <row r="137" spans="2:10" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B137" s="48">
+        <v>42461</v>
+      </c>
+      <c r="C137" s="48"/>
+      <c r="D137" s="48"/>
+      <c r="E137" s="17">
+        <v>0</v>
+      </c>
+      <c r="F137" s="17">
+        <v>15.9</v>
+      </c>
+      <c r="G137" s="17">
+        <v>91</v>
+      </c>
+      <c r="H137" s="57"/>
+      <c r="I137" s="24"/>
+      <c r="J137" s="24"/>
+    </row>
+    <row r="138" spans="2:10" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B138" s="48">
+        <v>42430</v>
+      </c>
+      <c r="C138" s="48"/>
+      <c r="D138" s="48"/>
+      <c r="E138" s="17">
+        <v>0</v>
+      </c>
+      <c r="F138" s="17">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="G138" s="17">
+        <v>96</v>
+      </c>
+      <c r="H138" s="57"/>
+      <c r="I138" s="24"/>
+      <c r="J138" s="24"/>
+    </row>
+    <row r="139" spans="2:10" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B139" s="48">
+        <v>42401</v>
+      </c>
+      <c r="C139" s="48"/>
+      <c r="D139" s="48"/>
+      <c r="E139" s="17">
+        <v>0</v>
+      </c>
+      <c r="F139" s="17">
+        <v>16.3</v>
+      </c>
+      <c r="G139" s="17">
+        <v>96</v>
+      </c>
+      <c r="H139" s="57"/>
+      <c r="I139" s="24"/>
+      <c r="J139" s="24"/>
+    </row>
+    <row r="140" spans="2:10" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B140" s="46">
+        <v>42370</v>
+      </c>
+      <c r="C140" s="46"/>
+      <c r="D140" s="46"/>
+      <c r="E140" s="17">
+        <v>0</v>
+      </c>
+      <c r="F140" s="17">
+        <v>12.49</v>
+      </c>
+      <c r="G140" s="17">
+        <v>95</v>
+      </c>
+      <c r="H140" s="57"/>
+      <c r="I140" s="59"/>
+      <c r="J140" s="59"/>
+    </row>
+    <row r="141" spans="2:10" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B141" s="46">
+        <v>42339</v>
+      </c>
+      <c r="C141" s="46"/>
+      <c r="D141" s="46"/>
+      <c r="E141" s="17">
+        <v>0</v>
+      </c>
+      <c r="F141" s="17">
+        <v>8.94</v>
+      </c>
+      <c r="G141" s="17">
+        <v>79</v>
+      </c>
+      <c r="H141" s="57"/>
+      <c r="I141" s="59"/>
+      <c r="J141" s="59"/>
+    </row>
+    <row r="142" spans="2:10" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B142" s="46">
+        <v>42309</v>
+      </c>
+      <c r="C142" s="46"/>
+      <c r="D142" s="46"/>
+      <c r="E142" s="17">
+        <v>0</v>
+      </c>
+      <c r="F142" s="17">
+        <v>13.62</v>
+      </c>
+      <c r="G142" s="17">
         <v>74</v>
       </c>
-      <c r="H32" s="33" t="s">
-[...210 lines deleted...]
-      <c r="G40" s="6">
+      <c r="H142" s="57"/>
+      <c r="I142" s="59"/>
+      <c r="J142" s="59"/>
+    </row>
+    <row r="143" spans="2:10" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B143" s="46">
+        <v>42278</v>
+      </c>
+      <c r="C143" s="46"/>
+      <c r="D143" s="46"/>
+      <c r="E143" s="17">
+        <v>0</v>
+      </c>
+      <c r="F143" s="17">
+        <v>16.440000000000001</v>
+      </c>
+      <c r="G143" s="17">
+        <v>98</v>
+      </c>
+      <c r="H143" s="57"/>
+      <c r="I143" s="59"/>
+      <c r="J143" s="59"/>
+    </row>
+    <row r="144" spans="2:10" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B144" s="46">
+        <v>42248</v>
+      </c>
+      <c r="C144" s="46"/>
+      <c r="D144" s="46"/>
+      <c r="E144" s="17">
+        <v>0</v>
+      </c>
+      <c r="F144" s="17">
+        <v>16.190000000000001</v>
+      </c>
+      <c r="G144" s="17">
+        <v>92</v>
+      </c>
+      <c r="H144" s="57"/>
+      <c r="I144" s="59"/>
+      <c r="J144" s="59"/>
+    </row>
+    <row r="145" spans="2:10" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B145" s="46">
+        <v>42217</v>
+      </c>
+      <c r="C145" s="46"/>
+      <c r="D145" s="46"/>
+      <c r="E145" s="17">
+        <v>0</v>
+      </c>
+      <c r="F145" s="17">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="G145" s="17">
+        <v>90</v>
+      </c>
+      <c r="H145" s="57"/>
+      <c r="I145" s="59"/>
+      <c r="J145" s="59"/>
+    </row>
+    <row r="146" spans="2:10" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B146" s="46">
+        <v>42186</v>
+      </c>
+      <c r="C146" s="46"/>
+      <c r="D146" s="46"/>
+      <c r="E146" s="17">
+        <v>0</v>
+      </c>
+      <c r="F146" s="17">
+        <v>16.79</v>
+      </c>
+      <c r="G146" s="17">
+        <v>98</v>
+      </c>
+      <c r="H146" s="57"/>
+      <c r="I146" s="59"/>
+      <c r="J146" s="59"/>
+    </row>
+    <row r="147" spans="2:10" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B147" s="46">
+        <v>42156</v>
+      </c>
+      <c r="C147" s="46"/>
+      <c r="D147" s="46"/>
+      <c r="E147" s="17">
+        <v>0</v>
+      </c>
+      <c r="F147" s="17">
+        <v>18.5</v>
+      </c>
+      <c r="G147" s="17">
+        <v>94</v>
+      </c>
+      <c r="H147" s="57"/>
+      <c r="I147" s="59"/>
+      <c r="J147" s="59"/>
+    </row>
+    <row r="148" spans="2:10" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B148" s="46">
+        <v>42125</v>
+      </c>
+      <c r="C148" s="46"/>
+      <c r="D148" s="46"/>
+      <c r="E148" s="17">
+        <v>0</v>
+      </c>
+      <c r="F148" s="17">
+        <v>17.010000000000002</v>
+      </c>
+      <c r="G148" s="17">
+        <v>98</v>
+      </c>
+      <c r="H148" s="57"/>
+      <c r="I148" s="59"/>
+      <c r="J148" s="59"/>
+    </row>
+    <row r="149" spans="2:10" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B149" s="46">
+        <v>42095</v>
+      </c>
+      <c r="C149" s="46"/>
+      <c r="D149" s="46"/>
+      <c r="E149" s="17">
+        <v>0</v>
+      </c>
+      <c r="F149" s="17">
+        <v>15.26</v>
+      </c>
+      <c r="G149" s="17">
+        <v>81</v>
+      </c>
+      <c r="H149" s="57"/>
+      <c r="I149" s="59"/>
+      <c r="J149" s="59"/>
+    </row>
+    <row r="150" spans="2:10" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B150" s="46">
+        <v>42064</v>
+      </c>
+      <c r="C150" s="46"/>
+      <c r="D150" s="46"/>
+      <c r="E150" s="10">
+        <v>0</v>
+      </c>
+      <c r="F150" s="10">
+        <v>20.56</v>
+      </c>
+      <c r="G150" s="10">
+        <v>91</v>
+      </c>
+      <c r="H150" s="57"/>
+      <c r="I150" s="59"/>
+      <c r="J150" s="59"/>
+    </row>
+    <row r="151" spans="2:10" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B151" s="46">
+        <v>42036</v>
+      </c>
+      <c r="C151" s="46"/>
+      <c r="D151" s="46"/>
+      <c r="E151" s="17">
+        <v>0</v>
+      </c>
+      <c r="F151" s="17">
+        <v>20.14</v>
+      </c>
+      <c r="G151" s="17">
         <v>86</v>
       </c>
-      <c r="H40" s="33" t="s">
-[...23 lines deleted...]
-      <c r="G41" s="6">
+      <c r="H151" s="57"/>
+      <c r="I151" s="59"/>
+      <c r="J151" s="59"/>
+    </row>
+    <row r="152" spans="2:10" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B152" s="46">
+        <v>42005</v>
+      </c>
+      <c r="C152" s="46"/>
+      <c r="D152" s="46"/>
+      <c r="E152" s="10">
+        <v>0</v>
+      </c>
+      <c r="F152" s="10">
+        <v>7.69</v>
+      </c>
+      <c r="G152" s="10">
         <v>89</v>
       </c>
-      <c r="H41" s="33" t="s">
-[...296 lines deleted...]
-      <c r="G53" s="6">
+      <c r="H152" s="57"/>
+      <c r="I152" s="59"/>
+      <c r="J152" s="59"/>
+    </row>
+    <row r="153" spans="2:10" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B153" s="46">
+        <v>41974</v>
+      </c>
+      <c r="C153" s="46"/>
+      <c r="D153" s="46"/>
+      <c r="E153" s="10">
+        <v>0</v>
+      </c>
+      <c r="F153" s="10">
+        <v>6.62</v>
+      </c>
+      <c r="G153" s="10">
         <v>92</v>
       </c>
-      <c r="H53" s="33" t="s">
-[...1398 lines deleted...]
-      <c r="G117" s="6">
+      <c r="H153" s="57"/>
+      <c r="I153" s="59"/>
+      <c r="J153" s="59"/>
+    </row>
+    <row r="154" spans="2:10" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B154" s="46">
+        <v>41944</v>
+      </c>
+      <c r="C154" s="46"/>
+      <c r="D154" s="46"/>
+      <c r="E154" s="10">
+        <v>0</v>
+      </c>
+      <c r="F154" s="10">
+        <v>12.53</v>
+      </c>
+      <c r="G154" s="10">
         <v>99</v>
       </c>
-      <c r="H117" s="41"/>
-[...186 lines deleted...]
-      <c r="G127" s="6">
+      <c r="H154" s="57"/>
+      <c r="I154" s="59"/>
+      <c r="J154" s="59"/>
+    </row>
+    <row r="155" spans="2:10" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B155" s="46">
+        <v>41913</v>
+      </c>
+      <c r="C155" s="46"/>
+      <c r="D155" s="46"/>
+      <c r="E155" s="10">
+        <v>0</v>
+      </c>
+      <c r="F155" s="10">
+        <v>15.4</v>
+      </c>
+      <c r="G155" s="10">
         <v>100</v>
       </c>
-      <c r="H127" s="41"/>
-[...433 lines deleted...]
-      <c r="G150" s="2">
+      <c r="H155" s="57"/>
+      <c r="I155" s="59"/>
+      <c r="J155" s="59"/>
+    </row>
+    <row r="156" spans="2:10" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B156" s="46">
+        <v>41883</v>
+      </c>
+      <c r="C156" s="46"/>
+      <c r="D156" s="46"/>
+      <c r="E156" s="10">
+        <v>0</v>
+      </c>
+      <c r="F156" s="10">
+        <v>7.45</v>
+      </c>
+      <c r="G156" s="10">
         <v>100</v>
       </c>
-      <c r="H150" s="41"/>
-[...20 lines deleted...]
-      <c r="J151" s="43"/>
+      <c r="H156" s="57"/>
+      <c r="I156" s="59"/>
+      <c r="J156" s="59"/>
     </row>
   </sheetData>
   <mergeCells count="13">
-    <mergeCell ref="B77:J77"/>
+    <mergeCell ref="B82:J82"/>
     <mergeCell ref="B3:J3"/>
     <mergeCell ref="B4:J4"/>
     <mergeCell ref="B5:J5"/>
     <mergeCell ref="B6:B8"/>
     <mergeCell ref="B9:J9"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="H6:H8"/>
     <mergeCell ref="E7:G7"/>
     <mergeCell ref="I6:J7"/>
     <mergeCell ref="D6:D8"/>
     <mergeCell ref="B10:J10"/>
     <mergeCell ref="C6:C8"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="B4:J4" r:id="rId1" display="Link to EPA Public Registers     https://www.epa.nsw.gov.au/licensing-and-regulation/public-registers" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="8" scale="17" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
+  <pageSetup paperSize="8" scale="13" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="B2:J22"/>
+  <dimension ref="B2:J24"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="I13" sqref="I13"/>
+      <selection activeCell="H14" sqref="H14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="3" width="10.44140625" customWidth="1"/>
     <col min="4" max="4" width="11.6640625" customWidth="1"/>
     <col min="8" max="8" width="35.88671875" customWidth="1"/>
     <col min="9" max="9" width="19.33203125" customWidth="1"/>
     <col min="10" max="10" width="16.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:10" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="3" spans="2:10" ht="34.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B3" s="136" t="s">
-[...9 lines deleted...]
-      <c r="J3" s="138"/>
+      <c r="B3" s="115" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="116"/>
+      <c r="D3" s="116"/>
+      <c r="E3" s="116"/>
+      <c r="F3" s="116"/>
+      <c r="G3" s="116"/>
+      <c r="H3" s="116"/>
+      <c r="I3" s="116"/>
+      <c r="J3" s="117"/>
     </row>
     <row r="4" spans="2:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B4" s="139" t="s">
+      <c r="B4" s="118" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="140"/>
-[...6 lines deleted...]
-      <c r="J4" s="141"/>
+      <c r="C4" s="119"/>
+      <c r="D4" s="119"/>
+      <c r="E4" s="119"/>
+      <c r="F4" s="119"/>
+      <c r="G4" s="119"/>
+      <c r="H4" s="119"/>
+      <c r="I4" s="119"/>
+      <c r="J4" s="120"/>
     </row>
     <row r="5" spans="2:10" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B5" s="142" t="s">
+      <c r="B5" s="121" t="s">
         <v>34</v>
       </c>
-      <c r="C5" s="143"/>
-[...6 lines deleted...]
-      <c r="J5" s="144"/>
+      <c r="C5" s="122"/>
+      <c r="D5" s="122"/>
+      <c r="E5" s="122"/>
+      <c r="F5" s="122"/>
+      <c r="G5" s="122"/>
+      <c r="H5" s="122"/>
+      <c r="I5" s="122"/>
+      <c r="J5" s="123"/>
     </row>
     <row r="6" spans="2:10" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="145" t="s">
+      <c r="B6" s="80" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="145" t="s">
+      <c r="C6" s="80" t="s">
         <v>4</v>
       </c>
-      <c r="D6" s="145" t="s">
+      <c r="D6" s="80" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="170" t="s">
+      <c r="E6" s="144" t="s">
         <v>35</v>
       </c>
-      <c r="F6" s="170"/>
-[...1 lines deleted...]
-      <c r="H6" s="154" t="s">
+      <c r="F6" s="144"/>
+      <c r="G6" s="145"/>
+      <c r="H6" s="130" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="160" t="s">
+      <c r="I6" s="110" t="s">
         <v>8</v>
       </c>
-      <c r="J6" s="161"/>
+      <c r="J6" s="111"/>
     </row>
     <row r="7" spans="2:10" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B7" s="146"/>
-[...2 lines deleted...]
-      <c r="E7" s="168" t="s">
+      <c r="B7" s="81"/>
+      <c r="C7" s="81"/>
+      <c r="D7" s="81"/>
+      <c r="E7" s="142" t="s">
         <v>37</v>
       </c>
-      <c r="F7" s="168"/>
-[...3 lines deleted...]
-      <c r="J7" s="163"/>
+      <c r="F7" s="142"/>
+      <c r="G7" s="143"/>
+      <c r="H7" s="131"/>
+      <c r="I7" s="136"/>
+      <c r="J7" s="137"/>
     </row>
     <row r="8" spans="2:10" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B8" s="147"/>
-[...2 lines deleted...]
-      <c r="E8" s="17" t="s">
+      <c r="B8" s="82"/>
+      <c r="C8" s="82"/>
+      <c r="D8" s="82"/>
+      <c r="E8" s="31" t="s">
         <v>10</v>
       </c>
-      <c r="F8" s="5" t="s">
+      <c r="F8" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="G8" s="5" t="s">
+      <c r="G8" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="H8" s="156"/>
-      <c r="I8" s="16" t="s">
+      <c r="H8" s="132"/>
+      <c r="I8" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="J8" s="16" t="s">
+      <c r="J8" s="30" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="2:10" ht="34.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B9" s="148" t="s">
+      <c r="B9" s="124" t="s">
         <v>15</v>
       </c>
-      <c r="C9" s="149"/>
-[...6 lines deleted...]
-      <c r="J9" s="150"/>
+      <c r="C9" s="125"/>
+      <c r="D9" s="125"/>
+      <c r="E9" s="125"/>
+      <c r="F9" s="125"/>
+      <c r="G9" s="125"/>
+      <c r="H9" s="125"/>
+      <c r="I9" s="125"/>
+      <c r="J9" s="126"/>
     </row>
     <row r="10" spans="2:10" ht="63" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B10" s="164" t="s">
+      <c r="B10" s="138" t="s">
         <v>16</v>
       </c>
-      <c r="C10" s="165"/>
-[...6 lines deleted...]
-      <c r="J10" s="166"/>
+      <c r="C10" s="139"/>
+      <c r="D10" s="139"/>
+      <c r="E10" s="139"/>
+      <c r="F10" s="139"/>
+      <c r="G10" s="139"/>
+      <c r="H10" s="139"/>
+      <c r="I10" s="139"/>
+      <c r="J10" s="140"/>
     </row>
     <row r="11" spans="2:10" x14ac:dyDescent="0.3">
-      <c r="B11" s="46" t="s">
+      <c r="B11" s="62" t="s">
         <v>38</v>
       </c>
-      <c r="C11" s="46"/>
-[...1 lines deleted...]
-      <c r="E11" s="6" t="s">
+      <c r="C11" s="62"/>
+      <c r="D11" s="62"/>
+      <c r="E11" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="6" t="s">
+      <c r="F11" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="G11" s="6" t="s">
+      <c r="G11" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="H11" s="6" t="s">
+      <c r="H11" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="I11" s="6"/>
-[...3 lines deleted...]
-      <c r="B12" s="46">
+      <c r="I11" s="17"/>
+      <c r="J11" s="17"/>
+    </row>
+    <row r="12" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B12" s="62"/>
+      <c r="C12" s="62"/>
+      <c r="D12" s="62"/>
+      <c r="E12" s="17"/>
+      <c r="F12" s="17"/>
+      <c r="G12" s="17"/>
+      <c r="H12" s="153"/>
+      <c r="I12" s="17"/>
+      <c r="J12" s="17"/>
+    </row>
+    <row r="13" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B13" s="62">
+        <v>46054</v>
+      </c>
+      <c r="C13" s="62">
+        <v>46143</v>
+      </c>
+      <c r="D13" s="62">
+        <v>46143</v>
+      </c>
+      <c r="E13" s="17">
+        <v>190</v>
+      </c>
+      <c r="F13" s="17">
+        <v>190</v>
+      </c>
+      <c r="G13" s="17">
+        <v>190</v>
+      </c>
+      <c r="H13" s="17" t="s">
+        <v>39</v>
+      </c>
+      <c r="I13" s="17"/>
+      <c r="J13" s="17"/>
+    </row>
+    <row r="14" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B14" s="62">
         <v>45748</v>
       </c>
-      <c r="C12" s="46">
+      <c r="C14" s="62">
         <v>45809</v>
       </c>
-      <c r="D12" s="46">
+      <c r="D14" s="62">
         <v>45809</v>
       </c>
-      <c r="E12" s="6">
+      <c r="E14" s="17">
         <v>160</v>
       </c>
-      <c r="F12" s="6">
+      <c r="F14" s="17">
         <v>160</v>
       </c>
-      <c r="G12" s="6">
+      <c r="G14" s="17">
         <v>160</v>
       </c>
-      <c r="H12" s="47" t="s">
+      <c r="H14" s="157" t="s">
         <v>89</v>
       </c>
-      <c r="I12" s="6"/>
-[...3 lines deleted...]
-      <c r="B13" s="46">
+      <c r="I14" s="17"/>
+      <c r="J14" s="17"/>
+    </row>
+    <row r="15" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B15" s="62">
         <v>45393</v>
       </c>
-      <c r="C13" s="46">
+      <c r="C15" s="62">
         <v>45426</v>
       </c>
-      <c r="D13" s="46">
+      <c r="D15" s="62">
         <v>45427</v>
       </c>
-      <c r="E13" s="6">
+      <c r="E15" s="17">
         <v>370</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F15" s="17">
         <v>370</v>
       </c>
-      <c r="G13" s="6">
+      <c r="G15" s="17">
         <v>370</v>
       </c>
-      <c r="H13" s="6" t="s">
+      <c r="H15" s="17" t="s">
         <v>39</v>
       </c>
-      <c r="I13" s="6"/>
-[...3 lines deleted...]
-      <c r="B14" s="46">
+      <c r="I15" s="17"/>
+      <c r="J15" s="17"/>
+    </row>
+    <row r="16" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B16" s="62">
         <v>45047</v>
       </c>
-      <c r="C14" s="46">
+      <c r="C16" s="62">
         <v>45078</v>
       </c>
-      <c r="D14" s="46">
+      <c r="D16" s="62">
         <v>45078</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E16" s="17">
         <v>240</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F16" s="17">
         <v>240</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G16" s="17">
         <v>240</v>
       </c>
-      <c r="H14" s="6" t="s">
+      <c r="H16" s="17" t="s">
         <v>39</v>
       </c>
-      <c r="I14" s="6"/>
-[...3 lines deleted...]
-      <c r="B15" s="46">
+      <c r="I16" s="17"/>
+      <c r="J16" s="17"/>
+    </row>
+    <row r="17" spans="2:10" ht="26.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B17" s="62">
         <v>44621</v>
       </c>
-      <c r="C15" s="46">
+      <c r="C17" s="62">
         <v>44682</v>
       </c>
-      <c r="D15" s="46">
+      <c r="D17" s="62">
         <v>44682</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E17" s="17">
         <v>350</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F17" s="17">
         <v>350</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G17" s="17">
         <v>350</v>
       </c>
-      <c r="H15" s="6" t="s">
+      <c r="H17" s="17" t="s">
         <v>39</v>
       </c>
-      <c r="I15" s="6"/>
-[...3 lines deleted...]
-      <c r="B16" s="46">
+      <c r="I17" s="17"/>
+      <c r="J17" s="17"/>
+    </row>
+    <row r="18" spans="2:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B18" s="62">
         <v>44224</v>
       </c>
-      <c r="C16" s="46">
+      <c r="C18" s="62">
         <v>44337</v>
       </c>
-      <c r="D16" s="46">
+      <c r="D18" s="62">
         <v>44348</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E18" s="17">
         <v>260</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F18" s="17">
         <v>260</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G18" s="17">
         <v>260</v>
       </c>
-      <c r="H16" s="6" t="s">
+      <c r="H18" s="17" t="s">
         <v>39</v>
       </c>
-      <c r="I16" s="6"/>
-[...3 lines deleted...]
-      <c r="B17" s="167" t="s">
+      <c r="I18" s="17"/>
+      <c r="J18" s="17"/>
+    </row>
+    <row r="19" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B19" s="141" t="s">
         <v>27</v>
       </c>
-      <c r="C17" s="167"/>
-[...9 lines deleted...]
-      <c r="B18" s="46">
+      <c r="C19" s="141"/>
+      <c r="D19" s="141"/>
+      <c r="E19" s="141"/>
+      <c r="F19" s="141"/>
+      <c r="G19" s="141"/>
+      <c r="H19" s="141"/>
+      <c r="I19" s="141"/>
+      <c r="J19" s="141"/>
+    </row>
+    <row r="20" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B20" s="62">
         <v>43831</v>
       </c>
-      <c r="C18" s="46"/>
-[...1 lines deleted...]
-      <c r="E18" s="6">
+      <c r="C20" s="62"/>
+      <c r="D20" s="62"/>
+      <c r="E20" s="17">
         <v>220</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F20" s="17">
         <v>220</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G20" s="17">
         <v>230</v>
       </c>
-      <c r="H18" s="6" t="s">
+      <c r="H20" s="17" t="s">
         <v>40</v>
       </c>
-      <c r="I18" s="6"/>
-[...3 lines deleted...]
-      <c r="B19" s="46">
+      <c r="I20" s="17"/>
+      <c r="J20" s="17"/>
+    </row>
+    <row r="21" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B21" s="62">
         <v>43497</v>
       </c>
-      <c r="C19" s="46"/>
-[...1 lines deleted...]
-      <c r="E19" s="6">
+      <c r="C21" s="62"/>
+      <c r="D21" s="62"/>
+      <c r="E21" s="17">
         <v>120</v>
       </c>
-      <c r="F19" s="6">
+      <c r="F21" s="17">
         <v>120</v>
       </c>
-      <c r="G19" s="6">
+      <c r="G21" s="17">
         <v>120</v>
       </c>
-      <c r="H19" s="6" t="s">
+      <c r="H21" s="17" t="s">
         <v>40</v>
       </c>
-      <c r="I19" s="6"/>
-[...3 lines deleted...]
-      <c r="B20" s="46">
+      <c r="I21" s="17"/>
+      <c r="J21" s="17"/>
+    </row>
+    <row r="22" spans="2:10" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="B22" s="62">
         <v>43009</v>
       </c>
-      <c r="C20" s="46"/>
-[...1 lines deleted...]
-      <c r="E20" s="6">
+      <c r="C22" s="62"/>
+      <c r="D22" s="62"/>
+      <c r="E22" s="17">
         <v>250</v>
       </c>
-      <c r="F20" s="6">
+      <c r="F22" s="17">
         <v>250</v>
       </c>
-      <c r="G20" s="6">
+      <c r="G22" s="17">
         <v>250</v>
       </c>
-      <c r="H20" s="6"/>
-      <c r="I20" s="2" t="s">
+      <c r="H22" s="17"/>
+      <c r="I22" s="10" t="s">
         <v>32</v>
       </c>
-      <c r="J20" s="42" t="s">
+      <c r="J22" s="58" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="21" spans="2:10" x14ac:dyDescent="0.3">
-      <c r="B21" s="46">
+    <row r="23" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B23" s="62">
         <v>42826</v>
       </c>
-      <c r="C21" s="46"/>
-[...1 lines deleted...]
-      <c r="E21" s="6">
+      <c r="C23" s="62"/>
+      <c r="D23" s="62"/>
+      <c r="E23" s="17">
         <v>230</v>
       </c>
-      <c r="F21" s="6">
+      <c r="F23" s="17">
         <v>240</v>
       </c>
-      <c r="G21" s="6">
+      <c r="G23" s="17">
         <v>250</v>
       </c>
-      <c r="H21" s="6"/>
-[...4 lines deleted...]
-      <c r="B22" s="29">
+      <c r="H23" s="17"/>
+      <c r="I23" s="17"/>
+      <c r="J23" s="17"/>
+    </row>
+    <row r="24" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B24" s="45">
         <v>42064</v>
       </c>
-      <c r="C22" s="29"/>
-[...1 lines deleted...]
-      <c r="E22" s="2">
+      <c r="C24" s="45"/>
+      <c r="D24" s="45"/>
+      <c r="E24" s="10">
         <v>220</v>
       </c>
-      <c r="F22" s="2">
+      <c r="F24" s="10">
         <v>220</v>
       </c>
-      <c r="G22" s="2">
+      <c r="G24" s="10">
         <v>220</v>
       </c>
-      <c r="H22" s="2"/>
-[...1 lines deleted...]
-      <c r="J22" s="2"/>
+      <c r="H24" s="10"/>
+      <c r="I24" s="10"/>
+      <c r="J24" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="13">
-    <mergeCell ref="B17:J17"/>
+    <mergeCell ref="B19:J19"/>
     <mergeCell ref="B3:J3"/>
     <mergeCell ref="B4:J4"/>
     <mergeCell ref="B5:J5"/>
     <mergeCell ref="B9:J9"/>
     <mergeCell ref="E7:G7"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="H6:H8"/>
     <mergeCell ref="B6:B8"/>
     <mergeCell ref="I6:J7"/>
     <mergeCell ref="D6:D8"/>
     <mergeCell ref="B10:J10"/>
     <mergeCell ref="C6:C8"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B4:J4" r:id="rId1" display="Link to EPA Public Registers     https://www.epa.nsw.gov.au/licensing-and-regulation/public-registers" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="B2:J148"/>
+  <dimension ref="B2:J153"/>
   <sheetViews>
-    <sheetView topLeftCell="A5" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="A13" sqref="A13:XFD13"/>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="B3" sqref="B3:J3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="2" width="12" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="14.33203125" customWidth="1"/>
-    <col min="8" max="8" width="72.5546875" style="26" customWidth="1"/>
+    <col min="8" max="8" width="72.5546875" style="41" customWidth="1"/>
     <col min="9" max="9" width="14.44140625" customWidth="1"/>
     <col min="10" max="10" width="13.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:10" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="3" spans="2:10" ht="34.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B3" s="136" t="s">
-[...9 lines deleted...]
-      <c r="J3" s="138"/>
+      <c r="B3" s="115" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="116"/>
+      <c r="D3" s="116"/>
+      <c r="E3" s="116"/>
+      <c r="F3" s="116"/>
+      <c r="G3" s="116"/>
+      <c r="H3" s="116"/>
+      <c r="I3" s="116"/>
+      <c r="J3" s="117"/>
     </row>
     <row r="4" spans="2:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B4" s="139" t="s">
+      <c r="B4" s="118" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="140"/>
-[...6 lines deleted...]
-      <c r="J4" s="141"/>
+      <c r="C4" s="119"/>
+      <c r="D4" s="119"/>
+      <c r="E4" s="119"/>
+      <c r="F4" s="119"/>
+      <c r="G4" s="119"/>
+      <c r="H4" s="119"/>
+      <c r="I4" s="119"/>
+      <c r="J4" s="120"/>
     </row>
     <row r="5" spans="2:10" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B5" s="142" t="s">
+      <c r="B5" s="121" t="s">
         <v>41</v>
       </c>
-      <c r="C5" s="143"/>
-[...6 lines deleted...]
-      <c r="J5" s="144"/>
+      <c r="C5" s="122"/>
+      <c r="D5" s="122"/>
+      <c r="E5" s="122"/>
+      <c r="F5" s="122"/>
+      <c r="G5" s="122"/>
+      <c r="H5" s="122"/>
+      <c r="I5" s="122"/>
+      <c r="J5" s="123"/>
     </row>
     <row r="6" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="145" t="s">
+      <c r="B6" s="80" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="145" t="s">
+      <c r="C6" s="80" t="s">
         <v>4</v>
       </c>
-      <c r="D6" s="145" t="s">
+      <c r="D6" s="80" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="151" t="s">
+      <c r="E6" s="127" t="s">
         <v>6</v>
       </c>
-      <c r="F6" s="152"/>
-[...1 lines deleted...]
-      <c r="H6" s="154" t="s">
+      <c r="F6" s="128"/>
+      <c r="G6" s="129"/>
+      <c r="H6" s="130" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="160" t="s">
+      <c r="I6" s="110" t="s">
         <v>8</v>
       </c>
-      <c r="J6" s="161"/>
+      <c r="J6" s="111"/>
     </row>
     <row r="7" spans="2:10" x14ac:dyDescent="0.3">
-      <c r="B7" s="146"/>
-[...2 lines deleted...]
-      <c r="E7" s="157" t="s">
+      <c r="B7" s="81"/>
+      <c r="C7" s="81"/>
+      <c r="D7" s="81"/>
+      <c r="E7" s="133" t="s">
         <v>9</v>
       </c>
-      <c r="F7" s="158"/>
-[...3 lines deleted...]
-      <c r="J7" s="173"/>
+      <c r="F7" s="134"/>
+      <c r="G7" s="135"/>
+      <c r="H7" s="131"/>
+      <c r="I7" s="112"/>
+      <c r="J7" s="113"/>
     </row>
     <row r="8" spans="2:10" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B8" s="147"/>
-[...2 lines deleted...]
-      <c r="E8" s="4" t="s">
+      <c r="B8" s="82"/>
+      <c r="C8" s="82"/>
+      <c r="D8" s="82"/>
+      <c r="E8" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="F8" s="5" t="s">
+      <c r="F8" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="G8" s="5" t="s">
+      <c r="G8" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="H8" s="156"/>
-      <c r="I8" s="8" t="s">
+      <c r="H8" s="132"/>
+      <c r="I8" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="J8" s="9" t="s">
+      <c r="J8" s="22" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="2:10" ht="34.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B9" s="148" t="s">
+      <c r="B9" s="124" t="s">
         <v>15</v>
       </c>
-      <c r="C9" s="149"/>
-[...6 lines deleted...]
-      <c r="J9" s="150"/>
+      <c r="C9" s="125"/>
+      <c r="D9" s="125"/>
+      <c r="E9" s="125"/>
+      <c r="F9" s="125"/>
+      <c r="G9" s="125"/>
+      <c r="H9" s="125"/>
+      <c r="I9" s="125"/>
+      <c r="J9" s="126"/>
     </row>
     <row r="10" spans="2:10" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B10" s="174" t="s">
+      <c r="B10" s="146" t="s">
         <v>16</v>
       </c>
-      <c r="C10" s="175"/>
-[...6 lines deleted...]
-      <c r="J10" s="176"/>
+      <c r="C10" s="147"/>
+      <c r="D10" s="147"/>
+      <c r="E10" s="147"/>
+      <c r="F10" s="147"/>
+      <c r="G10" s="147"/>
+      <c r="H10" s="147"/>
+      <c r="I10" s="147"/>
+      <c r="J10" s="148"/>
     </row>
     <row r="11" spans="2:10" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B11" s="10"/>
-[...10 lines deleted...]
-      <c r="B12" s="32">
+      <c r="B11" s="23"/>
+      <c r="C11" s="23"/>
+      <c r="D11" s="23"/>
+      <c r="E11" s="20"/>
+      <c r="F11" s="69"/>
+      <c r="G11" s="20"/>
+      <c r="H11" s="51"/>
+      <c r="I11" s="23"/>
+      <c r="J11" s="23"/>
+    </row>
+    <row r="12" spans="2:10" ht="40.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="74">
+        <v>46143</v>
+      </c>
+      <c r="C12" s="54">
+        <v>46182</v>
+      </c>
+      <c r="D12" s="54">
+        <v>46182</v>
+      </c>
+      <c r="E12" s="20">
+        <v>4</v>
+      </c>
+      <c r="F12" s="66">
+        <v>5.48</v>
+      </c>
+      <c r="G12" s="26">
+        <v>59</v>
+      </c>
+      <c r="H12" s="51" t="s">
+        <v>92</v>
+      </c>
+      <c r="I12" s="23"/>
+      <c r="J12" s="23"/>
+    </row>
+    <row r="13" spans="2:10" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="74">
+        <v>46113</v>
+      </c>
+      <c r="C13" s="54">
+        <v>46155</v>
+      </c>
+      <c r="D13" s="54">
+        <v>46155</v>
+      </c>
+      <c r="E13" s="20">
+        <v>4</v>
+      </c>
+      <c r="F13" s="66">
+        <v>9.1300000000000008</v>
+      </c>
+      <c r="G13" s="26">
+        <v>79</v>
+      </c>
+      <c r="H13" s="51" t="s">
+        <v>90</v>
+      </c>
+      <c r="I13" s="23"/>
+      <c r="J13" s="23"/>
+    </row>
+    <row r="14" spans="2:10" ht="48" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="74">
+        <v>46082</v>
+      </c>
+      <c r="C14" s="54">
+        <v>46118</v>
+      </c>
+      <c r="D14" s="54">
+        <v>46118</v>
+      </c>
+      <c r="E14" s="20">
+        <v>0</v>
+      </c>
+      <c r="F14" s="66">
+        <v>0</v>
+      </c>
+      <c r="G14" s="26">
+        <v>0</v>
+      </c>
+      <c r="H14" s="51" t="s">
+        <v>90</v>
+      </c>
+      <c r="I14" s="23"/>
+      <c r="J14" s="23"/>
+    </row>
+    <row r="15" spans="2:10" ht="52.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B15" s="74">
+        <v>46054</v>
+      </c>
+      <c r="C15" s="54">
+        <v>46096</v>
+      </c>
+      <c r="D15" s="54">
+        <v>46155</v>
+      </c>
+      <c r="E15" s="20">
+        <v>4</v>
+      </c>
+      <c r="F15" s="66">
+        <v>8.35</v>
+      </c>
+      <c r="G15" s="26">
+        <v>45</v>
+      </c>
+      <c r="H15" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="I15" s="23"/>
+      <c r="J15" s="23"/>
+    </row>
+    <row r="16" spans="2:10" ht="38.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="74">
+        <v>46023</v>
+      </c>
+      <c r="C16" s="54">
+        <v>46054</v>
+      </c>
+      <c r="D16" s="54">
+        <v>46054</v>
+      </c>
+      <c r="E16" s="20">
+        <v>0</v>
+      </c>
+      <c r="F16" s="66">
+        <v>0</v>
+      </c>
+      <c r="G16" s="26">
+        <v>0</v>
+      </c>
+      <c r="H16" s="51" t="s">
+        <v>90</v>
+      </c>
+      <c r="I16" s="23"/>
+      <c r="J16" s="23"/>
+    </row>
+    <row r="17" spans="2:10" ht="52.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B17" s="48">
         <v>45992</v>
       </c>
-      <c r="C12" s="38">
+      <c r="C17" s="54">
         <v>46037</v>
       </c>
-      <c r="D12" s="38">
+      <c r="D17" s="54">
         <v>46037</v>
       </c>
-      <c r="E12" s="7">
-[...8 lines deleted...]
-      <c r="H12" s="35" t="s">
+      <c r="E17" s="20">
+        <v>0</v>
+      </c>
+      <c r="F17" s="66">
+        <v>0</v>
+      </c>
+      <c r="G17" s="26">
+        <v>0</v>
+      </c>
+      <c r="H17" s="51" t="s">
+        <v>90</v>
+      </c>
+      <c r="I17" s="23"/>
+      <c r="J17" s="23"/>
+    </row>
+    <row r="18" spans="2:10" ht="49.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B18" s="48">
+        <v>45962</v>
+      </c>
+      <c r="C18" s="54">
+        <v>46037</v>
+      </c>
+      <c r="D18" s="54">
+        <v>46037</v>
+      </c>
+      <c r="E18" s="20">
+        <v>4</v>
+      </c>
+      <c r="F18" s="66">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="G18" s="26">
+        <v>83</v>
+      </c>
+      <c r="H18" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="I18" s="23"/>
+      <c r="J18" s="23"/>
+    </row>
+    <row r="19" spans="2:10" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="48">
+        <v>45931</v>
+      </c>
+      <c r="C19" s="54">
+        <v>45988</v>
+      </c>
+      <c r="D19" s="54">
+        <v>45988</v>
+      </c>
+      <c r="E19" s="20">
+        <v>0</v>
+      </c>
+      <c r="F19" s="60">
+        <v>0</v>
+      </c>
+      <c r="G19" s="26">
+        <v>0</v>
+      </c>
+      <c r="H19" s="51" t="s">
+        <v>90</v>
+      </c>
+      <c r="I19" s="23"/>
+      <c r="J19" s="24"/>
+    </row>
+    <row r="20" spans="2:10" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B20" s="48">
+        <v>45901</v>
+      </c>
+      <c r="C20" s="54">
+        <v>45988</v>
+      </c>
+      <c r="D20" s="54">
+        <v>45988</v>
+      </c>
+      <c r="E20" s="20">
+        <v>0</v>
+      </c>
+      <c r="F20" s="60">
+        <v>0</v>
+      </c>
+      <c r="G20" s="26">
+        <v>0</v>
+      </c>
+      <c r="H20" s="51" t="s">
+        <v>90</v>
+      </c>
+      <c r="I20" s="23"/>
+      <c r="J20" s="24"/>
+    </row>
+    <row r="21" spans="2:10" ht="52.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="48">
+        <v>45870</v>
+      </c>
+      <c r="C21" s="54">
+        <v>45903</v>
+      </c>
+      <c r="D21" s="54">
+        <v>45903</v>
+      </c>
+      <c r="E21" s="20">
+        <v>0</v>
+      </c>
+      <c r="F21" s="60">
+        <v>5.05</v>
+      </c>
+      <c r="G21" s="26">
+        <v>79</v>
+      </c>
+      <c r="H21" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="I21" s="23"/>
+      <c r="J21" s="24"/>
+    </row>
+    <row r="22" spans="2:10" ht="52.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B22" s="48">
+        <v>45839</v>
+      </c>
+      <c r="C22" s="54">
+        <v>45903</v>
+      </c>
+      <c r="D22" s="54">
+        <v>45903</v>
+      </c>
+      <c r="E22" s="60">
+        <v>0</v>
+      </c>
+      <c r="F22" s="60">
+        <v>4.58</v>
+      </c>
+      <c r="G22" s="60">
+        <v>74</v>
+      </c>
+      <c r="H22" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="I22" s="23"/>
+      <c r="J22" s="24"/>
+    </row>
+    <row r="23" spans="2:10" ht="46.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B23" s="48">
+        <v>45809</v>
+      </c>
+      <c r="C23" s="54">
+        <v>45903</v>
+      </c>
+      <c r="D23" s="54">
+        <v>45903</v>
+      </c>
+      <c r="E23" s="20">
+        <v>0</v>
+      </c>
+      <c r="F23" s="66">
+        <v>4.66</v>
+      </c>
+      <c r="G23" s="26">
+        <v>74</v>
+      </c>
+      <c r="H23" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="I23" s="23"/>
+      <c r="J23" s="24"/>
+    </row>
+    <row r="24" spans="2:10" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="B24" s="48">
+        <v>45778</v>
+      </c>
+      <c r="C24" s="54">
+        <v>45814</v>
+      </c>
+      <c r="D24" s="54">
+        <v>45818</v>
+      </c>
+      <c r="E24" s="20">
+        <v>0</v>
+      </c>
+      <c r="F24" s="66">
+        <v>0</v>
+      </c>
+      <c r="G24" s="26">
+        <v>0</v>
+      </c>
+      <c r="H24" s="49" t="s">
+        <v>87</v>
+      </c>
+      <c r="I24" s="23"/>
+      <c r="J24" s="24"/>
+    </row>
+    <row r="25" spans="2:10" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="B25" s="48">
+        <v>45748</v>
+      </c>
+      <c r="C25" s="54">
+        <v>45814</v>
+      </c>
+      <c r="D25" s="54">
+        <v>45818</v>
+      </c>
+      <c r="E25" s="20">
+        <v>0</v>
+      </c>
+      <c r="F25" s="60">
+        <v>0</v>
+      </c>
+      <c r="G25" s="26">
+        <v>0</v>
+      </c>
+      <c r="H25" s="49" t="s">
+        <v>87</v>
+      </c>
+      <c r="I25" s="23"/>
+      <c r="J25" s="24"/>
+    </row>
+    <row r="26" spans="2:10" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="B26" s="48">
+        <v>45717</v>
+      </c>
+      <c r="C26" s="54">
+        <v>45814</v>
+      </c>
+      <c r="D26" s="54">
+        <v>45818</v>
+      </c>
+      <c r="E26" s="20">
+        <v>0</v>
+      </c>
+      <c r="F26" s="60">
+        <v>0</v>
+      </c>
+      <c r="G26" s="26">
+        <v>0</v>
+      </c>
+      <c r="H26" s="49" t="s">
+        <v>87</v>
+      </c>
+      <c r="I26" s="23"/>
+      <c r="J26" s="24"/>
+    </row>
+    <row r="27" spans="2:10" ht="64.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="68">
+        <v>45689</v>
+      </c>
+      <c r="C27" s="54">
+        <v>45719</v>
+      </c>
+      <c r="D27" s="54">
+        <v>45719</v>
+      </c>
+      <c r="E27" s="20">
+        <v>0</v>
+      </c>
+      <c r="F27" s="60">
+        <v>3.93</v>
+      </c>
+      <c r="G27" s="26">
+        <v>55</v>
+      </c>
+      <c r="H27" s="49" t="s">
+        <v>86</v>
+      </c>
+      <c r="I27" s="23"/>
+      <c r="J27" s="24"/>
+    </row>
+    <row r="28" spans="2:10" ht="64.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B28" s="48">
+        <v>45659</v>
+      </c>
+      <c r="C28" s="54">
+        <v>45690</v>
+      </c>
+      <c r="D28" s="54">
+        <v>45690</v>
+      </c>
+      <c r="E28" s="20">
+        <v>0</v>
+      </c>
+      <c r="F28" s="60">
+        <v>4.2</v>
+      </c>
+      <c r="G28" s="26">
+        <v>78</v>
+      </c>
+      <c r="H28" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I28" s="23"/>
+      <c r="J28" s="24"/>
+    </row>
+    <row r="29" spans="2:10" ht="64.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="48">
+        <v>45627</v>
+      </c>
+      <c r="C29" s="54">
+        <v>45690</v>
+      </c>
+      <c r="D29" s="54">
+        <v>45690</v>
+      </c>
+      <c r="E29" s="20">
+        <v>0</v>
+      </c>
+      <c r="F29" s="60">
+        <v>6.95</v>
+      </c>
+      <c r="G29" s="26">
+        <v>60</v>
+      </c>
+      <c r="H29" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I29" s="23"/>
+      <c r="J29" s="24"/>
+    </row>
+    <row r="30" spans="2:10" ht="64.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B30" s="48">
+        <v>45597</v>
+      </c>
+      <c r="C30" s="54">
+        <v>45690</v>
+      </c>
+      <c r="D30" s="54">
+        <v>45690</v>
+      </c>
+      <c r="E30" s="20">
+        <v>0</v>
+      </c>
+      <c r="F30" s="60">
+        <v>5.3</v>
+      </c>
+      <c r="G30" s="26">
+        <v>78</v>
+      </c>
+      <c r="H30" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I30" s="23"/>
+      <c r="J30" s="24"/>
+    </row>
+    <row r="31" spans="2:10" ht="59.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B31" s="48">
+        <v>45566</v>
+      </c>
+      <c r="C31" s="54">
+        <v>45608</v>
+      </c>
+      <c r="D31" s="54">
+        <v>45608</v>
+      </c>
+      <c r="E31" s="20">
+        <v>0</v>
+      </c>
+      <c r="F31" s="60">
+        <v>6.9</v>
+      </c>
+      <c r="G31" s="26">
+        <v>65</v>
+      </c>
+      <c r="H31" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I31" s="23"/>
+      <c r="J31" s="24"/>
+    </row>
+    <row r="32" spans="2:10" s="5" customFormat="1" ht="60.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B32" s="48">
+        <v>45536</v>
+      </c>
+      <c r="C32" s="54">
+        <v>45575</v>
+      </c>
+      <c r="D32" s="54">
+        <v>45575</v>
+      </c>
+      <c r="E32" s="20">
+        <v>0</v>
+      </c>
+      <c r="F32" s="60">
+        <v>7.09</v>
+      </c>
+      <c r="G32" s="26">
+        <v>74</v>
+      </c>
+      <c r="H32" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I32" s="23"/>
+      <c r="J32" s="24"/>
+    </row>
+    <row r="33" spans="2:10" s="5" customFormat="1" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B33" s="48">
+        <v>45505</v>
+      </c>
+      <c r="C33" s="61">
+        <v>45537</v>
+      </c>
+      <c r="D33" s="61">
+        <v>45537</v>
+      </c>
+      <c r="E33" s="60">
+        <v>0</v>
+      </c>
+      <c r="F33" s="60">
+        <v>8.76</v>
+      </c>
+      <c r="G33" s="60">
+        <v>80</v>
+      </c>
+      <c r="H33" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I33" s="23"/>
+      <c r="J33" s="24"/>
+    </row>
+    <row r="34" spans="2:10" s="5" customFormat="1" ht="60.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B34" s="48">
+        <v>45474</v>
+      </c>
+      <c r="C34" s="61">
+        <v>45510</v>
+      </c>
+      <c r="D34" s="61">
+        <v>45510</v>
+      </c>
+      <c r="E34" s="60">
+        <v>0</v>
+      </c>
+      <c r="F34" s="60">
+        <v>6.06</v>
+      </c>
+      <c r="G34" s="60">
+        <v>74</v>
+      </c>
+      <c r="H34" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I34" s="23"/>
+      <c r="J34" s="24"/>
+    </row>
+    <row r="35" spans="2:10" s="5" customFormat="1" ht="60.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B35" s="48">
+        <v>45444</v>
+      </c>
+      <c r="C35" s="61">
+        <v>45481</v>
+      </c>
+      <c r="D35" s="61">
+        <v>45481</v>
+      </c>
+      <c r="E35" s="60">
+        <v>0</v>
+      </c>
+      <c r="F35" s="60">
+        <v>8.76</v>
+      </c>
+      <c r="G35" s="60">
+        <v>63</v>
+      </c>
+      <c r="H35" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I35" s="23"/>
+      <c r="J35" s="24"/>
+    </row>
+    <row r="36" spans="2:10" s="5" customFormat="1" ht="60.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B36" s="48">
+        <v>45413</v>
+      </c>
+      <c r="C36" s="55">
+        <v>45456</v>
+      </c>
+      <c r="D36" s="55">
+        <v>45456</v>
+      </c>
+      <c r="E36" s="17">
+        <v>0</v>
+      </c>
+      <c r="F36" s="17">
+        <v>8.61</v>
+      </c>
+      <c r="G36" s="17">
+        <v>76</v>
+      </c>
+      <c r="H36" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I36" s="23"/>
+      <c r="J36" s="24"/>
+    </row>
+    <row r="37" spans="2:10" ht="61.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B37" s="48">
+        <v>45383</v>
+      </c>
+      <c r="C37" s="54">
+        <v>45426</v>
+      </c>
+      <c r="D37" s="54">
+        <v>45426</v>
+      </c>
+      <c r="E37" s="20">
+        <v>0</v>
+      </c>
+      <c r="F37" s="20">
+        <v>7.75</v>
+      </c>
+      <c r="G37" s="20">
+        <v>75</v>
+      </c>
+      <c r="H37" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="I37" s="23"/>
+      <c r="J37" s="24"/>
+    </row>
+    <row r="38" spans="2:10" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="48">
+        <v>45352</v>
+      </c>
+      <c r="C38" s="54">
+        <v>45401</v>
+      </c>
+      <c r="D38" s="54">
+        <v>45401</v>
+      </c>
+      <c r="E38" s="20">
+        <v>0</v>
+      </c>
+      <c r="F38" s="20">
+        <v>7.9</v>
+      </c>
+      <c r="G38" s="20">
+        <v>78</v>
+      </c>
+      <c r="H38" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="I38" s="23"/>
+      <c r="J38" s="24"/>
+    </row>
+    <row r="39" spans="2:10" ht="59.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B39" s="48">
+        <v>45323</v>
+      </c>
+      <c r="C39" s="54">
+        <v>45401</v>
+      </c>
+      <c r="D39" s="54">
+        <v>45401</v>
+      </c>
+      <c r="E39" s="20">
+        <v>0</v>
+      </c>
+      <c r="F39" s="20">
+        <v>5.7</v>
+      </c>
+      <c r="G39" s="20">
+        <v>72</v>
+      </c>
+      <c r="H39" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="I39" s="23"/>
+      <c r="J39" s="24"/>
+    </row>
+    <row r="40" spans="2:10" ht="61.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B40" s="48">
+        <v>45292</v>
+      </c>
+      <c r="C40" s="54">
+        <v>45401</v>
+      </c>
+      <c r="D40" s="54">
+        <v>45401</v>
+      </c>
+      <c r="E40" s="20">
+        <v>0</v>
+      </c>
+      <c r="F40" s="20">
+        <v>2.6</v>
+      </c>
+      <c r="G40" s="20">
+        <v>69</v>
+      </c>
+      <c r="H40" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="I40" s="23"/>
+      <c r="J40" s="24"/>
+    </row>
+    <row r="41" spans="2:10" ht="61.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B41" s="48">
+        <v>45261</v>
+      </c>
+      <c r="C41" s="54">
+        <v>45401</v>
+      </c>
+      <c r="D41" s="54">
+        <v>45401</v>
+      </c>
+      <c r="E41" s="20">
+        <v>0</v>
+      </c>
+      <c r="F41" s="20">
+        <v>2.9</v>
+      </c>
+      <c r="G41" s="20">
+        <v>42</v>
+      </c>
+      <c r="H41" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="I41" s="23"/>
+      <c r="J41" s="24"/>
+    </row>
+    <row r="42" spans="2:10" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B42" s="48">
+        <v>45231</v>
+      </c>
+      <c r="C42" s="54">
+        <v>45401</v>
+      </c>
+      <c r="D42" s="54">
+        <v>45401</v>
+      </c>
+      <c r="E42" s="20">
+        <v>0</v>
+      </c>
+      <c r="F42" s="20">
+        <v>5.3</v>
+      </c>
+      <c r="G42" s="20">
+        <v>81</v>
+      </c>
+      <c r="H42" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="I42" s="23"/>
+      <c r="J42" s="24"/>
+    </row>
+    <row r="43" spans="2:10" ht="58.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B43" s="48">
+        <v>45200</v>
+      </c>
+      <c r="C43" s="54">
+        <v>45401</v>
+      </c>
+      <c r="D43" s="54">
+        <v>45401</v>
+      </c>
+      <c r="E43" s="20">
+        <v>0</v>
+      </c>
+      <c r="F43" s="20">
+        <v>4.5</v>
+      </c>
+      <c r="G43" s="20">
+        <v>67</v>
+      </c>
+      <c r="H43" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="I43" s="23"/>
+      <c r="J43" s="24"/>
+    </row>
+    <row r="44" spans="2:10" ht="58.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B44" s="48">
+        <v>45170</v>
+      </c>
+      <c r="C44" s="54">
+        <v>45401</v>
+      </c>
+      <c r="D44" s="54">
+        <v>45401</v>
+      </c>
+      <c r="E44" s="20">
+        <v>0</v>
+      </c>
+      <c r="F44" s="20">
+        <v>10.5</v>
+      </c>
+      <c r="G44" s="20">
+        <v>100</v>
+      </c>
+      <c r="H44" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="I44" s="23"/>
+      <c r="J44" s="24"/>
+    </row>
+    <row r="45" spans="2:10" ht="60.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B45" s="48">
+        <v>45139</v>
+      </c>
+      <c r="C45" s="54">
+        <v>45401</v>
+      </c>
+      <c r="D45" s="54">
+        <v>45401</v>
+      </c>
+      <c r="E45" s="20">
+        <v>0</v>
+      </c>
+      <c r="F45" s="20">
+        <v>11.3</v>
+      </c>
+      <c r="G45" s="20">
+        <v>83</v>
+      </c>
+      <c r="H45" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="I45" s="23"/>
+      <c r="J45" s="24"/>
+    </row>
+    <row r="46" spans="2:10" ht="60.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B46" s="48">
+        <v>45108</v>
+      </c>
+      <c r="C46" s="54">
+        <v>45163</v>
+      </c>
+      <c r="D46" s="54">
+        <v>45163</v>
+      </c>
+      <c r="E46" s="20">
+        <v>0</v>
+      </c>
+      <c r="F46" s="20">
+        <v>14.3</v>
+      </c>
+      <c r="G46" s="20">
+        <v>94</v>
+      </c>
+      <c r="H46" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="I46" s="23"/>
+      <c r="J46" s="24"/>
+    </row>
+    <row r="47" spans="2:10" ht="61.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B47" s="48">
+        <v>45078</v>
+      </c>
+      <c r="C47" s="54">
+        <v>45163</v>
+      </c>
+      <c r="D47" s="54">
+        <v>45163</v>
+      </c>
+      <c r="E47" s="20">
+        <v>5</v>
+      </c>
+      <c r="F47" s="20">
+        <v>12.74</v>
+      </c>
+      <c r="G47" s="20">
+        <v>96</v>
+      </c>
+      <c r="H47" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="I47" s="23"/>
+      <c r="J47" s="24"/>
+    </row>
+    <row r="48" spans="2:10" ht="61.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B48" s="48">
+        <v>45047</v>
+      </c>
+      <c r="C48" s="54">
+        <v>45086</v>
+      </c>
+      <c r="D48" s="54">
+        <v>45086</v>
+      </c>
+      <c r="E48" s="20">
+        <v>5</v>
+      </c>
+      <c r="F48" s="20">
+        <v>11.3</v>
+      </c>
+      <c r="G48" s="20">
         <v>92</v>
       </c>
-      <c r="I12" s="10"/>
-[...21 lines deleted...]
-      <c r="H13" s="35" t="s">
+      <c r="H48" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="I48" s="23"/>
+      <c r="J48" s="24"/>
+    </row>
+    <row r="49" spans="2:10" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B49" s="48">
+        <v>45017</v>
+      </c>
+      <c r="C49" s="54">
+        <v>45085</v>
+      </c>
+      <c r="D49" s="54">
+        <v>45085</v>
+      </c>
+      <c r="E49" s="20">
+        <v>0</v>
+      </c>
+      <c r="F49" s="20">
+        <v>11.2</v>
+      </c>
+      <c r="G49" s="20">
+        <v>99</v>
+      </c>
+      <c r="H49" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="I49" s="23"/>
+      <c r="J49" s="24"/>
+    </row>
+    <row r="50" spans="2:10" ht="57" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B50" s="48">
+        <v>44986</v>
+      </c>
+      <c r="C50" s="53">
+        <v>45021</v>
+      </c>
+      <c r="D50" s="53">
+        <v>45021</v>
+      </c>
+      <c r="E50" s="20">
+        <v>0</v>
+      </c>
+      <c r="F50" s="20">
+        <v>9.74</v>
+      </c>
+      <c r="G50" s="20">
+        <v>98</v>
+      </c>
+      <c r="H50" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="I50" s="23"/>
+      <c r="J50" s="24"/>
+    </row>
+    <row r="51" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B51" s="48">
+        <v>44958</v>
+      </c>
+      <c r="C51" s="53">
+        <v>45021</v>
+      </c>
+      <c r="D51" s="53">
+        <v>45021</v>
+      </c>
+      <c r="E51" s="20">
+        <v>2</v>
+      </c>
+      <c r="F51" s="20">
+        <v>8.66</v>
+      </c>
+      <c r="G51" s="20">
+        <v>70</v>
+      </c>
+      <c r="H51" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="I51" s="23"/>
+      <c r="J51" s="24"/>
+    </row>
+    <row r="52" spans="2:10" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="B52" s="48">
+        <v>44927</v>
+      </c>
+      <c r="C52" s="53">
+        <v>45021</v>
+      </c>
+      <c r="D52" s="53">
+        <v>45021</v>
+      </c>
+      <c r="E52" s="17">
+        <v>0</v>
+      </c>
+      <c r="F52" s="17">
+        <v>7.38</v>
+      </c>
+      <c r="G52" s="17">
+        <v>95</v>
+      </c>
+      <c r="H52" s="49" t="s">
+        <v>43</v>
+      </c>
+      <c r="I52" s="24"/>
+      <c r="J52" s="24"/>
+    </row>
+    <row r="53" spans="2:10" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="B53" s="48">
+        <v>44896</v>
+      </c>
+      <c r="C53" s="53">
+        <v>45021</v>
+      </c>
+      <c r="D53" s="53">
+        <v>45021</v>
+      </c>
+      <c r="E53" s="52">
+        <v>0</v>
+      </c>
+      <c r="F53" s="52">
+        <v>4.37</v>
+      </c>
+      <c r="G53" s="52">
+        <v>89</v>
+      </c>
+      <c r="H53" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="I53" s="50"/>
+      <c r="J53" s="50"/>
+    </row>
+    <row r="54" spans="2:10" ht="72" x14ac:dyDescent="0.3">
+      <c r="B54" s="48">
+        <v>44866</v>
+      </c>
+      <c r="C54" s="53">
+        <v>45021</v>
+      </c>
+      <c r="D54" s="53">
+        <v>45021</v>
+      </c>
+      <c r="E54" s="17">
+        <v>0</v>
+      </c>
+      <c r="F54" s="17">
+        <v>5.92</v>
+      </c>
+      <c r="G54" s="17">
+        <v>99</v>
+      </c>
+      <c r="H54" s="49" t="s">
+        <v>45</v>
+      </c>
+      <c r="I54" s="24"/>
+      <c r="J54" s="24"/>
+    </row>
+    <row r="55" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B55" s="48">
+        <v>44835</v>
+      </c>
+      <c r="C55" s="53">
+        <v>45021</v>
+      </c>
+      <c r="D55" s="53">
+        <v>45021</v>
+      </c>
+      <c r="E55" s="17">
+        <v>0</v>
+      </c>
+      <c r="F55" s="17">
+        <v>8.5299999999999994</v>
+      </c>
+      <c r="G55" s="17">
+        <v>97</v>
+      </c>
+      <c r="H55" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="I55" s="24"/>
+      <c r="J55" s="24"/>
+    </row>
+    <row r="56" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B56" s="48">
+        <v>44805</v>
+      </c>
+      <c r="C56" s="53">
+        <v>45021</v>
+      </c>
+      <c r="D56" s="53">
+        <v>45021</v>
+      </c>
+      <c r="E56" s="17">
+        <v>0</v>
+      </c>
+      <c r="F56" s="17">
+        <v>6.7</v>
+      </c>
+      <c r="G56" s="17">
+        <v>79</v>
+      </c>
+      <c r="H56" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="I56" s="24"/>
+      <c r="J56" s="24"/>
+    </row>
+    <row r="57" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B57" s="48">
+        <v>44774</v>
+      </c>
+      <c r="C57" s="53">
+        <v>45021</v>
+      </c>
+      <c r="D57" s="53">
+        <v>45021</v>
+      </c>
+      <c r="E57" s="17">
+        <v>0</v>
+      </c>
+      <c r="F57" s="17">
+        <v>5.83</v>
+      </c>
+      <c r="G57" s="17">
+        <v>81</v>
+      </c>
+      <c r="H57" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="I57" s="24"/>
+      <c r="J57" s="24"/>
+    </row>
+    <row r="58" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B58" s="48">
+        <v>44743</v>
+      </c>
+      <c r="C58" s="53">
+        <v>45021</v>
+      </c>
+      <c r="D58" s="53">
+        <v>45021</v>
+      </c>
+      <c r="E58" s="17">
+        <v>0</v>
+      </c>
+      <c r="F58" s="17">
+        <v>6.68</v>
+      </c>
+      <c r="G58" s="17">
+        <v>73</v>
+      </c>
+      <c r="H58" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="I58" s="24"/>
+      <c r="J58" s="24"/>
+    </row>
+    <row r="59" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B59" s="48">
+        <v>44713</v>
+      </c>
+      <c r="C59" s="53">
+        <v>45021</v>
+      </c>
+      <c r="D59" s="53">
+        <v>45021</v>
+      </c>
+      <c r="E59" s="17">
+        <v>0</v>
+      </c>
+      <c r="F59" s="17">
+        <v>5.8</v>
+      </c>
+      <c r="G59" s="17">
+        <v>84</v>
+      </c>
+      <c r="H59" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="I59" s="24"/>
+      <c r="J59" s="24"/>
+    </row>
+    <row r="60" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B60" s="48">
+        <v>44682</v>
+      </c>
+      <c r="C60" s="53">
+        <v>45021</v>
+      </c>
+      <c r="D60" s="53">
+        <v>45021</v>
+      </c>
+      <c r="E60" s="17">
+        <v>0</v>
+      </c>
+      <c r="F60" s="17">
+        <v>6.8</v>
+      </c>
+      <c r="G60" s="17">
+        <v>57</v>
+      </c>
+      <c r="H60" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="I60" s="24"/>
+      <c r="J60" s="24"/>
+    </row>
+    <row r="61" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B61" s="48">
+        <v>44652</v>
+      </c>
+      <c r="C61" s="53">
+        <v>45021</v>
+      </c>
+      <c r="D61" s="53">
+        <v>45021</v>
+      </c>
+      <c r="E61" s="17">
+        <v>0</v>
+      </c>
+      <c r="F61" s="17">
+        <v>6.92</v>
+      </c>
+      <c r="G61" s="17">
+        <v>69</v>
+      </c>
+      <c r="H61" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="I61" s="24"/>
+      <c r="J61" s="24"/>
+    </row>
+    <row r="62" spans="2:10" ht="31.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B62" s="48">
+        <v>44621</v>
+      </c>
+      <c r="C62" s="53">
+        <v>45021</v>
+      </c>
+      <c r="D62" s="53">
+        <v>45021</v>
+      </c>
+      <c r="E62" s="17">
+        <v>0</v>
+      </c>
+      <c r="F62" s="17">
+        <v>0</v>
+      </c>
+      <c r="G62" s="17">
+        <v>0</v>
+      </c>
+      <c r="H62" s="49" t="s">
+        <v>26</v>
+      </c>
+      <c r="I62" s="24"/>
+      <c r="J62" s="24"/>
+    </row>
+    <row r="63" spans="2:10" ht="72" x14ac:dyDescent="0.3">
+      <c r="B63" s="48">
+        <v>44593</v>
+      </c>
+      <c r="C63" s="53">
+        <v>45021</v>
+      </c>
+      <c r="D63" s="53">
+        <v>45021</v>
+      </c>
+      <c r="E63" s="17">
+        <v>0</v>
+      </c>
+      <c r="F63" s="17">
+        <v>5.92</v>
+      </c>
+      <c r="G63" s="17">
+        <v>62</v>
+      </c>
+      <c r="H63" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I63" s="24"/>
+      <c r="J63" s="24"/>
+    </row>
+    <row r="64" spans="2:10" ht="72" x14ac:dyDescent="0.3">
+      <c r="B64" s="48">
+        <v>44562</v>
+      </c>
+      <c r="C64" s="53">
+        <v>45021</v>
+      </c>
+      <c r="D64" s="53">
+        <v>45021</v>
+      </c>
+      <c r="E64" s="17">
+        <v>0</v>
+      </c>
+      <c r="F64" s="17">
+        <v>6.9</v>
+      </c>
+      <c r="G64" s="17">
+        <v>99</v>
+      </c>
+      <c r="H64" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I64" s="24"/>
+      <c r="J64" s="24"/>
+    </row>
+    <row r="65" spans="2:10" ht="32.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B65" s="48">
+        <v>44531</v>
+      </c>
+      <c r="C65" s="53">
+        <v>45021</v>
+      </c>
+      <c r="D65" s="53">
+        <v>45021</v>
+      </c>
+      <c r="E65" s="17">
+        <v>0</v>
+      </c>
+      <c r="F65" s="17">
+        <v>0</v>
+      </c>
+      <c r="G65" s="17">
+        <v>0</v>
+      </c>
+      <c r="H65" s="49" t="s">
+        <v>26</v>
+      </c>
+      <c r="I65" s="24"/>
+      <c r="J65" s="24"/>
+    </row>
+    <row r="66" spans="2:10" ht="72" x14ac:dyDescent="0.3">
+      <c r="B66" s="48">
+        <v>44501</v>
+      </c>
+      <c r="C66" s="53">
+        <v>45021</v>
+      </c>
+      <c r="D66" s="53">
+        <v>45021</v>
+      </c>
+      <c r="E66" s="17">
+        <v>0</v>
+      </c>
+      <c r="F66" s="17">
+        <v>6.5</v>
+      </c>
+      <c r="G66" s="17">
+        <v>64</v>
+      </c>
+      <c r="H66" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I66" s="24"/>
+      <c r="J66" s="24"/>
+    </row>
+    <row r="67" spans="2:10" ht="69.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B67" s="48">
+        <v>44470</v>
+      </c>
+      <c r="C67" s="53">
+        <v>45021</v>
+      </c>
+      <c r="D67" s="53">
+        <v>45021</v>
+      </c>
+      <c r="E67" s="17">
+        <v>0</v>
+      </c>
+      <c r="F67" s="17">
+        <v>6.89</v>
+      </c>
+      <c r="G67" s="17">
+        <v>98</v>
+      </c>
+      <c r="H67" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I67" s="24"/>
+      <c r="J67" s="24"/>
+    </row>
+    <row r="68" spans="2:10" ht="72" x14ac:dyDescent="0.3">
+      <c r="B68" s="48">
+        <v>44440</v>
+      </c>
+      <c r="C68" s="53">
+        <v>45021</v>
+      </c>
+      <c r="D68" s="53">
+        <v>45021</v>
+      </c>
+      <c r="E68" s="17">
+        <v>0</v>
+      </c>
+      <c r="F68" s="17">
+        <v>7.04</v>
+      </c>
+      <c r="G68" s="17">
+        <v>60</v>
+      </c>
+      <c r="H68" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I68" s="24"/>
+      <c r="J68" s="24"/>
+    </row>
+    <row r="69" spans="2:10" ht="72" x14ac:dyDescent="0.3">
+      <c r="B69" s="48">
+        <v>44409</v>
+      </c>
+      <c r="C69" s="53">
+        <v>45021</v>
+      </c>
+      <c r="D69" s="53">
+        <v>45021</v>
+      </c>
+      <c r="E69" s="17">
+        <v>0</v>
+      </c>
+      <c r="F69" s="17">
+        <v>8.02</v>
+      </c>
+      <c r="G69" s="17">
+        <v>92</v>
+      </c>
+      <c r="H69" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I69" s="24"/>
+      <c r="J69" s="24"/>
+    </row>
+    <row r="70" spans="2:10" ht="72" x14ac:dyDescent="0.3">
+      <c r="B70" s="48">
+        <v>44378</v>
+      </c>
+      <c r="C70" s="53">
+        <v>45021</v>
+      </c>
+      <c r="D70" s="53">
+        <v>45021</v>
+      </c>
+      <c r="E70" s="17">
+        <v>0</v>
+      </c>
+      <c r="F70" s="17">
+        <v>8.6</v>
+      </c>
+      <c r="G70" s="17">
+        <v>79</v>
+      </c>
+      <c r="H70" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I70" s="24"/>
+      <c r="J70" s="24"/>
+    </row>
+    <row r="71" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B71" s="48">
+        <v>44348</v>
+      </c>
+      <c r="C71" s="53">
+        <v>45021</v>
+      </c>
+      <c r="D71" s="53">
+        <v>45021</v>
+      </c>
+      <c r="E71" s="17">
+        <v>0</v>
+      </c>
+      <c r="F71" s="17">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="G71" s="17">
+        <v>99</v>
+      </c>
+      <c r="H71" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="I71" s="24"/>
+      <c r="J71" s="24"/>
+    </row>
+    <row r="72" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B72" s="48">
+        <v>44317</v>
+      </c>
+      <c r="C72" s="53">
+        <v>45021</v>
+      </c>
+      <c r="D72" s="53">
+        <v>45021</v>
+      </c>
+      <c r="E72" s="17">
+        <v>0</v>
+      </c>
+      <c r="F72" s="17">
+        <v>4.97</v>
+      </c>
+      <c r="G72" s="17">
+        <v>86</v>
+      </c>
+      <c r="H72" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="I72" s="24"/>
+      <c r="J72" s="24"/>
+    </row>
+    <row r="73" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B73" s="48">
+        <v>44287</v>
+      </c>
+      <c r="C73" s="53">
+        <v>45021</v>
+      </c>
+      <c r="D73" s="53">
+        <v>45021</v>
+      </c>
+      <c r="E73" s="17">
+        <v>0</v>
+      </c>
+      <c r="F73" s="17">
+        <v>6.45</v>
+      </c>
+      <c r="G73" s="17">
+        <v>63</v>
+      </c>
+      <c r="H73" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="I73" s="24"/>
+      <c r="J73" s="24"/>
+    </row>
+    <row r="74" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B74" s="48">
+        <v>44256</v>
+      </c>
+      <c r="C74" s="53">
+        <v>45021</v>
+      </c>
+      <c r="D74" s="53">
+        <v>45021</v>
+      </c>
+      <c r="E74" s="17">
+        <v>7</v>
+      </c>
+      <c r="F74" s="17">
+        <v>15</v>
+      </c>
+      <c r="G74" s="17">
+        <v>75</v>
+      </c>
+      <c r="H74" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="I74" s="24"/>
+      <c r="J74" s="24"/>
+    </row>
+    <row r="75" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B75" s="48">
+        <v>44228</v>
+      </c>
+      <c r="C75" s="53">
+        <v>45021</v>
+      </c>
+      <c r="D75" s="53">
+        <v>45021</v>
+      </c>
+      <c r="E75" s="17">
+        <v>5</v>
+      </c>
+      <c r="F75" s="17">
+        <v>11.06</v>
+      </c>
+      <c r="G75" s="17">
+        <v>73</v>
+      </c>
+      <c r="H75" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="I75" s="24"/>
+      <c r="J75" s="24"/>
+    </row>
+    <row r="76" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B76" s="48">
+        <v>44197</v>
+      </c>
+      <c r="C76" s="53">
+        <v>45021</v>
+      </c>
+      <c r="D76" s="53">
+        <v>45021</v>
+      </c>
+      <c r="E76" s="17">
+        <v>2</v>
+      </c>
+      <c r="F76" s="17">
+        <v>11.3</v>
+      </c>
+      <c r="G76" s="17">
+        <v>70</v>
+      </c>
+      <c r="H76" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="I76" s="24"/>
+      <c r="J76" s="24"/>
+    </row>
+    <row r="77" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B77" s="48">
+        <v>44166</v>
+      </c>
+      <c r="C77" s="53">
+        <v>45021</v>
+      </c>
+      <c r="D77" s="53">
+        <v>45021</v>
+      </c>
+      <c r="E77" s="17">
+        <v>1</v>
+      </c>
+      <c r="F77" s="17">
+        <v>5.76</v>
+      </c>
+      <c r="G77" s="17">
+        <v>65</v>
+      </c>
+      <c r="H77" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="I77" s="24"/>
+      <c r="J77" s="24"/>
+    </row>
+    <row r="78" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B78" s="48">
+        <v>44136</v>
+      </c>
+      <c r="C78" s="53">
+        <v>45021</v>
+      </c>
+      <c r="D78" s="53">
+        <v>45021</v>
+      </c>
+      <c r="E78" s="17">
+        <v>0</v>
+      </c>
+      <c r="F78" s="17">
+        <v>7.9</v>
+      </c>
+      <c r="G78" s="17">
+        <v>62</v>
+      </c>
+      <c r="H78" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="I78" s="24"/>
+      <c r="J78" s="24"/>
+    </row>
+    <row r="79" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B79" s="48">
+        <v>44105</v>
+      </c>
+      <c r="C79" s="53">
+        <v>45021</v>
+      </c>
+      <c r="D79" s="53">
+        <v>45021</v>
+      </c>
+      <c r="E79" s="17">
+        <v>0</v>
+      </c>
+      <c r="F79" s="17">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="G79" s="17">
+        <v>76</v>
+      </c>
+      <c r="H79" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="I79" s="24"/>
+      <c r="J79" s="24"/>
+    </row>
+    <row r="80" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B80" s="48">
+        <v>44075</v>
+      </c>
+      <c r="C80" s="53">
+        <v>45021</v>
+      </c>
+      <c r="D80" s="53">
+        <v>45021</v>
+      </c>
+      <c r="E80" s="17">
+        <v>0</v>
+      </c>
+      <c r="F80" s="17">
+        <v>8.89</v>
+      </c>
+      <c r="G80" s="17">
+        <v>57</v>
+      </c>
+      <c r="H80" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="I80" s="24"/>
+      <c r="J80" s="24"/>
+    </row>
+    <row r="81" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B81" s="48">
+        <v>44044</v>
+      </c>
+      <c r="C81" s="53">
+        <v>45021</v>
+      </c>
+      <c r="D81" s="53">
+        <v>45021</v>
+      </c>
+      <c r="E81" s="17">
+        <v>0</v>
+      </c>
+      <c r="F81" s="17">
+        <v>9.0500000000000007</v>
+      </c>
+      <c r="G81" s="17">
+        <v>70</v>
+      </c>
+      <c r="H81" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="I81" s="24"/>
+      <c r="J81" s="24"/>
+    </row>
+    <row r="82" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B82" s="114" t="s">
+        <v>27</v>
+      </c>
+      <c r="C82" s="114"/>
+      <c r="D82" s="114"/>
+      <c r="E82" s="114"/>
+      <c r="F82" s="114"/>
+      <c r="G82" s="114"/>
+      <c r="H82" s="114"/>
+      <c r="I82" s="114"/>
+      <c r="J82" s="114"/>
+    </row>
+    <row r="83" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B83" s="48">
+        <v>44013</v>
+      </c>
+      <c r="C83" s="48"/>
+      <c r="D83" s="48"/>
+      <c r="E83" s="17">
+        <v>0</v>
+      </c>
+      <c r="F83" s="17">
+        <v>9.23</v>
+      </c>
+      <c r="G83" s="17">
+        <v>92</v>
+      </c>
+      <c r="H83" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="I83" s="24"/>
+      <c r="J83" s="24"/>
+    </row>
+    <row r="84" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B84" s="48">
+        <v>43983</v>
+      </c>
+      <c r="C84" s="48"/>
+      <c r="D84" s="48"/>
+      <c r="E84" s="17">
+        <v>0</v>
+      </c>
+      <c r="F84" s="17">
+        <v>10.18</v>
+      </c>
+      <c r="G84" s="17">
+        <v>85</v>
+      </c>
+      <c r="H84" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="I84" s="24"/>
+      <c r="J84" s="24"/>
+    </row>
+    <row r="85" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B85" s="48">
+        <v>43952</v>
+      </c>
+      <c r="C85" s="48"/>
+      <c r="D85" s="48"/>
+      <c r="E85" s="17">
+        <v>0</v>
+      </c>
+      <c r="F85" s="17">
+        <v>9.6</v>
+      </c>
+      <c r="G85" s="17">
+        <v>72</v>
+      </c>
+      <c r="H85" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="I85" s="24"/>
+      <c r="J85" s="47"/>
+    </row>
+    <row r="86" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B86" s="48">
+        <v>43922</v>
+      </c>
+      <c r="C86" s="48"/>
+      <c r="D86" s="48"/>
+      <c r="E86" s="17">
+        <v>3</v>
+      </c>
+      <c r="F86" s="17">
+        <v>9.6</v>
+      </c>
+      <c r="G86" s="17">
+        <v>97</v>
+      </c>
+      <c r="H86" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="I86" s="24"/>
+      <c r="J86" s="24"/>
+    </row>
+    <row r="87" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B87" s="48">
+        <v>43891</v>
+      </c>
+      <c r="C87" s="48"/>
+      <c r="D87" s="48"/>
+      <c r="E87" s="17">
+        <v>0</v>
+      </c>
+      <c r="F87" s="17">
+        <v>14.45</v>
+      </c>
+      <c r="G87" s="17">
+        <v>78</v>
+      </c>
+      <c r="H87" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="I87" s="24"/>
+      <c r="J87" s="24"/>
+    </row>
+    <row r="88" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B88" s="48">
+        <v>43862</v>
+      </c>
+      <c r="C88" s="48"/>
+      <c r="D88" s="48"/>
+      <c r="E88" s="17">
+        <v>12</v>
+      </c>
+      <c r="F88" s="17">
+        <v>17.8</v>
+      </c>
+      <c r="G88" s="17">
+        <v>96</v>
+      </c>
+      <c r="H88" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="I88" s="24"/>
+      <c r="J88" s="24"/>
+    </row>
+    <row r="89" spans="2:10" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="B89" s="48">
+        <v>43831</v>
+      </c>
+      <c r="C89" s="48"/>
+      <c r="D89" s="48"/>
+      <c r="E89" s="17">
+        <v>0</v>
+      </c>
+      <c r="F89" s="17">
+        <v>12.1</v>
+      </c>
+      <c r="G89" s="17">
+        <v>79</v>
+      </c>
+      <c r="H89" s="49" t="s">
+        <v>47</v>
+      </c>
+      <c r="I89" s="24"/>
+      <c r="J89" s="24"/>
+    </row>
+    <row r="90" spans="2:10" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="B90" s="48">
+        <v>43800</v>
+      </c>
+      <c r="C90" s="48"/>
+      <c r="D90" s="48"/>
+      <c r="E90" s="17">
+        <v>0</v>
+      </c>
+      <c r="F90" s="17">
+        <v>12.64</v>
+      </c>
+      <c r="G90" s="17">
+        <v>84</v>
+      </c>
+      <c r="H90" s="49" t="s">
+        <v>48</v>
+      </c>
+      <c r="I90" s="24"/>
+      <c r="J90" s="24"/>
+    </row>
+    <row r="91" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B91" s="48">
+        <v>43770</v>
+      </c>
+      <c r="C91" s="48"/>
+      <c r="D91" s="48"/>
+      <c r="E91" s="17">
+        <v>0</v>
+      </c>
+      <c r="F91" s="17">
+        <v>11.6</v>
+      </c>
+      <c r="G91" s="17">
+        <v>93</v>
+      </c>
+      <c r="H91" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="I91" s="24"/>
+      <c r="J91" s="24"/>
+    </row>
+    <row r="92" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B92" s="48">
+        <v>43739</v>
+      </c>
+      <c r="C92" s="48"/>
+      <c r="D92" s="48"/>
+      <c r="E92" s="17">
+        <v>0</v>
+      </c>
+      <c r="F92" s="17">
+        <v>6.24</v>
+      </c>
+      <c r="G92" s="17">
+        <v>88</v>
+      </c>
+      <c r="H92" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="I92" s="24"/>
+      <c r="J92" s="24"/>
+    </row>
+    <row r="93" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B93" s="48">
+        <v>43709</v>
+      </c>
+      <c r="C93" s="48"/>
+      <c r="D93" s="48"/>
+      <c r="E93" s="17">
+        <v>0</v>
+      </c>
+      <c r="F93" s="17">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="G93" s="17">
+        <v>99</v>
+      </c>
+      <c r="H93" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="I93" s="24"/>
+      <c r="J93" s="24"/>
+    </row>
+    <row r="94" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B94" s="48">
+        <v>43678</v>
+      </c>
+      <c r="C94" s="48"/>
+      <c r="D94" s="48"/>
+      <c r="E94" s="17">
+        <v>0</v>
+      </c>
+      <c r="F94" s="17">
+        <v>8.4600000000000009</v>
+      </c>
+      <c r="G94" s="17">
+        <v>64</v>
+      </c>
+      <c r="H94" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="I94" s="24"/>
+      <c r="J94" s="24"/>
+    </row>
+    <row r="95" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B95" s="48">
+        <v>43647</v>
+      </c>
+      <c r="C95" s="48"/>
+      <c r="D95" s="48"/>
+      <c r="E95" s="17">
+        <v>1</v>
+      </c>
+      <c r="F95" s="17">
+        <v>9.41</v>
+      </c>
+      <c r="G95" s="17">
         <v>91</v>
       </c>
-      <c r="I13" s="10"/>
-[...18 lines deleted...]
-      <c r="G14" s="12">
+      <c r="H95" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="I95" s="24"/>
+      <c r="J95" s="24"/>
+    </row>
+    <row r="96" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B96" s="48">
+        <v>43617</v>
+      </c>
+      <c r="C96" s="48"/>
+      <c r="D96" s="48"/>
+      <c r="E96" s="17">
+        <v>0</v>
+      </c>
+      <c r="F96" s="17">
+        <v>9.0399999999999991</v>
+      </c>
+      <c r="G96" s="17">
+        <v>57</v>
+      </c>
+      <c r="H96" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="I96" s="24"/>
+      <c r="J96" s="24"/>
+    </row>
+    <row r="97" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B97" s="48">
+        <v>43586</v>
+      </c>
+      <c r="C97" s="48"/>
+      <c r="D97" s="48"/>
+      <c r="E97" s="17">
+        <v>0</v>
+      </c>
+      <c r="F97" s="17">
+        <v>7.88</v>
+      </c>
+      <c r="G97" s="17">
+        <v>59</v>
+      </c>
+      <c r="H97" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="I97" s="24"/>
+      <c r="J97" s="24"/>
+    </row>
+    <row r="98" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B98" s="48">
+        <v>43556</v>
+      </c>
+      <c r="C98" s="48"/>
+      <c r="D98" s="48"/>
+      <c r="E98" s="17">
+        <v>0</v>
+      </c>
+      <c r="F98" s="17">
+        <v>9.08</v>
+      </c>
+      <c r="G98" s="17">
         <v>78</v>
       </c>
-      <c r="H14" s="35" t="s">
-[...46 lines deleted...]
-      <c r="G16" s="12">
+      <c r="H98" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="I98" s="24"/>
+      <c r="J98" s="24"/>
+    </row>
+    <row r="99" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B99" s="33">
+        <v>43525</v>
+      </c>
+      <c r="C99" s="33"/>
+      <c r="D99" s="33"/>
+      <c r="E99" s="28">
+        <v>0</v>
+      </c>
+      <c r="F99" s="17">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="G99" s="29">
+        <v>86</v>
+      </c>
+      <c r="H99" s="42" t="s">
+        <v>46</v>
+      </c>
+      <c r="I99" s="27"/>
+      <c r="J99" s="13"/>
+    </row>
+    <row r="100" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B100" s="33">
+        <v>43497</v>
+      </c>
+      <c r="C100" s="33"/>
+      <c r="D100" s="33"/>
+      <c r="E100" s="28">
+        <v>0</v>
+      </c>
+      <c r="F100" s="17">
+        <v>8.06</v>
+      </c>
+      <c r="G100" s="29">
+        <v>98</v>
+      </c>
+      <c r="H100" s="42" t="s">
+        <v>46</v>
+      </c>
+      <c r="I100" s="27"/>
+      <c r="J100" s="13"/>
+    </row>
+    <row r="101" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B101" s="33">
+        <v>43466</v>
+      </c>
+      <c r="C101" s="33"/>
+      <c r="D101" s="33"/>
+      <c r="E101" s="28">
+        <v>0</v>
+      </c>
+      <c r="F101" s="17">
+        <v>6.7</v>
+      </c>
+      <c r="G101" s="29">
+        <v>81</v>
+      </c>
+      <c r="H101" s="42" t="s">
+        <v>46</v>
+      </c>
+      <c r="I101" s="27"/>
+      <c r="J101" s="13"/>
+    </row>
+    <row r="102" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B102" s="33">
+        <v>43435</v>
+      </c>
+      <c r="C102" s="33"/>
+      <c r="D102" s="33"/>
+      <c r="E102" s="28">
+        <v>0</v>
+      </c>
+      <c r="F102" s="17">
+        <v>8.4600000000000009</v>
+      </c>
+      <c r="G102" s="29">
+        <v>93</v>
+      </c>
+      <c r="H102" s="42" t="s">
+        <v>46</v>
+      </c>
+      <c r="I102" s="27"/>
+      <c r="J102" s="13"/>
+    </row>
+    <row r="103" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B103" s="33">
+        <v>43405</v>
+      </c>
+      <c r="C103" s="33"/>
+      <c r="D103" s="33"/>
+      <c r="E103" s="28">
+        <v>0</v>
+      </c>
+      <c r="F103" s="17">
+        <v>7.84</v>
+      </c>
+      <c r="G103" s="29">
+        <v>99</v>
+      </c>
+      <c r="H103" s="42" t="s">
+        <v>49</v>
+      </c>
+      <c r="I103" s="27"/>
+      <c r="J103" s="13"/>
+    </row>
+    <row r="104" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B104" s="33">
+        <v>43374</v>
+      </c>
+      <c r="C104" s="33"/>
+      <c r="D104" s="33"/>
+      <c r="E104" s="28">
+        <v>0</v>
+      </c>
+      <c r="F104" s="17">
+        <v>7.36</v>
+      </c>
+      <c r="G104" s="29">
+        <v>69</v>
+      </c>
+      <c r="H104" s="42" t="s">
+        <v>46</v>
+      </c>
+      <c r="I104" s="27"/>
+      <c r="J104" s="13"/>
+    </row>
+    <row r="105" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B105" s="33">
+        <v>43344</v>
+      </c>
+      <c r="C105" s="33"/>
+      <c r="D105" s="33"/>
+      <c r="E105" s="28">
+        <v>0</v>
+      </c>
+      <c r="F105" s="17">
+        <v>8.7100000000000009</v>
+      </c>
+      <c r="G105" s="29">
+        <v>93</v>
+      </c>
+      <c r="H105" s="42" t="s">
+        <v>46</v>
+      </c>
+      <c r="I105" s="27"/>
+      <c r="J105" s="13"/>
+    </row>
+    <row r="106" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B106" s="33">
+        <v>43313</v>
+      </c>
+      <c r="C106" s="33"/>
+      <c r="D106" s="33"/>
+      <c r="E106" s="28">
+        <v>1</v>
+      </c>
+      <c r="F106" s="17">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="G106" s="29">
+        <v>93</v>
+      </c>
+      <c r="H106" s="42"/>
+      <c r="I106" s="27"/>
+      <c r="J106" s="13"/>
+    </row>
+    <row r="107" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B107" s="33">
+        <v>43282</v>
+      </c>
+      <c r="C107" s="33"/>
+      <c r="D107" s="33"/>
+      <c r="E107" s="28">
+        <v>0</v>
+      </c>
+      <c r="F107" s="17">
+        <v>10.24</v>
+      </c>
+      <c r="G107" s="29">
+        <v>89</v>
+      </c>
+      <c r="H107" s="42" t="s">
+        <v>46</v>
+      </c>
+      <c r="I107" s="27"/>
+      <c r="J107" s="13"/>
+    </row>
+    <row r="108" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B108" s="33">
+        <v>43252</v>
+      </c>
+      <c r="C108" s="33"/>
+      <c r="D108" s="33"/>
+      <c r="E108" s="28">
+        <v>0</v>
+      </c>
+      <c r="F108" s="17">
+        <v>9.76</v>
+      </c>
+      <c r="G108" s="29">
+        <v>100</v>
+      </c>
+      <c r="H108" s="42"/>
+      <c r="I108" s="27"/>
+      <c r="J108" s="13"/>
+    </row>
+    <row r="109" spans="2:10" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="B109" s="32">
+        <v>43221</v>
+      </c>
+      <c r="C109" s="32"/>
+      <c r="D109" s="32"/>
+      <c r="E109" s="28">
+        <v>0</v>
+      </c>
+      <c r="F109" s="17">
+        <v>8.58</v>
+      </c>
+      <c r="G109" s="29">
+        <v>100</v>
+      </c>
+      <c r="H109" s="43"/>
+      <c r="I109" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="J109" s="35" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="110" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B110" s="32">
+        <v>43191</v>
+      </c>
+      <c r="C110" s="32"/>
+      <c r="D110" s="32"/>
+      <c r="E110" s="28">
+        <v>0</v>
+      </c>
+      <c r="F110" s="17">
+        <v>7.21</v>
+      </c>
+      <c r="G110" s="29">
+        <v>94</v>
+      </c>
+      <c r="H110" s="43"/>
+      <c r="I110" s="27"/>
+      <c r="J110" s="13"/>
+    </row>
+    <row r="111" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B111" s="32">
+        <v>43160</v>
+      </c>
+      <c r="C111" s="32"/>
+      <c r="D111" s="32"/>
+      <c r="E111" s="28">
+        <v>0</v>
+      </c>
+      <c r="F111" s="17">
+        <v>8.2899999999999991</v>
+      </c>
+      <c r="G111" s="29">
+        <v>99</v>
+      </c>
+      <c r="H111" s="43"/>
+      <c r="I111" s="27"/>
+      <c r="J111" s="13"/>
+    </row>
+    <row r="112" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B112" s="32">
+        <v>43132</v>
+      </c>
+      <c r="C112" s="32"/>
+      <c r="D112" s="32"/>
+      <c r="E112" s="28">
+        <v>0</v>
+      </c>
+      <c r="F112" s="17">
+        <v>8.25</v>
+      </c>
+      <c r="G112" s="29">
+        <v>99</v>
+      </c>
+      <c r="H112" s="43"/>
+      <c r="I112" s="27"/>
+      <c r="J112" s="13"/>
+    </row>
+    <row r="113" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B113" s="32">
+        <v>43101</v>
+      </c>
+      <c r="C113" s="32"/>
+      <c r="D113" s="32"/>
+      <c r="E113" s="28">
+        <v>0</v>
+      </c>
+      <c r="F113" s="17">
+        <v>6.57</v>
+      </c>
+      <c r="G113" s="29">
+        <v>100</v>
+      </c>
+      <c r="H113" s="43"/>
+      <c r="I113" s="27"/>
+      <c r="J113" s="13"/>
+    </row>
+    <row r="114" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B114" s="32">
+        <v>43070</v>
+      </c>
+      <c r="C114" s="32"/>
+      <c r="D114" s="32"/>
+      <c r="E114" s="28">
+        <v>0</v>
+      </c>
+      <c r="F114" s="17">
+        <v>6.31</v>
+      </c>
+      <c r="G114" s="29">
+        <v>96</v>
+      </c>
+      <c r="H114" s="43"/>
+      <c r="I114" s="27"/>
+      <c r="J114" s="13"/>
+    </row>
+    <row r="115" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B115" s="32">
+        <v>43040</v>
+      </c>
+      <c r="C115" s="32"/>
+      <c r="D115" s="32"/>
+      <c r="E115" s="28">
+        <v>0</v>
+      </c>
+      <c r="F115" s="17">
+        <v>8.5</v>
+      </c>
+      <c r="G115" s="29">
+        <v>100</v>
+      </c>
+      <c r="H115" s="43"/>
+      <c r="I115" s="27"/>
+      <c r="J115" s="13"/>
+    </row>
+    <row r="116" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B116" s="32">
+        <v>43009</v>
+      </c>
+      <c r="C116" s="32"/>
+      <c r="D116" s="32"/>
+      <c r="E116" s="28">
+        <v>0</v>
+      </c>
+      <c r="F116" s="17">
+        <v>7.6</v>
+      </c>
+      <c r="G116" s="29">
+        <v>100</v>
+      </c>
+      <c r="H116" s="43"/>
+      <c r="I116" s="27"/>
+      <c r="J116" s="13"/>
+    </row>
+    <row r="117" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B117" s="32">
+        <v>42979</v>
+      </c>
+      <c r="C117" s="32"/>
+      <c r="D117" s="32"/>
+      <c r="E117" s="28">
+        <v>0</v>
+      </c>
+      <c r="F117" s="17">
+        <v>8.86</v>
+      </c>
+      <c r="G117" s="29">
+        <v>100</v>
+      </c>
+      <c r="H117" s="43"/>
+      <c r="I117" s="27"/>
+      <c r="J117" s="13"/>
+    </row>
+    <row r="118" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B118" s="32">
+        <v>42948</v>
+      </c>
+      <c r="C118" s="32"/>
+      <c r="D118" s="32"/>
+      <c r="E118" s="28">
+        <v>0</v>
+      </c>
+      <c r="F118" s="17">
+        <v>8.6300000000000008</v>
+      </c>
+      <c r="G118" s="29">
+        <v>100</v>
+      </c>
+      <c r="H118" s="43"/>
+      <c r="I118" s="27"/>
+      <c r="J118" s="13"/>
+    </row>
+    <row r="119" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B119" s="32">
+        <v>42917</v>
+      </c>
+      <c r="C119" s="32"/>
+      <c r="D119" s="32"/>
+      <c r="E119" s="28">
+        <v>0</v>
+      </c>
+      <c r="F119" s="17">
+        <v>9.42</v>
+      </c>
+      <c r="G119" s="29">
+        <v>81</v>
+      </c>
+      <c r="H119" s="43"/>
+      <c r="I119" s="27"/>
+      <c r="J119" s="13"/>
+    </row>
+    <row r="120" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B120" s="32">
+        <v>42887</v>
+      </c>
+      <c r="C120" s="32"/>
+      <c r="D120" s="32"/>
+      <c r="E120" s="28">
+        <v>0</v>
+      </c>
+      <c r="F120" s="17">
+        <v>9.92</v>
+      </c>
+      <c r="G120" s="29">
+        <v>78</v>
+      </c>
+      <c r="H120" s="43"/>
+      <c r="I120" s="27"/>
+      <c r="J120" s="13"/>
+    </row>
+    <row r="121" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B121" s="32">
+        <v>42856</v>
+      </c>
+      <c r="C121" s="32"/>
+      <c r="D121" s="32"/>
+      <c r="E121" s="28">
+        <v>0</v>
+      </c>
+      <c r="F121" s="17">
+        <v>8.73</v>
+      </c>
+      <c r="G121" s="29">
+        <v>99</v>
+      </c>
+      <c r="H121" s="43"/>
+      <c r="I121" s="27"/>
+      <c r="J121" s="13"/>
+    </row>
+    <row r="122" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B122" s="32">
+        <v>42826</v>
+      </c>
+      <c r="C122" s="32"/>
+      <c r="D122" s="32"/>
+      <c r="E122" s="28">
+        <v>0</v>
+      </c>
+      <c r="F122" s="17">
+        <v>8.2100000000000009</v>
+      </c>
+      <c r="G122" s="29">
+        <v>99</v>
+      </c>
+      <c r="H122" s="43"/>
+      <c r="I122" s="27"/>
+      <c r="J122" s="13"/>
+    </row>
+    <row r="123" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B123" s="32">
+        <v>42795</v>
+      </c>
+      <c r="C123" s="32"/>
+      <c r="D123" s="32"/>
+      <c r="E123" s="28">
+        <v>0</v>
+      </c>
+      <c r="F123" s="17">
+        <v>7.09</v>
+      </c>
+      <c r="G123" s="29">
+        <v>100</v>
+      </c>
+      <c r="H123" s="43"/>
+      <c r="I123" s="27"/>
+      <c r="J123" s="13"/>
+    </row>
+    <row r="124" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B124" s="32">
+        <v>42767</v>
+      </c>
+      <c r="C124" s="32"/>
+      <c r="D124" s="32"/>
+      <c r="E124" s="28">
+        <v>0</v>
+      </c>
+      <c r="F124" s="17">
+        <v>8.07</v>
+      </c>
+      <c r="G124" s="29">
+        <v>81</v>
+      </c>
+      <c r="H124" s="43"/>
+      <c r="I124" s="27"/>
+      <c r="J124" s="13"/>
+    </row>
+    <row r="125" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B125" s="32">
+        <v>42736</v>
+      </c>
+      <c r="C125" s="32"/>
+      <c r="D125" s="32"/>
+      <c r="E125" s="28">
+        <v>0</v>
+      </c>
+      <c r="F125" s="17">
+        <v>5.67</v>
+      </c>
+      <c r="G125" s="29">
+        <v>100</v>
+      </c>
+      <c r="H125" s="43"/>
+      <c r="I125" s="27"/>
+      <c r="J125" s="13"/>
+    </row>
+    <row r="126" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B126" s="32">
+        <v>42705</v>
+      </c>
+      <c r="C126" s="32"/>
+      <c r="D126" s="32"/>
+      <c r="E126" s="28">
+        <v>0</v>
+      </c>
+      <c r="F126" s="17">
+        <v>5.41</v>
+      </c>
+      <c r="G126" s="29">
         <v>79</v>
       </c>
-      <c r="H16" s="35" t="s">
-[...21 lines deleted...]
-      <c r="G17" s="44">
+      <c r="H126" s="43"/>
+      <c r="I126" s="27"/>
+      <c r="J126" s="13"/>
+    </row>
+    <row r="127" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B127" s="32">
+        <v>42675</v>
+      </c>
+      <c r="C127" s="32"/>
+      <c r="D127" s="32"/>
+      <c r="E127" s="28">
+        <v>0</v>
+      </c>
+      <c r="F127" s="17">
+        <v>6.15</v>
+      </c>
+      <c r="G127" s="29">
+        <v>99</v>
+      </c>
+      <c r="H127" s="43"/>
+      <c r="I127" s="27"/>
+      <c r="J127" s="13"/>
+    </row>
+    <row r="128" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B128" s="32">
+        <v>42644</v>
+      </c>
+      <c r="C128" s="32"/>
+      <c r="D128" s="32"/>
+      <c r="E128" s="28">
+        <v>0</v>
+      </c>
+      <c r="F128" s="17">
+        <v>6.18</v>
+      </c>
+      <c r="G128" s="29">
+        <v>98</v>
+      </c>
+      <c r="H128" s="43"/>
+      <c r="I128" s="27"/>
+      <c r="J128" s="13"/>
+    </row>
+    <row r="129" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B129" s="32">
+        <v>42614</v>
+      </c>
+      <c r="C129" s="32"/>
+      <c r="D129" s="32"/>
+      <c r="E129" s="28">
+        <v>0</v>
+      </c>
+      <c r="F129" s="17">
+        <v>7.01</v>
+      </c>
+      <c r="G129" s="29">
+        <v>97</v>
+      </c>
+      <c r="H129" s="43"/>
+      <c r="I129" s="27"/>
+      <c r="J129" s="13"/>
+    </row>
+    <row r="130" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B130" s="33">
+        <v>42583</v>
+      </c>
+      <c r="C130" s="33"/>
+      <c r="D130" s="33"/>
+      <c r="E130" s="28">
+        <v>0</v>
+      </c>
+      <c r="F130" s="17">
+        <v>7.1</v>
+      </c>
+      <c r="G130" s="29">
+        <v>100</v>
+      </c>
+      <c r="H130" s="43"/>
+      <c r="I130" s="27"/>
+      <c r="J130" s="13"/>
+    </row>
+    <row r="131" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B131" s="33">
+        <v>42552</v>
+      </c>
+      <c r="C131" s="33"/>
+      <c r="D131" s="33"/>
+      <c r="E131" s="28">
+        <v>0</v>
+      </c>
+      <c r="F131" s="17">
+        <v>7</v>
+      </c>
+      <c r="G131" s="29">
+        <v>100</v>
+      </c>
+      <c r="H131" s="43"/>
+      <c r="I131" s="27"/>
+      <c r="J131" s="13"/>
+    </row>
+    <row r="132" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B132" s="33">
+        <v>42522</v>
+      </c>
+      <c r="C132" s="33"/>
+      <c r="D132" s="33"/>
+      <c r="E132" s="28">
+        <v>0</v>
+      </c>
+      <c r="F132" s="17">
+        <v>7.12</v>
+      </c>
+      <c r="G132" s="29">
+        <v>98</v>
+      </c>
+      <c r="H132" s="43"/>
+      <c r="I132" s="27"/>
+      <c r="J132" s="13"/>
+    </row>
+    <row r="133" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B133" s="33">
+        <v>42491</v>
+      </c>
+      <c r="C133" s="33"/>
+      <c r="D133" s="33"/>
+      <c r="E133" s="28">
+        <v>0</v>
+      </c>
+      <c r="F133" s="17">
+        <v>6</v>
+      </c>
+      <c r="G133" s="29">
+        <v>54</v>
+      </c>
+      <c r="H133" s="43"/>
+      <c r="I133" s="27"/>
+      <c r="J133" s="13"/>
+    </row>
+    <row r="134" spans="2:10" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B134" s="33">
+        <v>42461</v>
+      </c>
+      <c r="C134" s="33"/>
+      <c r="D134" s="33"/>
+      <c r="E134" s="28">
+        <v>0</v>
+      </c>
+      <c r="F134" s="17">
+        <v>5.9</v>
+      </c>
+      <c r="G134" s="29">
+        <v>95</v>
+      </c>
+      <c r="H134" s="43"/>
+      <c r="I134" s="27"/>
+      <c r="J134" s="13"/>
+    </row>
+    <row r="135" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B135" s="33">
+        <v>42430</v>
+      </c>
+      <c r="C135" s="33"/>
+      <c r="D135" s="33"/>
+      <c r="E135" s="28">
+        <v>0</v>
+      </c>
+      <c r="F135" s="17">
+        <v>6.1</v>
+      </c>
+      <c r="G135" s="29">
+        <v>80</v>
+      </c>
+      <c r="H135" s="43"/>
+      <c r="I135" s="27"/>
+      <c r="J135" s="13"/>
+    </row>
+    <row r="136" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B136" s="33">
+        <v>42401</v>
+      </c>
+      <c r="C136" s="33"/>
+      <c r="D136" s="33"/>
+      <c r="E136" s="28">
+        <v>0</v>
+      </c>
+      <c r="F136" s="17">
+        <v>5.9</v>
+      </c>
+      <c r="G136" s="29">
+        <v>99</v>
+      </c>
+      <c r="H136" s="43"/>
+      <c r="I136" s="27"/>
+      <c r="J136" s="13"/>
+    </row>
+    <row r="137" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B137" s="34">
+        <v>42370</v>
+      </c>
+      <c r="C137" s="34"/>
+      <c r="D137" s="34"/>
+      <c r="E137" s="28">
+        <v>0</v>
+      </c>
+      <c r="F137" s="17">
+        <v>5.74</v>
+      </c>
+      <c r="G137" s="29">
+        <v>86</v>
+      </c>
+      <c r="H137" s="43"/>
+      <c r="I137" s="39"/>
+      <c r="J137" s="36"/>
+    </row>
+    <row r="138" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B138" s="34">
+        <v>42339</v>
+      </c>
+      <c r="C138" s="34"/>
+      <c r="D138" s="34"/>
+      <c r="E138" s="28">
+        <v>0</v>
+      </c>
+      <c r="F138" s="17">
+        <v>3.44</v>
+      </c>
+      <c r="G138" s="29">
+        <v>81</v>
+      </c>
+      <c r="H138" s="43"/>
+      <c r="I138" s="39"/>
+      <c r="J138" s="36"/>
+    </row>
+    <row r="139" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B139" s="34">
+        <v>42309</v>
+      </c>
+      <c r="C139" s="34"/>
+      <c r="D139" s="34"/>
+      <c r="E139" s="28">
+        <v>0</v>
+      </c>
+      <c r="F139" s="17">
+        <v>5.37</v>
+      </c>
+      <c r="G139" s="29">
+        <v>43</v>
+      </c>
+      <c r="H139" s="43"/>
+      <c r="I139" s="39"/>
+      <c r="J139" s="36"/>
+    </row>
+    <row r="140" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B140" s="34">
+        <v>42278</v>
+      </c>
+      <c r="C140" s="34"/>
+      <c r="D140" s="34"/>
+      <c r="E140" s="28">
+        <v>0</v>
+      </c>
+      <c r="F140" s="17">
+        <v>6.32</v>
+      </c>
+      <c r="G140" s="29">
+        <v>100</v>
+      </c>
+      <c r="H140" s="43"/>
+      <c r="I140" s="39"/>
+      <c r="J140" s="36"/>
+    </row>
+    <row r="141" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B141" s="34">
+        <v>42248</v>
+      </c>
+      <c r="C141" s="34"/>
+      <c r="D141" s="34"/>
+      <c r="E141" s="28">
+        <v>0</v>
+      </c>
+      <c r="F141" s="17">
+        <v>6.18</v>
+      </c>
+      <c r="G141" s="29">
         <v>74</v>
       </c>
-      <c r="H17" s="35" t="s">
-[...124 lines deleted...]
-      <c r="H22" s="33" t="s">
+      <c r="H141" s="43"/>
+      <c r="I141" s="39"/>
+      <c r="J141" s="36"/>
+    </row>
+    <row r="142" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B142" s="34">
+        <v>42217</v>
+      </c>
+      <c r="C142" s="34"/>
+      <c r="D142" s="34"/>
+      <c r="E142" s="28">
+        <v>0</v>
+      </c>
+      <c r="F142" s="17">
+        <v>6.16</v>
+      </c>
+      <c r="G142" s="29">
         <v>86</v>
       </c>
-      <c r="I22" s="10"/>
-[...293 lines deleted...]
-      <c r="G34" s="7">
+      <c r="H142" s="43"/>
+      <c r="I142" s="39"/>
+      <c r="J142" s="36"/>
+    </row>
+    <row r="143" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B143" s="34">
+        <v>42186</v>
+      </c>
+      <c r="C143" s="34"/>
+      <c r="D143" s="34"/>
+      <c r="E143" s="28">
+        <v>0</v>
+      </c>
+      <c r="F143" s="17">
+        <v>7.3</v>
+      </c>
+      <c r="G143" s="29">
+        <v>100</v>
+      </c>
+      <c r="H143" s="43"/>
+      <c r="I143" s="39"/>
+      <c r="J143" s="36"/>
+    </row>
+    <row r="144" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B144" s="34">
+        <v>42156</v>
+      </c>
+      <c r="C144" s="34"/>
+      <c r="D144" s="34"/>
+      <c r="E144" s="28">
+        <v>0</v>
+      </c>
+      <c r="F144" s="17">
+        <v>7.97</v>
+      </c>
+      <c r="G144" s="29">
+        <v>99</v>
+      </c>
+      <c r="H144" s="43"/>
+      <c r="I144" s="39"/>
+      <c r="J144" s="36"/>
+    </row>
+    <row r="145" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B145" s="34">
+        <v>42125</v>
+      </c>
+      <c r="C145" s="34"/>
+      <c r="D145" s="34"/>
+      <c r="E145" s="28">
+        <v>0</v>
+      </c>
+      <c r="F145" s="17">
+        <v>7.67</v>
+      </c>
+      <c r="G145" s="29">
+        <v>100</v>
+      </c>
+      <c r="H145" s="43"/>
+      <c r="I145" s="39"/>
+      <c r="J145" s="36"/>
+    </row>
+    <row r="146" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B146" s="34">
+        <v>42095</v>
+      </c>
+      <c r="C146" s="34"/>
+      <c r="D146" s="34"/>
+      <c r="E146" s="28">
+        <v>0</v>
+      </c>
+      <c r="F146" s="17">
+        <v>8.33</v>
+      </c>
+      <c r="G146" s="29">
         <v>72</v>
       </c>
-      <c r="H34" s="35" t="s">
-[...71 lines deleted...]
-      <c r="G37" s="7">
+      <c r="H146" s="43"/>
+      <c r="I146" s="39"/>
+      <c r="J146" s="36"/>
+    </row>
+    <row r="147" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B147" s="34">
+        <v>42064</v>
+      </c>
+      <c r="C147" s="34"/>
+      <c r="D147" s="34"/>
+      <c r="E147" s="37">
+        <v>0</v>
+      </c>
+      <c r="F147" s="10">
+        <v>6.25</v>
+      </c>
+      <c r="G147" s="38">
         <v>81</v>
       </c>
-      <c r="H37" s="35" t="s">
-[...46 lines deleted...]
-      <c r="G39" s="7">
+      <c r="H147" s="43"/>
+      <c r="I147" s="39"/>
+      <c r="J147" s="36"/>
+    </row>
+    <row r="148" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B148" s="34">
+        <v>42036</v>
+      </c>
+      <c r="C148" s="34"/>
+      <c r="D148" s="34"/>
+      <c r="E148" s="28">
+        <v>0</v>
+      </c>
+      <c r="F148" s="17">
+        <v>6.45</v>
+      </c>
+      <c r="G148" s="29">
+        <v>96</v>
+      </c>
+      <c r="H148" s="43"/>
+      <c r="I148" s="39"/>
+      <c r="J148" s="36"/>
+    </row>
+    <row r="149" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B149" s="34">
+        <v>42005</v>
+      </c>
+      <c r="C149" s="34"/>
+      <c r="D149" s="34"/>
+      <c r="E149" s="37">
+        <v>0</v>
+      </c>
+      <c r="F149" s="10">
+        <v>23.7</v>
+      </c>
+      <c r="G149" s="38">
+        <v>88</v>
+      </c>
+      <c r="H149" s="43"/>
+      <c r="I149" s="39"/>
+      <c r="J149" s="36"/>
+    </row>
+    <row r="150" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B150" s="34">
+        <v>41974</v>
+      </c>
+      <c r="C150" s="34"/>
+      <c r="D150" s="34"/>
+      <c r="E150" s="37">
+        <v>0</v>
+      </c>
+      <c r="F150" s="10">
+        <v>13.59</v>
+      </c>
+      <c r="G150" s="38">
+        <v>73</v>
+      </c>
+      <c r="H150" s="43"/>
+      <c r="I150" s="39"/>
+      <c r="J150" s="36"/>
+    </row>
+    <row r="151" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B151" s="34">
+        <v>41944</v>
+      </c>
+      <c r="C151" s="34"/>
+      <c r="D151" s="34"/>
+      <c r="E151" s="37">
+        <v>0</v>
+      </c>
+      <c r="F151" s="10">
+        <v>20.8</v>
+      </c>
+      <c r="G151" s="38">
+        <v>95</v>
+      </c>
+      <c r="H151" s="43"/>
+      <c r="I151" s="39"/>
+      <c r="J151" s="36"/>
+    </row>
+    <row r="152" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B152" s="34">
+        <v>41913</v>
+      </c>
+      <c r="C152" s="34"/>
+      <c r="D152" s="34"/>
+      <c r="E152" s="37">
+        <v>0</v>
+      </c>
+      <c r="F152" s="10">
+        <v>16.5</v>
+      </c>
+      <c r="G152" s="38">
         <v>100</v>
       </c>
-      <c r="H39" s="35" t="s">
-[...146 lines deleted...]
-      <c r="G45" s="7">
+      <c r="H152" s="43"/>
+      <c r="I152" s="39"/>
+      <c r="J152" s="36"/>
+    </row>
+    <row r="153" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B153" s="34">
+        <v>41883</v>
+      </c>
+      <c r="C153" s="34"/>
+      <c r="D153" s="34"/>
+      <c r="E153" s="37">
+        <v>0</v>
+      </c>
+      <c r="F153" s="10">
+        <v>16.68</v>
+      </c>
+      <c r="G153" s="38">
         <v>98</v>
       </c>
-      <c r="H45" s="35" t="s">
-[...2192 lines deleted...]
-      <c r="J148" s="22"/>
+      <c r="H153" s="43"/>
+      <c r="I153" s="39"/>
+      <c r="J153" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="13">
-    <mergeCell ref="B77:J77"/>
+    <mergeCell ref="B82:J82"/>
     <mergeCell ref="B6:B8"/>
     <mergeCell ref="B3:J3"/>
     <mergeCell ref="B4:J4"/>
     <mergeCell ref="B5:J5"/>
     <mergeCell ref="B9:J9"/>
     <mergeCell ref="E7:G7"/>
     <mergeCell ref="I6:J7"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="H6:H8"/>
     <mergeCell ref="D6:D8"/>
     <mergeCell ref="B10:J10"/>
     <mergeCell ref="C6:C8"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B4:J4" r:id="rId1" display="Link to EPA Public Registers     https://www.epa.nsw.gov.au/licensing-and-regulation/public-registers" xr:uid="{00000000-0004-0000-0200-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="B1:J21"/>
+  <dimension ref="B1:J23"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="G12" sqref="G12"/>
+      <selection activeCell="H12" sqref="B12:H12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="3" width="11.5546875" customWidth="1"/>
     <col min="4" max="4" width="11.109375" customWidth="1"/>
     <col min="8" max="8" width="36.5546875" customWidth="1"/>
     <col min="9" max="9" width="15.33203125" customWidth="1"/>
     <col min="10" max="10" width="16.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="2" spans="2:10" ht="34.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B2" s="136" t="s">
-[...9 lines deleted...]
-      <c r="J2" s="138"/>
+      <c r="B2" s="115" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="116"/>
+      <c r="D2" s="116"/>
+      <c r="E2" s="116"/>
+      <c r="F2" s="116"/>
+      <c r="G2" s="116"/>
+      <c r="H2" s="116"/>
+      <c r="I2" s="116"/>
+      <c r="J2" s="117"/>
     </row>
     <row r="3" spans="2:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B3" s="139" t="s">
+      <c r="B3" s="118" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="140"/>
-[...6 lines deleted...]
-      <c r="J3" s="141"/>
+      <c r="C3" s="119"/>
+      <c r="D3" s="119"/>
+      <c r="E3" s="119"/>
+      <c r="F3" s="119"/>
+      <c r="G3" s="119"/>
+      <c r="H3" s="119"/>
+      <c r="I3" s="119"/>
+      <c r="J3" s="120"/>
     </row>
     <row r="4" spans="2:10" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B4" s="142" t="s">
+      <c r="B4" s="121" t="s">
         <v>50</v>
       </c>
-      <c r="C4" s="143"/>
-[...6 lines deleted...]
-      <c r="J4" s="144"/>
+      <c r="C4" s="122"/>
+      <c r="D4" s="122"/>
+      <c r="E4" s="122"/>
+      <c r="F4" s="122"/>
+      <c r="G4" s="122"/>
+      <c r="H4" s="122"/>
+      <c r="I4" s="122"/>
+      <c r="J4" s="123"/>
     </row>
     <row r="5" spans="2:10" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="145" t="s">
+      <c r="B5" s="80" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="145" t="s">
+      <c r="C5" s="80" t="s">
         <v>4</v>
       </c>
-      <c r="D5" s="145" t="s">
+      <c r="D5" s="80" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="179" t="s">
+      <c r="E5" s="151" t="s">
         <v>35</v>
       </c>
-      <c r="F5" s="170"/>
-[...1 lines deleted...]
-      <c r="H5" s="154" t="s">
+      <c r="F5" s="144"/>
+      <c r="G5" s="145"/>
+      <c r="H5" s="130" t="s">
         <v>36</v>
       </c>
-      <c r="I5" s="160" t="s">
+      <c r="I5" s="110" t="s">
         <v>8</v>
       </c>
-      <c r="J5" s="161"/>
+      <c r="J5" s="111"/>
     </row>
     <row r="6" spans="2:10" x14ac:dyDescent="0.3">
-      <c r="B6" s="146"/>
-[...2 lines deleted...]
-      <c r="E6" s="178" t="s">
+      <c r="B6" s="81"/>
+      <c r="C6" s="81"/>
+      <c r="D6" s="81"/>
+      <c r="E6" s="150" t="s">
         <v>51</v>
       </c>
-      <c r="F6" s="168"/>
-[...3 lines deleted...]
-      <c r="J6" s="173"/>
+      <c r="F6" s="142"/>
+      <c r="G6" s="143"/>
+      <c r="H6" s="131"/>
+      <c r="I6" s="112"/>
+      <c r="J6" s="113"/>
     </row>
     <row r="7" spans="2:10" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B7" s="147"/>
-[...2 lines deleted...]
-      <c r="E7" s="5" t="s">
+      <c r="B7" s="82"/>
+      <c r="C7" s="82"/>
+      <c r="D7" s="82"/>
+      <c r="E7" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="F7" s="5" t="s">
+      <c r="F7" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="G7" s="5" t="s">
+      <c r="G7" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="H7" s="156"/>
-      <c r="I7" s="8" t="s">
+      <c r="H7" s="132"/>
+      <c r="I7" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="J7" s="9" t="s">
+      <c r="J7" s="22" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="2:10" ht="34.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B8" s="148" t="s">
+      <c r="B8" s="124" t="s">
         <v>15</v>
       </c>
-      <c r="C8" s="149"/>
-[...6 lines deleted...]
-      <c r="J8" s="150"/>
+      <c r="C8" s="125"/>
+      <c r="D8" s="125"/>
+      <c r="E8" s="125"/>
+      <c r="F8" s="125"/>
+      <c r="G8" s="125"/>
+      <c r="H8" s="125"/>
+      <c r="I8" s="125"/>
+      <c r="J8" s="126"/>
     </row>
     <row r="9" spans="2:10" ht="61.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B9" s="164" t="s">
+      <c r="B9" s="138" t="s">
         <v>16</v>
       </c>
-      <c r="C9" s="165"/>
-[...6 lines deleted...]
-      <c r="J9" s="166"/>
+      <c r="C9" s="139"/>
+      <c r="D9" s="139"/>
+      <c r="E9" s="139"/>
+      <c r="F9" s="139"/>
+      <c r="G9" s="139"/>
+      <c r="H9" s="139"/>
+      <c r="I9" s="139"/>
+      <c r="J9" s="140"/>
     </row>
     <row r="10" spans="2:10" x14ac:dyDescent="0.3">
-      <c r="B10" s="47"/>
-[...10 lines deleted...]
-      <c r="B11" s="52">
+      <c r="B10" s="63"/>
+      <c r="C10" s="63"/>
+      <c r="D10" s="63"/>
+      <c r="E10" s="63"/>
+      <c r="F10" s="63"/>
+      <c r="G10" s="63"/>
+      <c r="H10" s="63"/>
+      <c r="I10" s="63"/>
+      <c r="J10" s="63"/>
+    </row>
+    <row r="11" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B11" s="63"/>
+      <c r="C11" s="63"/>
+      <c r="D11" s="63"/>
+      <c r="E11" s="63"/>
+      <c r="F11" s="63"/>
+      <c r="G11" s="63"/>
+      <c r="H11" s="63"/>
+      <c r="I11" s="63"/>
+      <c r="J11" s="63"/>
+    </row>
+    <row r="12" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B12" s="156">
+        <v>46054</v>
+      </c>
+      <c r="C12" s="156">
+        <v>46143</v>
+      </c>
+      <c r="D12" s="156">
+        <v>46143</v>
+      </c>
+      <c r="E12" s="157">
+        <v>0</v>
+      </c>
+      <c r="F12" s="157">
+        <v>0</v>
+      </c>
+      <c r="G12" s="157">
+        <v>0</v>
+      </c>
+      <c r="H12" s="157" t="s">
+        <v>96</v>
+      </c>
+      <c r="I12" s="63"/>
+      <c r="J12" s="63"/>
+    </row>
+    <row r="13" spans="2:10" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="156">
         <v>45748</v>
       </c>
-      <c r="C11" s="52">
+      <c r="C13" s="156">
         <v>45809</v>
       </c>
-      <c r="D11" s="52">
+      <c r="D13" s="156">
         <v>45809</v>
       </c>
-      <c r="E11" s="47">
+      <c r="E13" s="157">
         <v>120</v>
       </c>
-      <c r="F11" s="47">
+      <c r="F13" s="157">
         <v>120</v>
       </c>
-      <c r="G11" s="47">
+      <c r="G13" s="157">
         <v>120</v>
       </c>
-      <c r="H11" s="47" t="s">
+      <c r="H13" s="157" t="s">
         <v>89</v>
       </c>
-      <c r="I11" s="47"/>
-[...3 lines deleted...]
-      <c r="B12" s="46">
+      <c r="I13" s="63"/>
+      <c r="J13" s="63"/>
+    </row>
+    <row r="14" spans="2:10" s="5" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B14" s="62">
         <v>45393</v>
       </c>
-      <c r="C12" s="46">
+      <c r="C14" s="62">
         <v>45426</v>
       </c>
-      <c r="D12" s="46">
+      <c r="D14" s="62">
         <v>45427</v>
       </c>
-      <c r="E12" s="6">
+      <c r="E14" s="17">
         <v>170</v>
       </c>
-      <c r="F12" s="6">
+      <c r="F14" s="17">
         <v>170</v>
       </c>
-      <c r="G12" s="6">
+      <c r="G14" s="17">
         <v>170</v>
       </c>
-      <c r="H12" s="6" t="s">
+      <c r="H14" s="17" t="s">
         <v>39</v>
       </c>
-      <c r="I12" s="6"/>
-[...3 lines deleted...]
-      <c r="B13" s="46">
+      <c r="I14" s="17"/>
+      <c r="J14" s="17"/>
+    </row>
+    <row r="15" spans="2:10" s="5" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B15" s="62">
         <v>45017</v>
       </c>
-      <c r="C13" s="46">
+      <c r="C15" s="62">
         <v>45017</v>
       </c>
-      <c r="D13" s="46">
+      <c r="D15" s="62">
         <v>45078</v>
       </c>
-      <c r="E13" s="6">
+      <c r="E15" s="17">
         <v>240</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F15" s="17">
         <v>240</v>
       </c>
-      <c r="G13" s="6">
+      <c r="G15" s="17">
         <v>240</v>
       </c>
-      <c r="H13" s="6" t="s">
+      <c r="H15" s="17" t="s">
         <v>39</v>
       </c>
-      <c r="I13" s="6"/>
-[...3 lines deleted...]
-      <c r="B14" s="46">
+      <c r="I15" s="17"/>
+      <c r="J15" s="17"/>
+    </row>
+    <row r="16" spans="2:10" s="5" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B16" s="62">
         <v>44621</v>
       </c>
-      <c r="C14" s="46">
+      <c r="C16" s="62">
         <v>44682</v>
       </c>
-      <c r="D14" s="46">
+      <c r="D16" s="62">
         <v>44682</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E16" s="17">
         <v>270</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F16" s="17">
         <v>270</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G16" s="17">
         <v>270</v>
       </c>
-      <c r="H14" s="6" t="s">
+      <c r="H16" s="17" t="s">
         <v>39</v>
       </c>
-      <c r="I14" s="6"/>
-[...3 lines deleted...]
-      <c r="B15" s="46">
+      <c r="I16" s="17"/>
+      <c r="J16" s="17"/>
+    </row>
+    <row r="17" spans="2:10" s="5" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B17" s="62">
         <v>44197</v>
       </c>
-      <c r="C15" s="46">
+      <c r="C17" s="62">
         <v>44317</v>
       </c>
-      <c r="D15" s="46">
+      <c r="D17" s="62">
         <v>44348</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E17" s="17">
         <v>170</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F17" s="17">
         <v>170</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G17" s="17">
         <v>170</v>
       </c>
-      <c r="H15" s="6" t="s">
+      <c r="H17" s="17" t="s">
         <v>39</v>
       </c>
-      <c r="I15" s="6"/>
-[...3 lines deleted...]
-      <c r="B16" s="177" t="s">
+      <c r="I17" s="17"/>
+      <c r="J17" s="17"/>
+    </row>
+    <row r="18" spans="2:10" s="5" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B18" s="149" t="s">
         <v>27</v>
       </c>
-      <c r="C16" s="177"/>
-[...9 lines deleted...]
-      <c r="B17" s="46">
+      <c r="C18" s="149"/>
+      <c r="D18" s="149"/>
+      <c r="E18" s="149"/>
+      <c r="F18" s="149"/>
+      <c r="G18" s="149"/>
+      <c r="H18" s="149"/>
+      <c r="I18" s="149"/>
+      <c r="J18" s="149"/>
+    </row>
+    <row r="19" spans="2:10" s="5" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="62">
         <v>43831</v>
       </c>
-      <c r="C17" s="46"/>
-[...1 lines deleted...]
-      <c r="E17" s="6">
+      <c r="C19" s="62"/>
+      <c r="D19" s="62"/>
+      <c r="E19" s="17">
         <v>110</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F19" s="17">
         <v>140</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G19" s="17">
         <v>150</v>
       </c>
-      <c r="H17" s="6" t="s">
+      <c r="H19" s="17" t="s">
         <v>52</v>
       </c>
-      <c r="I17" s="6"/>
-[...3 lines deleted...]
-      <c r="B18" s="46">
+      <c r="I19" s="17"/>
+      <c r="J19" s="17"/>
+    </row>
+    <row r="20" spans="2:10" s="5" customFormat="1" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B20" s="62">
         <v>43497</v>
       </c>
-      <c r="C18" s="46"/>
-[...1 lines deleted...]
-      <c r="E18" s="6">
+      <c r="C20" s="62"/>
+      <c r="D20" s="62"/>
+      <c r="E20" s="17">
         <v>150</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F20" s="17">
         <v>150</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G20" s="17">
         <v>150</v>
       </c>
-      <c r="H18" s="6" t="s">
+      <c r="H20" s="17" t="s">
         <v>52</v>
       </c>
-      <c r="I18" s="6"/>
-[...3 lines deleted...]
-      <c r="B19" s="46">
+      <c r="I20" s="17"/>
+      <c r="J20" s="17"/>
+    </row>
+    <row r="21" spans="2:10" s="5" customFormat="1" ht="72" x14ac:dyDescent="0.3">
+      <c r="B21" s="62">
         <v>43009</v>
       </c>
-      <c r="C19" s="46"/>
-[...1 lines deleted...]
-      <c r="E19" s="6">
+      <c r="C21" s="62"/>
+      <c r="D21" s="62"/>
+      <c r="E21" s="17">
         <v>170</v>
       </c>
-      <c r="F19" s="6">
+      <c r="F21" s="17">
         <v>180</v>
       </c>
-      <c r="G19" s="6">
+      <c r="G21" s="17">
         <v>190</v>
       </c>
-      <c r="H19" s="6"/>
-      <c r="I19" s="6" t="s">
+      <c r="H21" s="17"/>
+      <c r="I21" s="17" t="s">
         <v>53</v>
       </c>
-      <c r="J19" s="48">
+      <c r="J21" s="64">
         <v>43242</v>
       </c>
     </row>
-    <row r="20" spans="2:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B20" s="46">
+    <row r="22" spans="2:10" s="5" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B22" s="62">
         <v>42826</v>
       </c>
-      <c r="C20" s="46"/>
-[...1 lines deleted...]
-      <c r="E20" s="6">
+      <c r="C22" s="62"/>
+      <c r="D22" s="62"/>
+      <c r="E22" s="17">
         <v>220</v>
       </c>
-      <c r="F20" s="6">
+      <c r="F22" s="17">
         <v>240</v>
       </c>
-      <c r="G20" s="6">
+      <c r="G22" s="17">
         <v>250</v>
       </c>
-      <c r="H20" s="6"/>
-[...4 lines deleted...]
-      <c r="B21" s="29">
+      <c r="H22" s="17"/>
+      <c r="I22" s="17"/>
+      <c r="J22" s="17"/>
+    </row>
+    <row r="23" spans="2:10" s="5" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B23" s="45">
         <v>42064</v>
       </c>
-      <c r="C21" s="29"/>
-[...1 lines deleted...]
-      <c r="E21" s="2">
+      <c r="C23" s="45"/>
+      <c r="D23" s="45"/>
+      <c r="E23" s="10">
         <v>160</v>
       </c>
-      <c r="F21" s="2">
+      <c r="F23" s="10">
         <v>160</v>
       </c>
-      <c r="G21" s="2">
+      <c r="G23" s="10">
         <v>160</v>
       </c>
-      <c r="H21" s="2"/>
-[...1 lines deleted...]
-      <c r="J21" s="2"/>
+      <c r="H23" s="10"/>
+      <c r="I23" s="10"/>
+      <c r="J23" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="13">
-    <mergeCell ref="B16:J16"/>
+    <mergeCell ref="B18:J18"/>
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="B3:J3"/>
     <mergeCell ref="B4:J4"/>
     <mergeCell ref="B8:J8"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="I5:J6"/>
     <mergeCell ref="B5:B7"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="B9:J9"/>
     <mergeCell ref="C5:C7"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3:J3" r:id="rId1" display="Link to EPA Public Registers     https://www.epa.nsw.gov.au/licensing-and-regulation/public-registers" xr:uid="{00000000-0004-0000-0300-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A4:T99"/>
+  <dimension ref="A4:T103"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A8" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="R16" sqref="R16"/>
+    <sheetView topLeftCell="A2" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="R15" sqref="R15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.109375" style="55"/>
-[...9 lines deleted...]
-    <col min="21" max="16384" width="9.109375" style="55"/>
+    <col min="2" max="4" width="13.109375" customWidth="1"/>
+    <col min="5" max="7" width="11.6640625" customWidth="1"/>
+    <col min="8" max="8" width="16.44140625" customWidth="1"/>
+    <col min="9" max="17" width="11.6640625" customWidth="1"/>
+    <col min="18" max="18" width="67.44140625" style="12" customWidth="1"/>
+    <col min="19" max="19" width="36.109375" customWidth="1"/>
+    <col min="20" max="20" width="22.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:20" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.4"/>
-[...1 lines deleted...]
-      <c r="B5" s="109" t="s">
+    <row r="4" spans="2:20" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="5" spans="2:20" ht="34.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B5" s="88" t="s">
         <v>54</v>
       </c>
-      <c r="C5" s="110"/>
-[...19 lines deleted...]
-      <c r="B6" s="112" t="s">
+      <c r="C5" s="89"/>
+      <c r="D5" s="89"/>
+      <c r="E5" s="89"/>
+      <c r="F5" s="89"/>
+      <c r="G5" s="89"/>
+      <c r="H5" s="89"/>
+      <c r="I5" s="89"/>
+      <c r="J5" s="89"/>
+      <c r="K5" s="89"/>
+      <c r="L5" s="89"/>
+      <c r="M5" s="89"/>
+      <c r="N5" s="89"/>
+      <c r="O5" s="89"/>
+      <c r="P5" s="89"/>
+      <c r="Q5" s="89"/>
+      <c r="R5" s="89"/>
+      <c r="S5" s="89"/>
+      <c r="T5" s="90"/>
+    </row>
+    <row r="6" spans="2:20" ht="25.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B6" s="91" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="113"/>
-[...19 lines deleted...]
-      <c r="B7" s="115" t="s">
+      <c r="C6" s="92"/>
+      <c r="D6" s="92"/>
+      <c r="E6" s="92"/>
+      <c r="F6" s="92"/>
+      <c r="G6" s="92"/>
+      <c r="H6" s="92"/>
+      <c r="I6" s="92"/>
+      <c r="J6" s="92"/>
+      <c r="K6" s="92"/>
+      <c r="L6" s="92"/>
+      <c r="M6" s="92"/>
+      <c r="N6" s="92"/>
+      <c r="O6" s="92"/>
+      <c r="P6" s="92"/>
+      <c r="Q6" s="92"/>
+      <c r="R6" s="92"/>
+      <c r="S6" s="92"/>
+      <c r="T6" s="93"/>
+    </row>
+    <row r="7" spans="2:20" ht="25.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B7" s="94" t="s">
         <v>55</v>
       </c>
-      <c r="C7" s="116"/>
-[...19 lines deleted...]
-      <c r="B8" s="102" t="s">
+      <c r="C7" s="95"/>
+      <c r="D7" s="95"/>
+      <c r="E7" s="95"/>
+      <c r="F7" s="95"/>
+      <c r="G7" s="95"/>
+      <c r="H7" s="95"/>
+      <c r="I7" s="95"/>
+      <c r="J7" s="95"/>
+      <c r="K7" s="95"/>
+      <c r="L7" s="95"/>
+      <c r="M7" s="95"/>
+      <c r="N7" s="95"/>
+      <c r="O7" s="95"/>
+      <c r="P7" s="95"/>
+      <c r="Q7" s="95"/>
+      <c r="R7" s="95"/>
+      <c r="S7" s="95"/>
+      <c r="T7" s="96"/>
+    </row>
+    <row r="8" spans="2:20" s="1" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B8" s="80" t="s">
         <v>3</v>
       </c>
-      <c r="C8" s="102" t="s">
+      <c r="C8" s="80" t="s">
         <v>4</v>
       </c>
-      <c r="D8" s="102" t="s">
+      <c r="D8" s="80" t="s">
         <v>5</v>
       </c>
-      <c r="E8" s="121" t="s">
+      <c r="E8" s="100" t="s">
         <v>56</v>
       </c>
-      <c r="F8" s="122"/>
-[...1 lines deleted...]
-      <c r="H8" s="58" t="s">
+      <c r="F8" s="101"/>
+      <c r="G8" s="102"/>
+      <c r="H8" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="I8" s="124" t="s">
+      <c r="I8" s="103" t="s">
         <v>58</v>
       </c>
-      <c r="J8" s="122"/>
-[...1 lines deleted...]
-      <c r="L8" s="124" t="s">
+      <c r="J8" s="101"/>
+      <c r="K8" s="102"/>
+      <c r="L8" s="103" t="s">
         <v>59</v>
       </c>
-      <c r="M8" s="122"/>
-[...1 lines deleted...]
-      <c r="O8" s="124" t="s">
+      <c r="M8" s="101"/>
+      <c r="N8" s="102"/>
+      <c r="O8" s="103" t="s">
         <v>60</v>
       </c>
-      <c r="P8" s="122"/>
-[...1 lines deleted...]
-      <c r="R8" s="118" t="s">
+      <c r="P8" s="101"/>
+      <c r="Q8" s="104"/>
+      <c r="R8" s="97" t="s">
         <v>7</v>
       </c>
-      <c r="S8" s="131" t="s">
+      <c r="S8" s="110" t="s">
         <v>8</v>
       </c>
-      <c r="T8" s="132"/>
-[...5 lines deleted...]
-      <c r="E9" s="126" t="s">
+      <c r="T8" s="111"/>
+    </row>
+    <row r="9" spans="2:20" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B9" s="81"/>
+      <c r="C9" s="81"/>
+      <c r="D9" s="81"/>
+      <c r="E9" s="105" t="s">
         <v>61</v>
       </c>
-      <c r="F9" s="127"/>
-[...1 lines deleted...]
-      <c r="H9" s="59" t="s">
+      <c r="F9" s="106"/>
+      <c r="G9" s="107"/>
+      <c r="H9" s="40" t="s">
         <v>62</v>
       </c>
-      <c r="I9" s="129" t="s">
+      <c r="I9" s="108" t="s">
         <v>63</v>
       </c>
-      <c r="J9" s="127"/>
-[...1 lines deleted...]
-      <c r="L9" s="129" t="s">
+      <c r="J9" s="106"/>
+      <c r="K9" s="107"/>
+      <c r="L9" s="108" t="s">
         <v>64</v>
       </c>
-      <c r="M9" s="127"/>
-[...1 lines deleted...]
-      <c r="O9" s="129" t="s">
+      <c r="M9" s="106"/>
+      <c r="N9" s="107"/>
+      <c r="O9" s="108" t="s">
         <v>65</v>
       </c>
-      <c r="P9" s="127"/>
-[...9 lines deleted...]
-      <c r="E10" s="60" t="s">
+      <c r="P9" s="106"/>
+      <c r="Q9" s="109"/>
+      <c r="R9" s="98"/>
+      <c r="S9" s="112"/>
+      <c r="T9" s="113"/>
+    </row>
+    <row r="10" spans="2:20" ht="29.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B10" s="82"/>
+      <c r="C10" s="82"/>
+      <c r="D10" s="82"/>
+      <c r="E10" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F10" s="61" t="s">
+      <c r="F10" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="G10" s="61" t="s">
+      <c r="G10" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="H10" s="61" t="s">
+      <c r="H10" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="I10" s="61" t="s">
+      <c r="I10" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="J10" s="61" t="s">
+      <c r="J10" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="K10" s="61" t="s">
+      <c r="K10" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="L10" s="61" t="s">
+      <c r="L10" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="M10" s="61" t="s">
+      <c r="M10" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="N10" s="61" t="s">
+      <c r="N10" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="O10" s="61" t="s">
+      <c r="O10" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="P10" s="61" t="s">
+      <c r="P10" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="Q10" s="62" t="s">
+      <c r="Q10" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="R10" s="120"/>
-      <c r="S10" s="63" t="s">
+      <c r="R10" s="99"/>
+      <c r="S10" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="T10" s="64" t="s">
+      <c r="T10" s="18" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="11" spans="1:20" s="65" customFormat="1" ht="34.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B11" s="99" t="s">
+    <row r="11" spans="2:20" s="5" customFormat="1" ht="34.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B11" s="77" t="s">
         <v>15</v>
       </c>
-      <c r="C11" s="100"/>
-[...19 lines deleted...]
-      <c r="B12" s="105" t="s">
+      <c r="C11" s="78"/>
+      <c r="D11" s="78"/>
+      <c r="E11" s="78"/>
+      <c r="F11" s="78"/>
+      <c r="G11" s="78"/>
+      <c r="H11" s="78"/>
+      <c r="I11" s="78"/>
+      <c r="J11" s="78"/>
+      <c r="K11" s="78"/>
+      <c r="L11" s="78"/>
+      <c r="M11" s="78"/>
+      <c r="N11" s="78"/>
+      <c r="O11" s="78"/>
+      <c r="P11" s="78"/>
+      <c r="Q11" s="78"/>
+      <c r="R11" s="78"/>
+      <c r="S11" s="78"/>
+      <c r="T11" s="79"/>
+    </row>
+    <row r="12" spans="2:20" s="5" customFormat="1" ht="54" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B12" s="83" t="s">
         <v>67</v>
       </c>
-      <c r="C12" s="106"/>
-[...62 lines deleted...]
-      <c r="B15" s="83">
+      <c r="C12" s="84"/>
+      <c r="D12" s="85"/>
+      <c r="E12" s="86"/>
+      <c r="F12" s="86"/>
+      <c r="G12" s="86"/>
+      <c r="H12" s="86"/>
+      <c r="I12" s="86"/>
+      <c r="J12" s="86"/>
+      <c r="K12" s="86"/>
+      <c r="L12" s="86"/>
+      <c r="M12" s="86"/>
+      <c r="N12" s="86"/>
+      <c r="O12" s="86"/>
+      <c r="P12" s="86"/>
+      <c r="Q12" s="86"/>
+      <c r="R12" s="86"/>
+      <c r="S12" s="86"/>
+      <c r="T12" s="87"/>
+    </row>
+    <row r="13" spans="2:20" s="5" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="60"/>
+      <c r="C13" s="60"/>
+      <c r="D13" s="60"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="6"/>
+      <c r="G13" s="6"/>
+      <c r="H13" s="6"/>
+      <c r="I13" s="6"/>
+      <c r="J13" s="6"/>
+      <c r="K13" s="6"/>
+      <c r="L13" s="6"/>
+      <c r="M13" s="6"/>
+      <c r="N13" s="6"/>
+      <c r="O13" s="6"/>
+      <c r="P13" s="6"/>
+      <c r="Q13" s="76"/>
+      <c r="R13" s="154"/>
+      <c r="S13" s="73"/>
+      <c r="T13" s="8"/>
+    </row>
+    <row r="14" spans="2:20" s="5" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="72" t="s">
+        <v>38</v>
+      </c>
+      <c r="C14" s="60"/>
+      <c r="D14" s="60"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="6"/>
+      <c r="G14" s="6"/>
+      <c r="H14" s="6"/>
+      <c r="I14" s="6"/>
+      <c r="J14" s="6"/>
+      <c r="K14" s="6"/>
+      <c r="L14" s="6"/>
+      <c r="M14" s="6"/>
+      <c r="N14" s="6"/>
+      <c r="O14" s="6"/>
+      <c r="P14" s="6"/>
+      <c r="Q14" s="76"/>
+      <c r="R14" s="7"/>
+      <c r="S14" s="73"/>
+      <c r="T14" s="8"/>
+    </row>
+    <row r="15" spans="2:20" s="5" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B15" s="72">
+        <v>46146</v>
+      </c>
+      <c r="C15" s="72">
+        <v>46183</v>
+      </c>
+      <c r="D15" s="72">
+        <v>46183</v>
+      </c>
+      <c r="E15" s="44">
+        <v>192</v>
+      </c>
+      <c r="F15" s="6">
+        <v>192</v>
+      </c>
+      <c r="G15" s="11">
+        <v>192</v>
+      </c>
+      <c r="H15" s="6">
+        <v>7.1</v>
+      </c>
+      <c r="I15" s="6">
+        <v>2</v>
+      </c>
+      <c r="J15" s="6">
+        <v>2</v>
+      </c>
+      <c r="K15" s="6">
+        <v>2</v>
+      </c>
+      <c r="L15" s="6">
+        <v>22</v>
+      </c>
+      <c r="M15" s="6">
+        <v>22</v>
+      </c>
+      <c r="N15" s="6">
+        <v>22</v>
+      </c>
+      <c r="O15" s="6">
+        <v>3</v>
+      </c>
+      <c r="P15" s="6">
+        <v>3</v>
+      </c>
+      <c r="Q15" s="76">
+        <v>3</v>
+      </c>
+      <c r="R15" s="155" t="s">
+        <v>95</v>
+      </c>
+      <c r="S15" s="73"/>
+      <c r="T15" s="8"/>
+    </row>
+    <row r="16" spans="2:20" s="5" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B16" s="72">
+        <v>46091</v>
+      </c>
+      <c r="C16" s="72">
+        <v>46113</v>
+      </c>
+      <c r="D16" s="72">
+        <v>46113</v>
+      </c>
+      <c r="E16" s="44">
+        <v>757</v>
+      </c>
+      <c r="F16" s="6">
+        <v>757</v>
+      </c>
+      <c r="G16" s="11">
+        <v>757</v>
+      </c>
+      <c r="H16" s="6">
+        <v>7.5</v>
+      </c>
+      <c r="I16" s="6">
+        <v>2</v>
+      </c>
+      <c r="J16" s="6">
+        <v>2</v>
+      </c>
+      <c r="K16" s="6">
+        <v>2</v>
+      </c>
+      <c r="L16" s="6">
+        <v>2</v>
+      </c>
+      <c r="M16" s="6">
+        <v>2</v>
+      </c>
+      <c r="N16" s="6">
+        <v>2</v>
+      </c>
+      <c r="O16" s="6">
+        <v>3</v>
+      </c>
+      <c r="P16" s="6">
+        <v>3</v>
+      </c>
+      <c r="Q16" s="76">
+        <v>3</v>
+      </c>
+      <c r="R16" s="155" t="s">
+        <v>95</v>
+      </c>
+      <c r="S16" s="73"/>
+      <c r="T16" s="8"/>
+    </row>
+    <row r="17" spans="1:20" s="5" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B17" s="72">
+        <v>46043</v>
+      </c>
+      <c r="C17" s="72">
+        <v>46055</v>
+      </c>
+      <c r="D17" s="72">
+        <v>46055</v>
+      </c>
+      <c r="E17" s="44">
+        <v>605</v>
+      </c>
+      <c r="F17" s="6">
+        <v>605</v>
+      </c>
+      <c r="G17" s="11">
+        <v>605</v>
+      </c>
+      <c r="H17" s="6">
+        <v>7.2</v>
+      </c>
+      <c r="I17" s="6">
+        <v>2</v>
+      </c>
+      <c r="J17" s="6">
+        <v>2</v>
+      </c>
+      <c r="K17" s="6">
+        <v>2</v>
+      </c>
+      <c r="L17" s="6">
+        <v>2</v>
+      </c>
+      <c r="M17" s="6">
+        <v>2</v>
+      </c>
+      <c r="N17" s="6">
+        <v>2</v>
+      </c>
+      <c r="O17" s="6">
+        <v>1</v>
+      </c>
+      <c r="P17" s="6">
+        <v>1</v>
+      </c>
+      <c r="Q17" s="76">
+        <v>1</v>
+      </c>
+      <c r="R17" s="155" t="s">
+        <v>95</v>
+      </c>
+      <c r="S17" s="73"/>
+      <c r="T17" s="8"/>
+    </row>
+    <row r="18" spans="1:20" s="5" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A18" s="60"/>
+      <c r="B18" s="72">
         <v>45994</v>
       </c>
-      <c r="C15" s="84">
+      <c r="C18" s="72">
         <v>46037</v>
       </c>
-      <c r="D15" s="84">
+      <c r="D18" s="72">
         <v>46037</v>
       </c>
-      <c r="E15" s="85">
+      <c r="E18" s="44">
         <v>840</v>
       </c>
-      <c r="F15" s="86">
+      <c r="F18" s="10">
         <v>840</v>
       </c>
-      <c r="G15" s="76">
+      <c r="G18" s="11">
         <v>840</v>
       </c>
-      <c r="H15" s="77">
+      <c r="H18" s="6">
         <v>7</v>
       </c>
-      <c r="I15" s="77">
+      <c r="I18" s="6">
         <v>40</v>
       </c>
-      <c r="J15" s="77">
+      <c r="J18" s="6">
         <v>40</v>
       </c>
-      <c r="K15" s="77">
+      <c r="K18" s="6">
         <v>40</v>
       </c>
-      <c r="L15" s="77">
+      <c r="L18" s="6">
         <v>8</v>
       </c>
-      <c r="M15" s="77">
+      <c r="M18" s="6">
         <v>8</v>
       </c>
-      <c r="N15" s="77">
+      <c r="N18" s="6">
         <v>8</v>
       </c>
-      <c r="O15" s="77">
+      <c r="O18" s="6">
         <v>3</v>
       </c>
-      <c r="P15" s="77">
+      <c r="P18" s="6">
         <v>3</v>
       </c>
-      <c r="Q15" s="87">
+      <c r="Q18" s="75">
         <v>3</v>
       </c>
-      <c r="R15" s="79" t="s">
-[...6 lines deleted...]
-      <c r="B16" s="83">
+      <c r="R18" s="155" t="s">
+        <v>95</v>
+      </c>
+      <c r="S18" s="73"/>
+      <c r="T18" s="8"/>
+    </row>
+    <row r="19" spans="1:20" s="5" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A19" s="152"/>
+      <c r="B19" s="72">
+        <v>45967</v>
+      </c>
+      <c r="C19" s="72">
+        <v>45986</v>
+      </c>
+      <c r="D19" s="72">
+        <v>45991</v>
+      </c>
+      <c r="E19" s="44">
+        <v>350</v>
+      </c>
+      <c r="F19" s="10">
+        <v>350</v>
+      </c>
+      <c r="G19" s="11">
+        <v>350</v>
+      </c>
+      <c r="H19" s="6">
+        <v>7</v>
+      </c>
+      <c r="I19" s="6">
+        <v>2</v>
+      </c>
+      <c r="J19" s="6">
+        <v>2</v>
+      </c>
+      <c r="K19" s="6">
+        <v>2</v>
+      </c>
+      <c r="L19" s="6">
+        <v>21</v>
+      </c>
+      <c r="M19" s="6">
+        <v>21</v>
+      </c>
+      <c r="N19" s="6">
+        <v>21</v>
+      </c>
+      <c r="O19" s="6">
+        <v>1</v>
+      </c>
+      <c r="P19" s="76">
+        <v>1</v>
+      </c>
+      <c r="Q19" s="75">
+        <v>1</v>
+      </c>
+      <c r="R19" s="155" t="s">
+        <v>95</v>
+      </c>
+      <c r="S19" s="73"/>
+      <c r="T19" s="8"/>
+    </row>
+    <row r="20" spans="1:20" s="5" customFormat="1" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B20" s="72">
         <v>45888</v>
       </c>
-      <c r="C16" s="84">
+      <c r="C20" s="72">
         <v>46037</v>
       </c>
-      <c r="D16" s="84">
+      <c r="D20" s="72">
         <v>46037</v>
       </c>
-      <c r="E16" s="88">
+      <c r="E20" s="71">
         <v>1070</v>
       </c>
-      <c r="F16" s="75">
+      <c r="F20" s="60">
         <v>1070</v>
       </c>
-      <c r="G16" s="75">
+      <c r="G20" s="60">
         <v>1070</v>
       </c>
-      <c r="H16" s="75">
+      <c r="H20" s="60">
         <v>7.6</v>
       </c>
-      <c r="I16" s="75">
+      <c r="I20" s="60">
         <v>11</v>
       </c>
-      <c r="J16" s="75">
+      <c r="J20" s="60">
         <v>11</v>
       </c>
-      <c r="K16" s="75">
+      <c r="K20" s="60">
         <v>11</v>
       </c>
-      <c r="L16" s="75">
+      <c r="L20" s="60">
         <v>11</v>
       </c>
-      <c r="M16" s="75">
+      <c r="M20" s="60">
         <v>11</v>
       </c>
-      <c r="N16" s="75">
+      <c r="N20" s="60">
         <v>11</v>
       </c>
-      <c r="O16" s="75">
+      <c r="O20" s="60">
         <v>1</v>
       </c>
-      <c r="P16" s="82">
+      <c r="P20" s="70">
         <v>1</v>
       </c>
-      <c r="Q16" s="82">
+      <c r="Q20" s="70">
         <v>1</v>
       </c>
-      <c r="R16" s="79" t="s">
-[...6 lines deleted...]
-      <c r="B17" s="83">
+      <c r="R20" s="155" t="s">
+        <v>95</v>
+      </c>
+      <c r="S20" s="73"/>
+      <c r="T20" s="8"/>
+    </row>
+    <row r="21" spans="1:20" s="5" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="72">
         <v>45866</v>
       </c>
-      <c r="C17" s="84">
+      <c r="C21" s="72">
         <v>45863</v>
       </c>
-      <c r="D17" s="84">
-[...11 lines deleted...]
-      <c r="H17" s="77">
+      <c r="D21" s="72">
+        <v>45872</v>
+      </c>
+      <c r="E21" s="11">
+        <v>192</v>
+      </c>
+      <c r="F21" s="6">
+        <v>192</v>
+      </c>
+      <c r="G21" s="6">
+        <v>192</v>
+      </c>
+      <c r="H21" s="6">
+        <v>7.1</v>
+      </c>
+      <c r="I21" s="6">
+        <v>64</v>
+      </c>
+      <c r="J21" s="6">
+        <v>64</v>
+      </c>
+      <c r="K21" s="6">
+        <v>64</v>
+      </c>
+      <c r="L21" s="6">
+        <v>2</v>
+      </c>
+      <c r="M21" s="6">
+        <v>2</v>
+      </c>
+      <c r="N21" s="6">
+        <v>2</v>
+      </c>
+      <c r="O21" s="6">
+        <v>3</v>
+      </c>
+      <c r="P21" s="6">
+        <v>3</v>
+      </c>
+      <c r="Q21" s="76">
+        <v>3</v>
+      </c>
+      <c r="R21" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="S21" s="73"/>
+      <c r="T21" s="8"/>
+    </row>
+    <row r="22" spans="1:20" s="5" customFormat="1" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B22" s="72">
+        <v>45847</v>
+      </c>
+      <c r="C22" s="72">
+        <v>45863</v>
+      </c>
+      <c r="D22" s="72">
+        <v>45872</v>
+      </c>
+      <c r="E22" s="11">
+        <v>1010</v>
+      </c>
+      <c r="F22" s="6">
+        <v>1010</v>
+      </c>
+      <c r="G22" s="6">
+        <v>1010</v>
+      </c>
+      <c r="H22" s="6">
+        <v>7.7</v>
+      </c>
+      <c r="I22" s="6">
+        <v>12</v>
+      </c>
+      <c r="J22" s="6">
+        <v>12</v>
+      </c>
+      <c r="K22" s="6">
+        <v>12</v>
+      </c>
+      <c r="L22" s="6">
+        <v>18</v>
+      </c>
+      <c r="M22" s="6">
+        <v>18</v>
+      </c>
+      <c r="N22" s="6">
+        <v>18</v>
+      </c>
+      <c r="O22" s="6">
+        <v>2</v>
+      </c>
+      <c r="P22" s="6">
+        <v>2</v>
+      </c>
+      <c r="Q22" s="76">
+        <v>2</v>
+      </c>
+      <c r="R22" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="S22" s="73"/>
+      <c r="T22" s="8"/>
+    </row>
+    <row r="23" spans="1:20" s="5" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B23" s="72">
+        <v>45832</v>
+      </c>
+      <c r="C23" s="72">
+        <v>45863</v>
+      </c>
+      <c r="D23" s="72">
+        <v>45872</v>
+      </c>
+      <c r="E23" s="11">
+        <v>514</v>
+      </c>
+      <c r="F23" s="6">
+        <v>514</v>
+      </c>
+      <c r="G23" s="6">
+        <v>514</v>
+      </c>
+      <c r="H23" s="6">
         <v>7.2</v>
       </c>
-      <c r="I17" s="77">
+      <c r="I23" s="6">
+        <v>56</v>
+      </c>
+      <c r="J23" s="6">
+        <v>56</v>
+      </c>
+      <c r="K23" s="6">
+        <v>56</v>
+      </c>
+      <c r="L23" s="6">
+        <v>19</v>
+      </c>
+      <c r="M23" s="6">
+        <v>19</v>
+      </c>
+      <c r="N23" s="6">
+        <v>19</v>
+      </c>
+      <c r="O23" s="6">
+        <v>5</v>
+      </c>
+      <c r="P23" s="6">
+        <v>5</v>
+      </c>
+      <c r="Q23" s="76">
+        <v>5</v>
+      </c>
+      <c r="R23" s="7"/>
+      <c r="S23" s="73"/>
+      <c r="T23" s="8"/>
+    </row>
+    <row r="24" spans="1:20" s="5" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B24" s="72">
+        <v>45805</v>
+      </c>
+      <c r="C24" s="72">
+        <v>45828</v>
+      </c>
+      <c r="D24" s="72">
+        <v>45833</v>
+      </c>
+      <c r="E24" s="11">
+        <v>503</v>
+      </c>
+      <c r="F24" s="6">
+        <v>503</v>
+      </c>
+      <c r="G24" s="6">
+        <v>503</v>
+      </c>
+      <c r="H24" s="6">
+        <v>6.9</v>
+      </c>
+      <c r="I24" s="6">
+        <v>420</v>
+      </c>
+      <c r="J24" s="6">
+        <v>420</v>
+      </c>
+      <c r="K24" s="6">
+        <v>420</v>
+      </c>
+      <c r="L24" s="6">
+        <v>34</v>
+      </c>
+      <c r="M24" s="6">
+        <v>34</v>
+      </c>
+      <c r="N24" s="6">
+        <v>34</v>
+      </c>
+      <c r="O24" s="6">
+        <v>2</v>
+      </c>
+      <c r="P24" s="6">
+        <v>2</v>
+      </c>
+      <c r="Q24" s="76">
+        <v>2</v>
+      </c>
+      <c r="R24" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="S24" s="73"/>
+      <c r="T24" s="8"/>
+    </row>
+    <row r="25" spans="1:20" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B25" s="72">
+        <v>45763</v>
+      </c>
+      <c r="C25" s="72">
+        <v>45814</v>
+      </c>
+      <c r="D25" s="72">
+        <v>45818</v>
+      </c>
+      <c r="E25" s="11">
+        <v>1940</v>
+      </c>
+      <c r="F25" s="6">
+        <v>1940</v>
+      </c>
+      <c r="G25" s="6">
+        <v>1940</v>
+      </c>
+      <c r="H25" s="6">
+        <v>8.1</v>
+      </c>
+      <c r="I25" s="6">
+        <v>62</v>
+      </c>
+      <c r="J25" s="6">
+        <v>62</v>
+      </c>
+      <c r="K25" s="6">
+        <v>62</v>
+      </c>
+      <c r="L25" s="6">
+        <v>17</v>
+      </c>
+      <c r="M25" s="6">
+        <v>17</v>
+      </c>
+      <c r="N25" s="6">
+        <v>17</v>
+      </c>
+      <c r="O25" s="6">
+        <v>2</v>
+      </c>
+      <c r="P25" s="6">
+        <v>2</v>
+      </c>
+      <c r="Q25" s="76">
+        <v>2</v>
+      </c>
+      <c r="R25" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="S25" s="73"/>
+      <c r="T25" s="8"/>
+    </row>
+    <row r="26" spans="1:20" s="5" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B26" s="72">
+        <v>45671</v>
+      </c>
+      <c r="C26" s="72">
+        <v>45708</v>
+      </c>
+      <c r="D26" s="72">
+        <v>45708</v>
+      </c>
+      <c r="E26" s="11">
+        <v>534</v>
+      </c>
+      <c r="F26" s="6">
+        <v>534</v>
+      </c>
+      <c r="G26" s="6">
+        <v>534</v>
+      </c>
+      <c r="H26" s="6">
+        <v>7.2</v>
+      </c>
+      <c r="I26" s="6">
+        <v>80</v>
+      </c>
+      <c r="J26" s="6">
+        <v>80</v>
+      </c>
+      <c r="K26" s="6">
+        <v>80</v>
+      </c>
+      <c r="L26" s="6">
+        <v>17</v>
+      </c>
+      <c r="M26" s="6">
+        <v>17</v>
+      </c>
+      <c r="N26" s="6">
+        <v>17</v>
+      </c>
+      <c r="O26" s="6">
+        <v>1</v>
+      </c>
+      <c r="P26" s="6">
+        <v>1</v>
+      </c>
+      <c r="Q26" s="76">
+        <v>1</v>
+      </c>
+      <c r="R26" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="S26" s="73"/>
+      <c r="T26" s="8"/>
+    </row>
+    <row r="27" spans="1:20" s="5" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B27" s="72">
+        <v>45561</v>
+      </c>
+      <c r="C27" s="72">
+        <v>45607</v>
+      </c>
+      <c r="D27" s="72">
+        <v>45607</v>
+      </c>
+      <c r="E27" s="11">
+        <v>244</v>
+      </c>
+      <c r="F27" s="6">
+        <v>244</v>
+      </c>
+      <c r="G27" s="6">
+        <v>244</v>
+      </c>
+      <c r="H27" s="6">
+        <v>7</v>
+      </c>
+      <c r="I27" s="6">
+        <v>250</v>
+      </c>
+      <c r="J27" s="6">
+        <v>250</v>
+      </c>
+      <c r="K27" s="6">
+        <v>250</v>
+      </c>
+      <c r="L27" s="6">
+        <v>34</v>
+      </c>
+      <c r="M27" s="6">
+        <v>34</v>
+      </c>
+      <c r="N27" s="6">
+        <v>34</v>
+      </c>
+      <c r="O27" s="6">
+        <v>2</v>
+      </c>
+      <c r="P27" s="6">
+        <v>2</v>
+      </c>
+      <c r="Q27" s="76">
+        <v>2</v>
+      </c>
+      <c r="R27" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="S27" s="71"/>
+      <c r="T27" s="60"/>
+    </row>
+    <row r="28" spans="1:20" s="5" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="B28" s="72">
+        <v>45518</v>
+      </c>
+      <c r="C28" s="72">
+        <v>45607</v>
+      </c>
+      <c r="D28" s="72">
+        <v>45607</v>
+      </c>
+      <c r="E28" s="11">
+        <v>427</v>
+      </c>
+      <c r="F28" s="6">
+        <v>427</v>
+      </c>
+      <c r="G28" s="6">
+        <v>427</v>
+      </c>
+      <c r="H28" s="6">
+        <v>8.1</v>
+      </c>
+      <c r="I28" s="6">
+        <v>12</v>
+      </c>
+      <c r="J28" s="6">
+        <v>12</v>
+      </c>
+      <c r="K28" s="6">
+        <v>12</v>
+      </c>
+      <c r="L28" s="6">
+        <v>19</v>
+      </c>
+      <c r="M28" s="6">
+        <v>19</v>
+      </c>
+      <c r="N28" s="6">
+        <v>19</v>
+      </c>
+      <c r="O28" s="6">
+        <v>4</v>
+      </c>
+      <c r="P28" s="6">
+        <v>4</v>
+      </c>
+      <c r="Q28" s="76">
+        <v>4</v>
+      </c>
+      <c r="R28" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="S28" s="71"/>
+      <c r="T28" s="60"/>
+    </row>
+    <row r="29" spans="1:20" s="5" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B29" s="72">
+        <v>45482</v>
+      </c>
+      <c r="C29" s="72">
+        <v>45510</v>
+      </c>
+      <c r="D29" s="72">
+        <v>45510</v>
+      </c>
+      <c r="E29" s="11">
+        <v>423</v>
+      </c>
+      <c r="F29" s="6">
+        <v>423</v>
+      </c>
+      <c r="G29" s="6">
+        <v>423</v>
+      </c>
+      <c r="H29" s="6">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="I29" s="6">
+        <v>247</v>
+      </c>
+      <c r="J29" s="6">
+        <v>247</v>
+      </c>
+      <c r="K29" s="6">
+        <v>247</v>
+      </c>
+      <c r="L29" s="6">
+        <v>41</v>
+      </c>
+      <c r="M29" s="6">
+        <v>41</v>
+      </c>
+      <c r="N29" s="6">
+        <v>41</v>
+      </c>
+      <c r="O29" s="6">
+        <v>2</v>
+      </c>
+      <c r="P29" s="6">
+        <v>2</v>
+      </c>
+      <c r="Q29" s="76">
+        <v>2</v>
+      </c>
+      <c r="R29" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="S29" s="71"/>
+      <c r="T29" s="60"/>
+    </row>
+    <row r="30" spans="1:20" s="5" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B30" s="72">
+        <v>45112</v>
+      </c>
+      <c r="C30" s="72">
+        <v>45134</v>
+      </c>
+      <c r="D30" s="72">
+        <v>45134</v>
+      </c>
+      <c r="E30" s="11">
+        <v>380</v>
+      </c>
+      <c r="F30" s="6">
+        <v>380</v>
+      </c>
+      <c r="G30" s="6">
+        <v>380</v>
+      </c>
+      <c r="H30" s="6">
+        <v>6.7</v>
+      </c>
+      <c r="I30" s="6">
+        <v>390</v>
+      </c>
+      <c r="J30" s="6">
+        <v>390</v>
+      </c>
+      <c r="K30" s="6">
+        <v>390</v>
+      </c>
+      <c r="L30" s="6">
+        <v>45</v>
+      </c>
+      <c r="M30" s="6">
+        <v>45</v>
+      </c>
+      <c r="N30" s="6">
+        <v>45</v>
+      </c>
+      <c r="O30" s="6">
+        <v>2</v>
+      </c>
+      <c r="P30" s="6">
+        <v>2</v>
+      </c>
+      <c r="Q30" s="76">
+        <v>2</v>
+      </c>
+      <c r="R30" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="S30" s="71"/>
+      <c r="T30" s="60"/>
+    </row>
+    <row r="31" spans="1:20" s="5" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B31" s="72">
+        <v>45085</v>
+      </c>
+      <c r="C31" s="72">
+        <v>45100</v>
+      </c>
+      <c r="D31" s="72">
+        <v>45100</v>
+      </c>
+      <c r="E31" s="11">
+        <v>395</v>
+      </c>
+      <c r="F31" s="6">
+        <v>395</v>
+      </c>
+      <c r="G31" s="6">
+        <v>395</v>
+      </c>
+      <c r="H31" s="6">
+        <v>8</v>
+      </c>
+      <c r="I31" s="6">
+        <v>49</v>
+      </c>
+      <c r="J31" s="6">
+        <v>49</v>
+      </c>
+      <c r="K31" s="6">
+        <v>49</v>
+      </c>
+      <c r="L31" s="6">
+        <v>32</v>
+      </c>
+      <c r="M31" s="6">
+        <v>32</v>
+      </c>
+      <c r="N31" s="6">
+        <v>32</v>
+      </c>
+      <c r="O31" s="6">
+        <v>4</v>
+      </c>
+      <c r="P31" s="6">
+        <v>4</v>
+      </c>
+      <c r="Q31" s="76">
+        <v>4</v>
+      </c>
+      <c r="R31" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="S31" s="71"/>
+      <c r="T31" s="60"/>
+    </row>
+    <row r="32" spans="1:20" s="5" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B32" s="72">
+        <v>44971</v>
+      </c>
+      <c r="C32" s="72">
+        <v>45021</v>
+      </c>
+      <c r="D32" s="72">
+        <v>45021</v>
+      </c>
+      <c r="E32" s="11">
+        <v>372</v>
+      </c>
+      <c r="F32" s="6">
+        <v>372</v>
+      </c>
+      <c r="G32" s="6">
+        <v>372</v>
+      </c>
+      <c r="H32" s="6">
+        <v>6.6</v>
+      </c>
+      <c r="I32" s="6">
+        <v>57</v>
+      </c>
+      <c r="J32" s="6">
+        <v>57</v>
+      </c>
+      <c r="K32" s="6">
+        <v>57</v>
+      </c>
+      <c r="L32" s="6">
+        <v>35</v>
+      </c>
+      <c r="M32" s="6">
+        <v>35</v>
+      </c>
+      <c r="N32" s="6">
+        <v>35</v>
+      </c>
+      <c r="O32" s="6">
+        <v>3</v>
+      </c>
+      <c r="P32" s="6">
+        <v>3</v>
+      </c>
+      <c r="Q32" s="76">
+        <v>3</v>
+      </c>
+      <c r="R32" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="S32" s="71"/>
+      <c r="T32" s="60"/>
+    </row>
+    <row r="33" spans="2:20" s="5" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B33" s="72">
+        <v>44866</v>
+      </c>
+      <c r="C33" s="72">
+        <v>44895</v>
+      </c>
+      <c r="D33" s="72">
+        <v>44895</v>
+      </c>
+      <c r="E33" s="11">
+        <v>247</v>
+      </c>
+      <c r="F33" s="6">
+        <v>247</v>
+      </c>
+      <c r="G33" s="6">
+        <v>247</v>
+      </c>
+      <c r="H33" s="6">
+        <v>6.5</v>
+      </c>
+      <c r="I33" s="6">
+        <v>145</v>
+      </c>
+      <c r="J33" s="6">
+        <v>145</v>
+      </c>
+      <c r="K33" s="6">
+        <v>145</v>
+      </c>
+      <c r="L33" s="6">
+        <v>48</v>
+      </c>
+      <c r="M33" s="6">
+        <v>48</v>
+      </c>
+      <c r="N33" s="6">
+        <v>48</v>
+      </c>
+      <c r="O33" s="6">
+        <v>2</v>
+      </c>
+      <c r="P33" s="6">
+        <v>2</v>
+      </c>
+      <c r="Q33" s="76">
+        <v>2</v>
+      </c>
+      <c r="R33" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="S33" s="71"/>
+      <c r="T33" s="60"/>
+    </row>
+    <row r="34" spans="2:20" s="5" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B34" s="72">
+        <v>44831</v>
+      </c>
+      <c r="C34" s="72">
+        <v>45021</v>
+      </c>
+      <c r="D34" s="72">
+        <v>45021</v>
+      </c>
+      <c r="E34" s="11">
+        <v>205</v>
+      </c>
+      <c r="F34" s="6">
+        <v>205</v>
+      </c>
+      <c r="G34" s="6">
+        <v>205</v>
+      </c>
+      <c r="H34" s="6">
+        <v>6.6</v>
+      </c>
+      <c r="I34" s="6">
+        <v>19</v>
+      </c>
+      <c r="J34" s="6">
+        <v>19</v>
+      </c>
+      <c r="K34" s="6">
+        <v>19</v>
+      </c>
+      <c r="L34" s="6">
+        <v>11</v>
+      </c>
+      <c r="M34" s="6">
+        <v>11</v>
+      </c>
+      <c r="N34" s="6">
+        <v>11</v>
+      </c>
+      <c r="O34" s="6">
+        <v>2</v>
+      </c>
+      <c r="P34" s="6">
+        <v>2</v>
+      </c>
+      <c r="Q34" s="76">
+        <v>2</v>
+      </c>
+      <c r="R34" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="S34" s="71"/>
+      <c r="T34" s="60"/>
+    </row>
+    <row r="35" spans="2:20" s="5" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B35" s="72">
+        <v>44774</v>
+      </c>
+      <c r="C35" s="72">
+        <v>44817</v>
+      </c>
+      <c r="D35" s="72">
+        <v>44817</v>
+      </c>
+      <c r="E35" s="11">
+        <v>246</v>
+      </c>
+      <c r="F35" s="6">
+        <v>246</v>
+      </c>
+      <c r="G35" s="6">
+        <v>246</v>
+      </c>
+      <c r="H35" s="6">
+        <v>6.5</v>
+      </c>
+      <c r="I35" s="6">
+        <v>130</v>
+      </c>
+      <c r="J35" s="6">
+        <v>130</v>
+      </c>
+      <c r="K35" s="6">
+        <v>130</v>
+      </c>
+      <c r="L35" s="6">
+        <v>50</v>
+      </c>
+      <c r="M35" s="6">
+        <v>50</v>
+      </c>
+      <c r="N35" s="6">
+        <v>50</v>
+      </c>
+      <c r="O35" s="6">
+        <v>4</v>
+      </c>
+      <c r="P35" s="6">
+        <v>4</v>
+      </c>
+      <c r="Q35" s="76">
+        <v>4</v>
+      </c>
+      <c r="R35" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="S35" s="71"/>
+      <c r="T35" s="60"/>
+    </row>
+    <row r="36" spans="2:20" s="5" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B36" s="72">
+        <v>44718</v>
+      </c>
+      <c r="C36" s="72">
+        <v>44748</v>
+      </c>
+      <c r="D36" s="72">
+        <v>44748</v>
+      </c>
+      <c r="E36" s="11">
+        <v>158</v>
+      </c>
+      <c r="F36" s="6">
+        <v>158</v>
+      </c>
+      <c r="G36" s="6">
+        <v>158</v>
+      </c>
+      <c r="H36" s="6">
+        <v>8</v>
+      </c>
+      <c r="I36" s="6">
+        <v>310</v>
+      </c>
+      <c r="J36" s="6">
+        <v>310</v>
+      </c>
+      <c r="K36" s="6">
+        <v>310</v>
+      </c>
+      <c r="L36" s="6">
+        <v>28</v>
+      </c>
+      <c r="M36" s="6">
+        <v>28</v>
+      </c>
+      <c r="N36" s="6">
+        <v>28</v>
+      </c>
+      <c r="O36" s="6">
+        <v>1</v>
+      </c>
+      <c r="P36" s="6">
+        <v>1</v>
+      </c>
+      <c r="Q36" s="76">
+        <v>1</v>
+      </c>
+      <c r="R36" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="S36" s="71"/>
+      <c r="T36" s="60"/>
+    </row>
+    <row r="37" spans="2:20" s="5" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B37" s="72">
+        <v>44671</v>
+      </c>
+      <c r="C37" s="72">
+        <v>44738</v>
+      </c>
+      <c r="D37" s="72">
+        <v>44738</v>
+      </c>
+      <c r="E37" s="11">
+        <v>320</v>
+      </c>
+      <c r="F37" s="6">
+        <v>320</v>
+      </c>
+      <c r="G37" s="6">
+        <v>320</v>
+      </c>
+      <c r="H37" s="6">
+        <v>7.6</v>
+      </c>
+      <c r="I37" s="6">
+        <v>132</v>
+      </c>
+      <c r="J37" s="6">
+        <v>132</v>
+      </c>
+      <c r="K37" s="6">
+        <v>132</v>
+      </c>
+      <c r="L37" s="6">
+        <v>60</v>
+      </c>
+      <c r="M37" s="6">
+        <v>60</v>
+      </c>
+      <c r="N37" s="6">
+        <v>60</v>
+      </c>
+      <c r="O37" s="6">
+        <v>3</v>
+      </c>
+      <c r="P37" s="6">
+        <v>3</v>
+      </c>
+      <c r="Q37" s="76">
+        <v>3</v>
+      </c>
+      <c r="R37" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="S37" s="71"/>
+      <c r="T37" s="60"/>
+    </row>
+    <row r="38" spans="2:20" s="5" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B38" s="72">
+        <v>44567</v>
+      </c>
+      <c r="C38" s="72">
+        <v>44614</v>
+      </c>
+      <c r="D38" s="72">
+        <v>44614</v>
+      </c>
+      <c r="E38" s="11">
+        <v>204</v>
+      </c>
+      <c r="F38" s="6">
+        <v>204</v>
+      </c>
+      <c r="G38" s="6">
+        <v>204</v>
+      </c>
+      <c r="H38" s="6">
+        <v>6.4</v>
+      </c>
+      <c r="I38" s="6">
+        <v>32</v>
+      </c>
+      <c r="J38" s="6">
+        <v>32</v>
+      </c>
+      <c r="K38" s="6">
+        <v>32</v>
+      </c>
+      <c r="L38" s="6">
+        <v>40</v>
+      </c>
+      <c r="M38" s="6">
+        <v>40</v>
+      </c>
+      <c r="N38" s="6">
+        <v>40</v>
+      </c>
+      <c r="O38" s="6">
+        <v>4</v>
+      </c>
+      <c r="P38" s="6">
+        <v>4</v>
+      </c>
+      <c r="Q38" s="76">
+        <v>4</v>
+      </c>
+      <c r="R38" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="S38" s="71"/>
+      <c r="T38" s="60"/>
+    </row>
+    <row r="39" spans="2:20" s="5" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B39" s="72">
+        <v>44483</v>
+      </c>
+      <c r="C39" s="72">
+        <v>44538</v>
+      </c>
+      <c r="D39" s="72">
+        <v>44539</v>
+      </c>
+      <c r="E39" s="11">
+        <v>264</v>
+      </c>
+      <c r="F39" s="6">
+        <v>264</v>
+      </c>
+      <c r="G39" s="6">
+        <v>264</v>
+      </c>
+      <c r="H39" s="6">
+        <v>7.5</v>
+      </c>
+      <c r="I39" s="6">
+        <v>82</v>
+      </c>
+      <c r="J39" s="6">
+        <v>82</v>
+      </c>
+      <c r="K39" s="6">
+        <v>82</v>
+      </c>
+      <c r="L39" s="6">
+        <v>24</v>
+      </c>
+      <c r="M39" s="6">
+        <v>24</v>
+      </c>
+      <c r="N39" s="6">
+        <v>24</v>
+      </c>
+      <c r="O39" s="6">
+        <v>1</v>
+      </c>
+      <c r="P39" s="6">
+        <v>1</v>
+      </c>
+      <c r="Q39" s="76">
+        <v>1</v>
+      </c>
+      <c r="R39" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="S39" s="71"/>
+      <c r="T39" s="60"/>
+    </row>
+    <row r="40" spans="2:20" s="5" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B40" s="72">
+        <v>44350</v>
+      </c>
+      <c r="C40" s="72">
+        <v>44385</v>
+      </c>
+      <c r="D40" s="72">
+        <v>44390</v>
+      </c>
+      <c r="E40" s="11">
+        <v>354</v>
+      </c>
+      <c r="F40" s="6">
+        <v>354</v>
+      </c>
+      <c r="G40" s="6">
+        <v>354</v>
+      </c>
+      <c r="H40" s="6">
+        <v>7.2</v>
+      </c>
+      <c r="I40" s="6">
+        <v>529</v>
+      </c>
+      <c r="J40" s="6">
+        <v>529</v>
+      </c>
+      <c r="K40" s="6">
+        <v>529</v>
+      </c>
+      <c r="L40" s="6">
+        <v>67</v>
+      </c>
+      <c r="M40" s="6">
+        <v>67</v>
+      </c>
+      <c r="N40" s="6">
+        <v>67</v>
+      </c>
+      <c r="O40" s="6">
+        <v>6</v>
+      </c>
+      <c r="P40" s="6">
+        <v>6</v>
+      </c>
+      <c r="Q40" s="76">
+        <v>6</v>
+      </c>
+      <c r="R40" s="7" t="s">
         <v>81</v>
       </c>
-      <c r="J17" s="77">
-[...5 lines deleted...]
-      <c r="L17" s="77">
+      <c r="S40" s="71"/>
+      <c r="T40" s="60"/>
+    </row>
+    <row r="41" spans="2:20" s="5" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B41" s="72">
+        <v>44321</v>
+      </c>
+      <c r="C41" s="72">
+        <v>44343</v>
+      </c>
+      <c r="D41" s="72">
+        <v>44348</v>
+      </c>
+      <c r="E41" s="11">
+        <v>599</v>
+      </c>
+      <c r="F41" s="6">
+        <v>599</v>
+      </c>
+      <c r="G41" s="6">
+        <v>599</v>
+      </c>
+      <c r="H41" s="6">
+        <v>7.6</v>
+      </c>
+      <c r="I41" s="6">
+        <v>51</v>
+      </c>
+      <c r="J41" s="6">
+        <v>51</v>
+      </c>
+      <c r="K41" s="6">
+        <v>51</v>
+      </c>
+      <c r="L41" s="6">
         <v>2</v>
       </c>
-      <c r="M17" s="77">
+      <c r="M41" s="6">
         <v>2</v>
       </c>
-      <c r="N17" s="77">
+      <c r="N41" s="6">
         <v>2</v>
       </c>
-      <c r="O17" s="77">
-[...100 lines deleted...]
-      <c r="L19" s="77">
+      <c r="O41" s="6">
+        <v>7</v>
+      </c>
+      <c r="P41" s="6">
+        <v>7</v>
+      </c>
+      <c r="Q41" s="76">
+        <v>7</v>
+      </c>
+      <c r="R41" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="S41" s="71"/>
+      <c r="T41" s="60"/>
+    </row>
+    <row r="42" spans="2:20" s="5" customFormat="1" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B42" s="72">
+        <v>44225</v>
+      </c>
+      <c r="C42" s="72">
+        <v>44280</v>
+      </c>
+      <c r="D42" s="72">
+        <v>44280</v>
+      </c>
+      <c r="E42" s="11">
+        <v>423</v>
+      </c>
+      <c r="F42" s="6">
+        <v>423</v>
+      </c>
+      <c r="G42" s="6">
+        <v>423</v>
+      </c>
+      <c r="H42" s="6">
+        <v>6.8</v>
+      </c>
+      <c r="I42" s="6">
         <v>19</v>
       </c>
-      <c r="M19" s="77">
+      <c r="J42" s="6">
         <v>19</v>
       </c>
-      <c r="N19" s="77">
+      <c r="K42" s="6">
         <v>19</v>
       </c>
-      <c r="O19" s="77">
+      <c r="L42" s="6">
+        <v>74</v>
+      </c>
+      <c r="M42" s="6">
+        <v>74</v>
+      </c>
+      <c r="N42" s="6">
+        <v>74</v>
+      </c>
+      <c r="O42" s="6">
         <v>5</v>
       </c>
-      <c r="P19" s="77">
+      <c r="P42" s="6">
         <v>5</v>
       </c>
-      <c r="Q19" s="78">
+      <c r="Q42" s="76">
         <v>5</v>
       </c>
-      <c r="R19" s="79"/>
-[...987 lines deleted...]
-      <c r="R37" s="95" t="s">
+      <c r="R42" s="25" t="s">
         <v>83</v>
       </c>
-      <c r="S37" s="96"/>
-[...203 lines deleted...]
-    </row>
+      <c r="S42" s="71"/>
+      <c r="T42" s="60"/>
+    </row>
+    <row r="43" spans="2:20" s="5" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="44" spans="2:20" s="5" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="45" spans="2:20" s="5" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="46" spans="2:20" s="5" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="47" spans="2:20" s="5" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="48" spans="2:20" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="49" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="50" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="51" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="52" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="53" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="54" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="55" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="56" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="57" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="58" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="59" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="60" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="61" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="62" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="63" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="64" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="65" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="66" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="67" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="68" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="69" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="70" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="71" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="72" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="73" s="14" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="74" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="75" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="76" s="14" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="77" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="78" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="79" s="14" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="80" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="81" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="82" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="83" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="84" s="5" customFormat="1" ht="28.95" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="85" s="5" customFormat="1" ht="28.95" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="86" s="5" customFormat="1" ht="28.95" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="87" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="88" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="89" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="90" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="91" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="92" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="93" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="94" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="95" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="96" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="97" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="98" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="99" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="100" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="101" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="102" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="103" s="5" customFormat="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="C8:C10"/>
     <mergeCell ref="S8:T9"/>
     <mergeCell ref="B11:T11"/>
     <mergeCell ref="B8:B10"/>
     <mergeCell ref="B12:T12"/>
     <mergeCell ref="B5:T5"/>
     <mergeCell ref="B6:T6"/>
     <mergeCell ref="B7:T7"/>
     <mergeCell ref="R8:R10"/>
     <mergeCell ref="E8:G8"/>
     <mergeCell ref="L8:N8"/>
     <mergeCell ref="O8:Q8"/>
     <mergeCell ref="E9:G9"/>
     <mergeCell ref="L9:N9"/>
     <mergeCell ref="O9:Q9"/>
     <mergeCell ref="I8:K8"/>
     <mergeCell ref="I9:K9"/>
     <mergeCell ref="D8:D10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6:T6" r:id="rId1" display="Link to EPA Public Registers     https://www.epa.nsw.gov.au/licensing-and-regulation/public-registers" xr:uid="{00000000-0004-0000-0400-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="8" scale="58" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
+  <pageSetup paperSize="8" scale="59" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C6759C92A6B9AB44B139D3603F5C079C" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c46c63056726621dcea3f3749aeaae7b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5b83d9b9-9530-42ad-b126-0367332486bf" xmlns:ns3="f9db0c8d-b9d2-405d-8684-b757cd69e44b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ae726b581d0d62e33fd83ab5e6a9508" ns2:_="" ns3:_="">
     <xsd:import namespace="5b83d9b9-9530-42ad-b126-0367332486bf"/>
     <xsd:import namespace="f9db0c8d-b9d2-405d-8684-b757cd69e44b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
@@ -11530,90 +11782,110 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="5b83d9b9-9530-42ad-b126-0367332486bf">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="f9db0c8d-b9d2-405d-8684-b757cd69e44b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DD5CF00-9BCE-4E9C-8987-53F50E1A4776}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5b83d9b9-9530-42ad-b126-0367332486bf"/>
     <ds:schemaRef ds:uri="f9db0c8d-b9d2-405d-8684-b757cd69e44b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18AAA5E6-1C03-47F9-A7B2-97D97F1A8DE6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{692967B1-E548-4A1F-A9FA-7E4DE75DDAF8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="5b83d9b9-9530-42ad-b126-0367332486bf"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="f9db0c8d-b9d2-405d-8684-b757cd69e44b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>EPA ID 1 20MW Boiler Opacity</vt:lpstr>
       <vt:lpstr>EPA ID 1 20MW Boiler Stack</vt:lpstr>
       <vt:lpstr>EPD ID 2 10MW Boiler Opacity</vt:lpstr>
       <vt:lpstr>EPA ID 2 10 MW Boiler Stack</vt:lpstr>