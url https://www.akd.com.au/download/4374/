--- v0 (2026-04-15)
+++ v1 (2026-06-15)
@@ -2,89 +2,86 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Spiro\Documents\Documents\Website NSW Sites\2026 website data\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{768DBC6E-A105-4C03-B76C-C7A948555407}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{312C6D7A-03AE-491E-A70D-FF2DBEA8619C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="HPP1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="174" uniqueCount="97">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="205" uniqueCount="101">
   <si>
     <t>Link to EPA Public Registers     https://www.epa.nsw.gov.au/licensing-and-regulation/public-registers</t>
   </si>
   <si>
     <t xml:space="preserve"> EPA ID 1 - Surface Water Discharge point.</t>
   </si>
   <si>
     <t>Biochemical Oxygen Demand (mg/L)</t>
   </si>
   <si>
     <t>Filterable Iron (mg/L)</t>
   </si>
   <si>
     <t>Methylene Blue Active Substances (mg/L)</t>
   </si>
   <si>
     <t>Nitrate + Nitrite (oxidised nitrogen( (mg/L)</t>
   </si>
   <si>
     <t>Oil &amp; Grease (mg/L)</t>
   </si>
   <si>
     <t>pH</t>
   </si>
   <si>
@@ -328,50 +325,65 @@
     <t>1/06/2025- No new data to report. Diversion of flow still in place.</t>
   </si>
   <si>
     <t>1/07/2025- No new data to report. Diversion of flow still in place.</t>
   </si>
   <si>
     <t>1/08/2025- No new data to report. Diversion of flow still in place.</t>
   </si>
   <si>
     <t>1/09/2025- No new data to report. Diversion of flow still in place.</t>
   </si>
   <si>
     <t>1/10/2025- No new data to report. Diversion of flow still in place.</t>
   </si>
   <si>
     <t>1/11/2025- No new data to report. Diversion of flow still in place.</t>
   </si>
   <si>
     <t>1/12/2025- No new data to report. Diversion of flow still in place.</t>
   </si>
   <si>
     <t>Diversion removed - AKD has taken responsibility for water monitoring from 1/1/26</t>
   </si>
   <si>
     <t>No rainfall of significance this month - nil discharge. Discharge dam looks clear but level is well below discharge point - 31/1/26</t>
+  </si>
+  <si>
+    <t>&lt;5</t>
+  </si>
+  <si>
+    <t>&lt;0.01</t>
+  </si>
+  <si>
+    <t>&lt;0.1</t>
+  </si>
+  <si>
+    <t>Sample obtained, flow through the month all okay</t>
+  </si>
+  <si>
+    <t>AKD Oberon Sawmill Pty Ltd, Gate 3, Albion St, Oberon NSW, 2787 - EPL# 887</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
@@ -813,51 +825,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -876,158 +888,162 @@
     <xf numFmtId="0" fontId="1" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="29" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...76 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFB6DDE8"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -1304,2726 +1320,3038 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AF66"/>
+  <dimension ref="A1:AF70"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane xSplit="4" ySplit="7" topLeftCell="E8" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="4" ySplit="7" topLeftCell="H8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="F1" sqref="F1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="B2" sqref="B2:AF2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="3" width="11.5546875" customWidth="1"/>
     <col min="4" max="4" width="11.6640625" customWidth="1"/>
     <col min="16" max="16" width="11.109375" customWidth="1"/>
     <col min="19" max="19" width="9.44140625" customWidth="1"/>
     <col min="20" max="20" width="14.44140625" customWidth="1"/>
     <col min="26" max="29" width="10.109375" customWidth="1"/>
     <col min="30" max="30" width="61" style="18" customWidth="1"/>
     <col min="31" max="31" width="17.109375" customWidth="1"/>
     <col min="32" max="32" width="17" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="2" spans="1:32" ht="26.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B2" s="47" t="s">
+      <c r="B2" s="25" t="s">
+        <v>100</v>
+      </c>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
+      <c r="H2" s="26"/>
+      <c r="I2" s="26"/>
+      <c r="J2" s="26"/>
+      <c r="K2" s="26"/>
+      <c r="L2" s="26"/>
+      <c r="M2" s="26"/>
+      <c r="N2" s="26"/>
+      <c r="O2" s="26"/>
+      <c r="P2" s="26"/>
+      <c r="Q2" s="26"/>
+      <c r="R2" s="26"/>
+      <c r="S2" s="26"/>
+      <c r="T2" s="26"/>
+      <c r="U2" s="26"/>
+      <c r="V2" s="26"/>
+      <c r="W2" s="26"/>
+      <c r="X2" s="26"/>
+      <c r="Y2" s="26"/>
+      <c r="Z2" s="26"/>
+      <c r="AA2" s="26"/>
+      <c r="AB2" s="26"/>
+      <c r="AC2" s="26"/>
+      <c r="AD2" s="26"/>
+      <c r="AE2" s="26"/>
+      <c r="AF2" s="27"/>
+    </row>
+    <row r="3" spans="1:32" ht="28.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="48"/>
-[...31 lines deleted...]
-      <c r="B3" s="50" t="s">
+      <c r="C3" s="29"/>
+      <c r="D3" s="29"/>
+      <c r="E3" s="29"/>
+      <c r="F3" s="29"/>
+      <c r="G3" s="29"/>
+      <c r="H3" s="29"/>
+      <c r="I3" s="29"/>
+      <c r="J3" s="29"/>
+      <c r="K3" s="29"/>
+      <c r="L3" s="29"/>
+      <c r="M3" s="29"/>
+      <c r="N3" s="29"/>
+      <c r="O3" s="29"/>
+      <c r="P3" s="29"/>
+      <c r="Q3" s="29"/>
+      <c r="R3" s="29"/>
+      <c r="S3" s="29"/>
+      <c r="T3" s="29"/>
+      <c r="U3" s="29"/>
+      <c r="V3" s="29"/>
+      <c r="W3" s="29"/>
+      <c r="X3" s="29"/>
+      <c r="Y3" s="29"/>
+      <c r="Z3" s="29"/>
+      <c r="AA3" s="29"/>
+      <c r="AB3" s="29"/>
+      <c r="AC3" s="29"/>
+      <c r="AD3" s="29"/>
+      <c r="AE3" s="29"/>
+      <c r="AF3" s="30"/>
+    </row>
+    <row r="4" spans="1:32" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B4" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="51"/>
-[...63 lines deleted...]
-      <c r="AF4" s="55"/>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="32"/>
+      <c r="G4" s="32"/>
+      <c r="H4" s="32"/>
+      <c r="I4" s="32"/>
+      <c r="J4" s="32"/>
+      <c r="K4" s="32"/>
+      <c r="L4" s="32"/>
+      <c r="M4" s="32"/>
+      <c r="N4" s="32"/>
+      <c r="O4" s="32"/>
+      <c r="P4" s="32"/>
+      <c r="Q4" s="32"/>
+      <c r="R4" s="32"/>
+      <c r="S4" s="32"/>
+      <c r="T4" s="32"/>
+      <c r="U4" s="32"/>
+      <c r="V4" s="32"/>
+      <c r="W4" s="32"/>
+      <c r="X4" s="32"/>
+      <c r="Y4" s="32"/>
+      <c r="Z4" s="32"/>
+      <c r="AA4" s="32"/>
+      <c r="AB4" s="32"/>
+      <c r="AC4" s="32"/>
+      <c r="AD4" s="32"/>
+      <c r="AE4" s="32"/>
+      <c r="AF4" s="33"/>
     </row>
     <row r="5" spans="1:32" s="1" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="2"/>
-      <c r="B5" s="56"/>
-[...2 lines deleted...]
-      <c r="E5" s="33" t="s">
+      <c r="B5" s="34"/>
+      <c r="C5" s="34"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="F5" s="43"/>
+      <c r="G5" s="44"/>
+      <c r="H5" s="40" t="s">
         <v>3</v>
       </c>
-      <c r="F5" s="34"/>
-[...1 lines deleted...]
-      <c r="H5" s="36" t="s">
+      <c r="I5" s="40"/>
+      <c r="J5" s="41"/>
+      <c r="K5" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="I5" s="36"/>
-[...1 lines deleted...]
-      <c r="K5" s="36" t="s">
+      <c r="L5" s="40"/>
+      <c r="M5" s="41"/>
+      <c r="N5" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="L5" s="36"/>
-[...1 lines deleted...]
-      <c r="N5" s="36" t="s">
+      <c r="O5" s="40"/>
+      <c r="P5" s="41"/>
+      <c r="Q5" s="42" t="s">
         <v>6</v>
       </c>
-      <c r="O5" s="36"/>
-[...1 lines deleted...]
-      <c r="Q5" s="33" t="s">
+      <c r="R5" s="43"/>
+      <c r="S5" s="44"/>
+      <c r="T5" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="R5" s="34"/>
-[...1 lines deleted...]
-      <c r="T5" s="14" t="s">
+      <c r="U5" s="40" t="s">
         <v>8</v>
       </c>
-      <c r="U5" s="36" t="s">
+      <c r="V5" s="40"/>
+      <c r="W5" s="41"/>
+      <c r="X5" s="42" t="s">
         <v>9</v>
       </c>
-      <c r="V5" s="36"/>
-[...1 lines deleted...]
-      <c r="X5" s="33" t="s">
+      <c r="Y5" s="43"/>
+      <c r="Z5" s="44"/>
+      <c r="AA5" s="40" t="s">
         <v>10</v>
       </c>
-      <c r="Y5" s="34"/>
-[...1 lines deleted...]
-      <c r="AA5" s="36" t="s">
+      <c r="AB5" s="40"/>
+      <c r="AC5" s="41"/>
+      <c r="AD5" s="57" t="s">
         <v>11</v>
       </c>
-      <c r="AB5" s="36"/>
-[...1 lines deleted...]
-      <c r="AD5" s="30" t="s">
+      <c r="AE5" s="54" t="s">
         <v>12</v>
       </c>
-      <c r="AE5" s="27" t="s">
+      <c r="AF5" s="51" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="3"/>
-      <c r="B6" s="58"/>
-[...2 lines deleted...]
-      <c r="E6" s="41" t="s">
+      <c r="B6" s="36"/>
+      <c r="C6" s="36"/>
+      <c r="D6" s="37"/>
+      <c r="E6" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="F6" s="38"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="45" t="s">
         <v>15</v>
       </c>
-      <c r="F6" s="41"/>
-[...1 lines deleted...]
-      <c r="H6" s="38" t="s">
+      <c r="I6" s="46"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="L6" s="46"/>
+      <c r="M6" s="47"/>
+      <c r="N6" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="O6" s="46"/>
+      <c r="P6" s="47"/>
+      <c r="Q6" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="I6" s="39"/>
-[...11 lines deleted...]
-      <c r="Q6" s="41" t="s">
+      <c r="R6" s="38"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="15" t="s">
         <v>17</v>
-      </c>
-[...3 lines deleted...]
-        <v>18</v>
       </c>
       <c r="U6" s="12"/>
       <c r="V6" s="12" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="W6" s="13"/>
-      <c r="X6" s="41" t="s">
-[...11 lines deleted...]
-      <c r="AF6" s="25"/>
+      <c r="X6" s="38" t="s">
+        <v>18</v>
+      </c>
+      <c r="Y6" s="38"/>
+      <c r="Z6" s="39"/>
+      <c r="AA6" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="AB6" s="38"/>
+      <c r="AC6" s="39"/>
+      <c r="AD6" s="58"/>
+      <c r="AE6" s="55"/>
+      <c r="AF6" s="52"/>
     </row>
     <row r="7" spans="1:32" ht="86.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A7" s="3"/>
       <c r="B7" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="C7" s="17" t="s">
+      <c r="D7" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="D7" s="8" t="s">
+      <c r="E7" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="E7" s="9" t="s">
+      <c r="F7" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="F7" s="10" t="s">
+      <c r="G7" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="G7" s="11" t="s">
+      <c r="H7" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="I7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="J7" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="K7" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="L7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="M7" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="N7" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="O7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="P7" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q7" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="R7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="S7" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="T7" s="16" t="s">
         <v>25</v>
       </c>
-      <c r="H7" s="9" t="s">
+      <c r="U7" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="V7" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="I7" s="10" t="s">
+      <c r="W7" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="J7" s="11" t="s">
-[...2 lines deleted...]
-      <c r="K7" s="9" t="s">
+      <c r="X7" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="Y7" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="L7" s="10" t="s">
+      <c r="Z7" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="M7" s="11" t="s">
-[...2 lines deleted...]
-      <c r="N7" s="9" t="s">
+      <c r="AA7" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="AB7" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="O7" s="10" t="s">
+      <c r="AC7" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="P7" s="11" t="s">
-[...43 lines deleted...]
-      <c r="AF7" s="26"/>
+      <c r="AD7" s="59"/>
+      <c r="AE7" s="56"/>
+      <c r="AF7" s="53"/>
     </row>
     <row r="8" spans="1:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A8" s="2"/>
-      <c r="B8" s="44" t="s">
-[...28 lines deleted...]
-      <c r="AC8" s="46"/>
+      <c r="B8" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="C8" s="49"/>
+      <c r="D8" s="49"/>
+      <c r="E8" s="49"/>
+      <c r="F8" s="49"/>
+      <c r="G8" s="49"/>
+      <c r="H8" s="49"/>
+      <c r="I8" s="49"/>
+      <c r="J8" s="49"/>
+      <c r="K8" s="49"/>
+      <c r="L8" s="49"/>
+      <c r="M8" s="49"/>
+      <c r="N8" s="49"/>
+      <c r="O8" s="49"/>
+      <c r="P8" s="49"/>
+      <c r="Q8" s="49"/>
+      <c r="R8" s="49"/>
+      <c r="S8" s="49"/>
+      <c r="T8" s="49"/>
+      <c r="U8" s="49"/>
+      <c r="V8" s="49"/>
+      <c r="W8" s="49"/>
+      <c r="X8" s="49"/>
+      <c r="Y8" s="49"/>
+      <c r="Z8" s="49"/>
+      <c r="AA8" s="49"/>
+      <c r="AB8" s="49"/>
+      <c r="AC8" s="50"/>
       <c r="AD8" s="6"/>
       <c r="AE8" s="5"/>
       <c r="AF8" s="4"/>
     </row>
     <row r="9" spans="1:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B9" s="19"/>
-      <c r="C9" s="19"/>
+      <c r="C9" s="19" t="s">
+        <v>27</v>
+      </c>
       <c r="D9" s="20" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E9" s="21"/>
       <c r="F9" s="21"/>
       <c r="G9" s="21"/>
       <c r="H9" s="21"/>
       <c r="I9" s="21"/>
       <c r="J9" s="21"/>
       <c r="K9" s="21"/>
       <c r="L9" s="21"/>
       <c r="M9" s="21"/>
       <c r="N9" s="21"/>
       <c r="O9" s="21"/>
       <c r="P9" s="21"/>
       <c r="Q9" s="21"/>
       <c r="R9" s="21"/>
       <c r="S9" s="21"/>
       <c r="T9" s="21"/>
       <c r="U9" s="21"/>
       <c r="V9" s="21"/>
       <c r="W9" s="21"/>
       <c r="X9" s="21"/>
       <c r="Y9" s="21"/>
       <c r="Z9" s="21"/>
       <c r="AA9" s="21"/>
       <c r="AB9" s="21"/>
       <c r="AC9" s="21"/>
       <c r="AD9" s="21"/>
       <c r="AE9" s="21"/>
       <c r="AF9" s="21"/>
     </row>
-    <row r="10" spans="1:32" s="1" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B10" s="19"/>
       <c r="C10" s="19"/>
-      <c r="D10" s="20">
-[...6 lines deleted...]
-      <c r="G10" s="43"/>
+      <c r="D10" s="20"/>
+      <c r="E10" s="21"/>
+      <c r="F10" s="21"/>
+      <c r="G10" s="21"/>
       <c r="H10" s="21"/>
       <c r="I10" s="21"/>
       <c r="J10" s="21"/>
       <c r="K10" s="21"/>
       <c r="L10" s="21"/>
       <c r="M10" s="21"/>
       <c r="N10" s="21"/>
       <c r="O10" s="21"/>
       <c r="P10" s="21"/>
       <c r="Q10" s="21"/>
       <c r="R10" s="21"/>
       <c r="S10" s="21"/>
       <c r="T10" s="21"/>
       <c r="U10" s="21"/>
       <c r="V10" s="21"/>
       <c r="W10" s="21"/>
       <c r="X10" s="21"/>
       <c r="Y10" s="21"/>
       <c r="Z10" s="21"/>
       <c r="AA10" s="21"/>
       <c r="AB10" s="21"/>
       <c r="AC10" s="21"/>
-      <c r="AD10" s="21" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AD10" s="21"/>
       <c r="AE10" s="21"/>
       <c r="AF10" s="21"/>
     </row>
-    <row r="11" spans="1:32" s="1" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
-[...118 lines deleted...]
-      <c r="C14" s="19"/>
+    <row r="11" spans="1:32" s="61" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="60">
+        <v>46135</v>
+      </c>
+      <c r="C11" s="60">
+        <v>46143</v>
+      </c>
+      <c r="D11" s="60">
+        <v>46143</v>
+      </c>
+      <c r="E11" s="19">
+        <v>5</v>
+      </c>
+      <c r="F11" s="19">
+        <v>5</v>
+      </c>
+      <c r="G11" s="19">
+        <v>5</v>
+      </c>
+      <c r="H11" s="19">
+        <v>0.84</v>
+      </c>
+      <c r="I11" s="19">
+        <v>0.84</v>
+      </c>
+      <c r="J11" s="19">
+        <v>0.84</v>
+      </c>
+      <c r="K11" s="19" t="s">
+        <v>98</v>
+      </c>
+      <c r="L11" s="19" t="s">
+        <v>98</v>
+      </c>
+      <c r="M11" s="19" t="s">
+        <v>98</v>
+      </c>
+      <c r="N11" s="19" t="s">
+        <v>98</v>
+      </c>
+      <c r="O11" s="19" t="s">
+        <v>98</v>
+      </c>
+      <c r="P11" s="19" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q11" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="R11" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="S11" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="T11" s="19">
+        <v>7.35</v>
+      </c>
+      <c r="U11" s="19">
+        <v>3.82</v>
+      </c>
+      <c r="V11" s="19">
+        <v>3.82</v>
+      </c>
+      <c r="W11" s="19">
+        <v>3.82</v>
+      </c>
+      <c r="X11" s="19">
+        <v>11</v>
+      </c>
+      <c r="Y11" s="19">
+        <v>11</v>
+      </c>
+      <c r="Z11" s="19">
+        <v>11</v>
+      </c>
+      <c r="AA11" s="19">
+        <v>10.1</v>
+      </c>
+      <c r="AB11" s="19">
+        <v>10.1</v>
+      </c>
+      <c r="AC11" s="19">
+        <v>10.1</v>
+      </c>
+      <c r="AD11" s="19" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE11" s="19"/>
+      <c r="AF11" s="19"/>
+    </row>
+    <row r="12" spans="1:32" s="61" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="60">
+        <v>46112</v>
+      </c>
+      <c r="C12" s="60">
+        <v>46122</v>
+      </c>
+      <c r="D12" s="60">
+        <v>46122</v>
+      </c>
+      <c r="E12" s="19">
+        <v>3</v>
+      </c>
+      <c r="F12" s="19">
+        <v>3</v>
+      </c>
+      <c r="G12" s="19">
+        <v>3</v>
+      </c>
+      <c r="H12" s="19">
+        <v>0.24</v>
+      </c>
+      <c r="I12" s="19">
+        <v>0.24</v>
+      </c>
+      <c r="J12" s="19">
+        <v>0.24</v>
+      </c>
+      <c r="K12" s="19" t="s">
+        <v>98</v>
+      </c>
+      <c r="L12" s="19" t="s">
+        <v>98</v>
+      </c>
+      <c r="M12" s="19" t="s">
+        <v>98</v>
+      </c>
+      <c r="N12" s="19" t="s">
+        <v>97</v>
+      </c>
+      <c r="O12" s="19" t="s">
+        <v>97</v>
+      </c>
+      <c r="P12" s="19" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q12" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="R12" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="S12" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="T12" s="19">
+        <v>7.12</v>
+      </c>
+      <c r="U12" s="19">
+        <v>1.43</v>
+      </c>
+      <c r="V12" s="19">
+        <v>1.43</v>
+      </c>
+      <c r="W12" s="19">
+        <v>1.43</v>
+      </c>
+      <c r="X12" s="19">
+        <v>9</v>
+      </c>
+      <c r="Y12" s="19">
+        <v>9</v>
+      </c>
+      <c r="Z12" s="19">
+        <v>9</v>
+      </c>
+      <c r="AA12" s="19">
+        <v>12.4</v>
+      </c>
+      <c r="AB12" s="19">
+        <v>12.4</v>
+      </c>
+      <c r="AC12" s="19">
+        <v>12.4</v>
+      </c>
+      <c r="AD12" s="19" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE12" s="19"/>
+      <c r="AF12" s="19"/>
+    </row>
+    <row r="13" spans="1:32" s="61" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="60">
+        <v>46070</v>
+      </c>
+      <c r="C13" s="60">
+        <v>46082</v>
+      </c>
+      <c r="D13" s="60">
+        <v>46082</v>
+      </c>
+      <c r="E13" s="19">
+        <v>2</v>
+      </c>
+      <c r="F13" s="19">
+        <v>2</v>
+      </c>
+      <c r="G13" s="19">
+        <v>2</v>
+      </c>
+      <c r="H13" s="19">
+        <v>0.84</v>
+      </c>
+      <c r="I13" s="19">
+        <v>0.84</v>
+      </c>
+      <c r="J13" s="19">
+        <v>0.84</v>
+      </c>
+      <c r="K13" s="19" t="s">
+        <v>98</v>
+      </c>
+      <c r="L13" s="19" t="s">
+        <v>98</v>
+      </c>
+      <c r="M13" s="19" t="s">
+        <v>98</v>
+      </c>
+      <c r="N13" s="19" t="s">
+        <v>98</v>
+      </c>
+      <c r="O13" s="19" t="s">
+        <v>98</v>
+      </c>
+      <c r="P13" s="19" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q13" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="R13" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="S13" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="T13" s="19">
+        <v>7.32</v>
+      </c>
+      <c r="U13" s="19">
+        <v>1.77</v>
+      </c>
+      <c r="V13" s="19">
+        <v>1.77</v>
+      </c>
+      <c r="W13" s="19">
+        <v>1.77</v>
+      </c>
+      <c r="X13" s="19">
+        <v>6</v>
+      </c>
+      <c r="Y13" s="19">
+        <v>6</v>
+      </c>
+      <c r="Z13" s="19">
+        <v>6</v>
+      </c>
+      <c r="AA13" s="19">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="AB13" s="19">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="AC13" s="19">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="AD13" s="19" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE13" s="19"/>
+      <c r="AF13" s="19"/>
+    </row>
+    <row r="14" spans="1:32" s="1" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="B14" s="60">
+        <v>46053</v>
+      </c>
+      <c r="C14" s="60">
+        <v>46053</v>
+      </c>
       <c r="D14" s="20">
-        <v>45931</v>
-[...5 lines deleted...]
-      <c r="G14" s="43"/>
+        <v>46053</v>
+      </c>
+      <c r="E14" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F14" s="24"/>
+      <c r="G14" s="24"/>
       <c r="H14" s="21"/>
       <c r="I14" s="21"/>
       <c r="J14" s="21"/>
       <c r="K14" s="21"/>
       <c r="L14" s="21"/>
       <c r="M14" s="21"/>
       <c r="N14" s="21"/>
       <c r="O14" s="21"/>
       <c r="P14" s="21"/>
       <c r="Q14" s="21"/>
       <c r="R14" s="21"/>
       <c r="S14" s="21"/>
       <c r="T14" s="21"/>
       <c r="U14" s="21"/>
       <c r="V14" s="21"/>
       <c r="W14" s="21"/>
       <c r="X14" s="21"/>
       <c r="Y14" s="21"/>
       <c r="Z14" s="21"/>
       <c r="AA14" s="21"/>
       <c r="AB14" s="21"/>
       <c r="AC14" s="21"/>
-      <c r="AD14" s="20" t="s">
-        <v>92</v>
+      <c r="AD14" s="21" t="s">
+        <v>95</v>
       </c>
       <c r="AE14" s="21"/>
       <c r="AF14" s="21"/>
     </row>
-    <row r="15" spans="1:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:32" s="1" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
       <c r="B15" s="19"/>
       <c r="C15" s="19"/>
       <c r="D15" s="20">
-        <v>45901</v>
-[...5 lines deleted...]
-      <c r="G15" s="43"/>
+        <v>46023</v>
+      </c>
+      <c r="E15" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F15" s="24"/>
+      <c r="G15" s="24"/>
       <c r="H15" s="21"/>
       <c r="I15" s="21"/>
       <c r="J15" s="21"/>
       <c r="K15" s="21"/>
       <c r="L15" s="21"/>
       <c r="M15" s="21"/>
       <c r="N15" s="21"/>
       <c r="O15" s="21"/>
       <c r="P15" s="21"/>
       <c r="Q15" s="21"/>
       <c r="R15" s="21"/>
       <c r="S15" s="21"/>
       <c r="T15" s="21"/>
       <c r="U15" s="21"/>
       <c r="V15" s="21"/>
       <c r="W15" s="21"/>
       <c r="X15" s="21"/>
       <c r="Y15" s="21"/>
       <c r="Z15" s="21"/>
       <c r="AA15" s="21"/>
       <c r="AB15" s="21"/>
       <c r="AC15" s="21"/>
       <c r="AD15" s="20" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AE15" s="21"/>
       <c r="AF15" s="21"/>
     </row>
     <row r="16" spans="1:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B16" s="19"/>
       <c r="C16" s="19"/>
       <c r="D16" s="20">
-        <v>45870</v>
-[...5 lines deleted...]
-      <c r="G16" s="43"/>
+        <v>45992</v>
+      </c>
+      <c r="E16" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F16" s="24"/>
+      <c r="G16" s="24"/>
       <c r="H16" s="21"/>
       <c r="I16" s="21"/>
       <c r="J16" s="21"/>
       <c r="K16" s="21"/>
       <c r="L16" s="21"/>
       <c r="M16" s="21"/>
       <c r="N16" s="21"/>
       <c r="O16" s="21"/>
       <c r="P16" s="21"/>
       <c r="Q16" s="21"/>
       <c r="R16" s="21"/>
       <c r="S16" s="21"/>
       <c r="T16" s="21"/>
       <c r="U16" s="21"/>
       <c r="V16" s="21"/>
       <c r="W16" s="21"/>
       <c r="X16" s="21"/>
       <c r="Y16" s="21"/>
       <c r="Z16" s="21"/>
       <c r="AA16" s="21"/>
       <c r="AB16" s="21"/>
       <c r="AC16" s="21"/>
       <c r="AD16" s="20" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AE16" s="21"/>
       <c r="AF16" s="21"/>
     </row>
     <row r="17" spans="2:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B17" s="19"/>
       <c r="C17" s="19"/>
       <c r="D17" s="20">
-        <v>45839</v>
-[...5 lines deleted...]
-      <c r="G17" s="43"/>
+        <v>45962</v>
+      </c>
+      <c r="E17" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F17" s="24"/>
+      <c r="G17" s="24"/>
       <c r="H17" s="21"/>
       <c r="I17" s="21"/>
       <c r="J17" s="21"/>
       <c r="K17" s="21"/>
       <c r="L17" s="21"/>
       <c r="M17" s="21"/>
       <c r="N17" s="21"/>
       <c r="O17" s="21"/>
       <c r="P17" s="21"/>
       <c r="Q17" s="21"/>
       <c r="R17" s="21"/>
       <c r="S17" s="21"/>
       <c r="T17" s="21"/>
       <c r="U17" s="21"/>
       <c r="V17" s="21"/>
       <c r="W17" s="21"/>
       <c r="X17" s="21"/>
       <c r="Y17" s="21"/>
       <c r="Z17" s="21"/>
       <c r="AA17" s="21"/>
       <c r="AB17" s="21"/>
       <c r="AC17" s="21"/>
       <c r="AD17" s="20" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AE17" s="21"/>
       <c r="AF17" s="21"/>
     </row>
     <row r="18" spans="2:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B18" s="19"/>
       <c r="C18" s="19"/>
       <c r="D18" s="20">
-        <v>45809</v>
-[...5 lines deleted...]
-      <c r="G18" s="43"/>
+        <v>45931</v>
+      </c>
+      <c r="E18" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F18" s="24"/>
+      <c r="G18" s="24"/>
       <c r="H18" s="21"/>
       <c r="I18" s="21"/>
       <c r="J18" s="21"/>
       <c r="K18" s="21"/>
       <c r="L18" s="21"/>
       <c r="M18" s="21"/>
       <c r="N18" s="21"/>
       <c r="O18" s="21"/>
       <c r="P18" s="21"/>
       <c r="Q18" s="21"/>
       <c r="R18" s="21"/>
       <c r="S18" s="21"/>
       <c r="T18" s="21"/>
       <c r="U18" s="21"/>
       <c r="V18" s="21"/>
       <c r="W18" s="21"/>
       <c r="X18" s="21"/>
       <c r="Y18" s="21"/>
       <c r="Z18" s="21"/>
       <c r="AA18" s="21"/>
       <c r="AB18" s="21"/>
       <c r="AC18" s="21"/>
       <c r="AD18" s="20" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AE18" s="21"/>
       <c r="AF18" s="21"/>
     </row>
     <row r="19" spans="2:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B19" s="19"/>
       <c r="C19" s="19"/>
       <c r="D19" s="20">
-        <v>45778</v>
-[...5 lines deleted...]
-      <c r="G19" s="43"/>
+        <v>45901</v>
+      </c>
+      <c r="E19" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F19" s="24"/>
+      <c r="G19" s="24"/>
       <c r="H19" s="21"/>
       <c r="I19" s="21"/>
       <c r="J19" s="21"/>
       <c r="K19" s="21"/>
       <c r="L19" s="21"/>
       <c r="M19" s="21"/>
       <c r="N19" s="21"/>
       <c r="O19" s="21"/>
       <c r="P19" s="21"/>
       <c r="Q19" s="21"/>
       <c r="R19" s="21"/>
       <c r="S19" s="21"/>
       <c r="T19" s="21"/>
       <c r="U19" s="21"/>
       <c r="V19" s="21"/>
       <c r="W19" s="21"/>
       <c r="X19" s="21"/>
       <c r="Y19" s="21"/>
       <c r="Z19" s="21"/>
       <c r="AA19" s="21"/>
       <c r="AB19" s="21"/>
       <c r="AC19" s="21"/>
       <c r="AD19" s="20" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AE19" s="21"/>
       <c r="AF19" s="21"/>
     </row>
     <row r="20" spans="2:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B20" s="19"/>
       <c r="C20" s="19"/>
       <c r="D20" s="20">
-        <v>45748</v>
-[...5 lines deleted...]
-      <c r="G20" s="43"/>
+        <v>45870</v>
+      </c>
+      <c r="E20" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F20" s="24"/>
+      <c r="G20" s="24"/>
       <c r="H20" s="21"/>
       <c r="I20" s="21"/>
       <c r="J20" s="21"/>
       <c r="K20" s="21"/>
       <c r="L20" s="21"/>
       <c r="M20" s="21"/>
       <c r="N20" s="21"/>
       <c r="O20" s="21"/>
       <c r="P20" s="21"/>
       <c r="Q20" s="21"/>
       <c r="R20" s="21"/>
       <c r="S20" s="21"/>
       <c r="T20" s="21"/>
       <c r="U20" s="21"/>
       <c r="V20" s="21"/>
       <c r="W20" s="21"/>
       <c r="X20" s="21"/>
       <c r="Y20" s="21"/>
       <c r="Z20" s="21"/>
       <c r="AA20" s="21"/>
       <c r="AB20" s="21"/>
       <c r="AC20" s="21"/>
       <c r="AD20" s="20" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AE20" s="21"/>
       <c r="AF20" s="21"/>
     </row>
     <row r="21" spans="2:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B21" s="19"/>
       <c r="C21" s="19"/>
       <c r="D21" s="20">
-        <v>45719</v>
-[...5 lines deleted...]
-      <c r="G21" s="43"/>
+        <v>45839</v>
+      </c>
+      <c r="E21" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F21" s="24"/>
+      <c r="G21" s="24"/>
       <c r="H21" s="21"/>
       <c r="I21" s="21"/>
       <c r="J21" s="21"/>
       <c r="K21" s="21"/>
       <c r="L21" s="21"/>
       <c r="M21" s="21"/>
       <c r="N21" s="21"/>
       <c r="O21" s="21"/>
       <c r="P21" s="21"/>
       <c r="Q21" s="21"/>
       <c r="R21" s="21"/>
       <c r="S21" s="21"/>
       <c r="T21" s="21"/>
       <c r="U21" s="21"/>
       <c r="V21" s="21"/>
       <c r="W21" s="21"/>
       <c r="X21" s="21"/>
       <c r="Y21" s="21"/>
       <c r="Z21" s="21"/>
       <c r="AA21" s="21"/>
       <c r="AB21" s="21"/>
       <c r="AC21" s="21"/>
       <c r="AD21" s="20" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AE21" s="21"/>
       <c r="AF21" s="21"/>
     </row>
     <row r="22" spans="2:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B22" s="19"/>
       <c r="C22" s="19"/>
       <c r="D22" s="20">
-        <v>45689</v>
-[...5 lines deleted...]
-      <c r="G22" s="43"/>
+        <v>45809</v>
+      </c>
+      <c r="E22" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F22" s="24"/>
+      <c r="G22" s="24"/>
       <c r="H22" s="21"/>
       <c r="I22" s="21"/>
       <c r="J22" s="21"/>
       <c r="K22" s="21"/>
       <c r="L22" s="21"/>
       <c r="M22" s="21"/>
       <c r="N22" s="21"/>
       <c r="O22" s="21"/>
       <c r="P22" s="21"/>
       <c r="Q22" s="21"/>
       <c r="R22" s="21"/>
       <c r="S22" s="21"/>
       <c r="T22" s="21"/>
       <c r="U22" s="21"/>
       <c r="V22" s="21"/>
       <c r="W22" s="21"/>
       <c r="X22" s="21"/>
       <c r="Y22" s="21"/>
       <c r="Z22" s="21"/>
       <c r="AA22" s="21"/>
       <c r="AB22" s="21"/>
       <c r="AC22" s="21"/>
       <c r="AD22" s="20" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AE22" s="21"/>
       <c r="AF22" s="21"/>
     </row>
     <row r="23" spans="2:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B23" s="19"/>
       <c r="C23" s="19"/>
       <c r="D23" s="20">
-        <v>45658</v>
-[...5 lines deleted...]
-      <c r="G23" s="43"/>
+        <v>45778</v>
+      </c>
+      <c r="E23" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F23" s="24"/>
+      <c r="G23" s="24"/>
       <c r="H23" s="21"/>
       <c r="I23" s="21"/>
       <c r="J23" s="21"/>
       <c r="K23" s="21"/>
       <c r="L23" s="21"/>
       <c r="M23" s="21"/>
       <c r="N23" s="21"/>
       <c r="O23" s="21"/>
       <c r="P23" s="21"/>
       <c r="Q23" s="21"/>
       <c r="R23" s="21"/>
       <c r="S23" s="21"/>
       <c r="T23" s="21"/>
       <c r="U23" s="21"/>
       <c r="V23" s="21"/>
       <c r="W23" s="21"/>
       <c r="X23" s="21"/>
       <c r="Y23" s="21"/>
       <c r="Z23" s="21"/>
       <c r="AA23" s="21"/>
       <c r="AB23" s="21"/>
       <c r="AC23" s="21"/>
       <c r="AD23" s="20" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AE23" s="21"/>
       <c r="AF23" s="21"/>
     </row>
     <row r="24" spans="2:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B24" s="19"/>
       <c r="C24" s="19"/>
       <c r="D24" s="20">
-        <v>45632</v>
-[...5 lines deleted...]
-      <c r="G24" s="43"/>
+        <v>45748</v>
+      </c>
+      <c r="E24" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F24" s="24"/>
+      <c r="G24" s="24"/>
       <c r="H24" s="21"/>
       <c r="I24" s="21"/>
       <c r="J24" s="21"/>
       <c r="K24" s="21"/>
       <c r="L24" s="21"/>
       <c r="M24" s="21"/>
       <c r="N24" s="21"/>
       <c r="O24" s="21"/>
       <c r="P24" s="21"/>
       <c r="Q24" s="21"/>
       <c r="R24" s="21"/>
       <c r="S24" s="21"/>
       <c r="T24" s="21"/>
       <c r="U24" s="21"/>
       <c r="V24" s="21"/>
       <c r="W24" s="21"/>
       <c r="X24" s="21"/>
       <c r="Y24" s="21"/>
       <c r="Z24" s="21"/>
       <c r="AA24" s="21"/>
       <c r="AB24" s="21"/>
       <c r="AC24" s="21"/>
-      <c r="AD24" s="21" t="s">
-        <v>82</v>
+      <c r="AD24" s="20" t="s">
+        <v>85</v>
       </c>
       <c r="AE24" s="21"/>
       <c r="AF24" s="21"/>
     </row>
     <row r="25" spans="2:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B25" s="19"/>
       <c r="C25" s="19"/>
       <c r="D25" s="20">
-        <v>45602</v>
-[...5 lines deleted...]
-      <c r="G25" s="43"/>
+        <v>45719</v>
+      </c>
+      <c r="E25" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F25" s="24"/>
+      <c r="G25" s="24"/>
       <c r="H25" s="21"/>
       <c r="I25" s="21"/>
       <c r="J25" s="21"/>
       <c r="K25" s="21"/>
       <c r="L25" s="21"/>
       <c r="M25" s="21"/>
       <c r="N25" s="21"/>
       <c r="O25" s="21"/>
       <c r="P25" s="21"/>
       <c r="Q25" s="21"/>
       <c r="R25" s="21"/>
       <c r="S25" s="21"/>
       <c r="T25" s="21"/>
       <c r="U25" s="21"/>
       <c r="V25" s="21"/>
       <c r="W25" s="21"/>
       <c r="X25" s="21"/>
       <c r="Y25" s="21"/>
       <c r="Z25" s="21"/>
       <c r="AA25" s="21"/>
       <c r="AB25" s="21"/>
       <c r="AC25" s="21"/>
-      <c r="AD25" s="21" t="s">
-        <v>81</v>
+      <c r="AD25" s="20" t="s">
+        <v>84</v>
       </c>
       <c r="AE25" s="21"/>
       <c r="AF25" s="21"/>
     </row>
     <row r="26" spans="2:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B26" s="19"/>
       <c r="C26" s="19"/>
       <c r="D26" s="20">
-        <v>45571</v>
-[...5 lines deleted...]
-      <c r="G26" s="43"/>
+        <v>45689</v>
+      </c>
+      <c r="E26" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F26" s="24"/>
+      <c r="G26" s="24"/>
       <c r="H26" s="21"/>
       <c r="I26" s="21"/>
       <c r="J26" s="21"/>
       <c r="K26" s="21"/>
       <c r="L26" s="21"/>
       <c r="M26" s="21"/>
       <c r="N26" s="21"/>
       <c r="O26" s="21"/>
       <c r="P26" s="21"/>
       <c r="Q26" s="21"/>
       <c r="R26" s="21"/>
       <c r="S26" s="21"/>
       <c r="T26" s="21"/>
       <c r="U26" s="21"/>
       <c r="V26" s="21"/>
       <c r="W26" s="21"/>
       <c r="X26" s="21"/>
       <c r="Y26" s="21"/>
       <c r="Z26" s="21"/>
       <c r="AA26" s="21"/>
       <c r="AB26" s="21"/>
       <c r="AC26" s="21"/>
-      <c r="AD26" s="21" t="s">
-        <v>80</v>
+      <c r="AD26" s="20" t="s">
+        <v>83</v>
       </c>
       <c r="AE26" s="21"/>
       <c r="AF26" s="21"/>
     </row>
     <row r="27" spans="2:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B27" s="19"/>
       <c r="C27" s="19"/>
       <c r="D27" s="20">
-        <v>45541</v>
-[...5 lines deleted...]
-      <c r="G27" s="43"/>
+        <v>45658</v>
+      </c>
+      <c r="E27" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F27" s="24"/>
+      <c r="G27" s="24"/>
       <c r="H27" s="21"/>
       <c r="I27" s="21"/>
       <c r="J27" s="21"/>
       <c r="K27" s="21"/>
       <c r="L27" s="21"/>
       <c r="M27" s="21"/>
       <c r="N27" s="21"/>
       <c r="O27" s="21"/>
       <c r="P27" s="21"/>
       <c r="Q27" s="21"/>
       <c r="R27" s="21"/>
       <c r="S27" s="21"/>
       <c r="T27" s="21"/>
       <c r="U27" s="21"/>
       <c r="V27" s="21"/>
       <c r="W27" s="21"/>
       <c r="X27" s="21"/>
       <c r="Y27" s="21"/>
       <c r="Z27" s="21"/>
       <c r="AA27" s="21"/>
       <c r="AB27" s="21"/>
       <c r="AC27" s="21"/>
-      <c r="AD27" s="21" t="s">
-        <v>79</v>
+      <c r="AD27" s="20" t="s">
+        <v>82</v>
       </c>
       <c r="AE27" s="21"/>
       <c r="AF27" s="21"/>
     </row>
-    <row r="28" spans="2:32" s="1" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="2:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B28" s="19"/>
       <c r="C28" s="19"/>
       <c r="D28" s="20">
-        <v>45510</v>
-[...5 lines deleted...]
-      <c r="G28" s="43"/>
+        <v>45632</v>
+      </c>
+      <c r="E28" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F28" s="24"/>
+      <c r="G28" s="24"/>
       <c r="H28" s="21"/>
       <c r="I28" s="21"/>
       <c r="J28" s="21"/>
       <c r="K28" s="21"/>
       <c r="L28" s="21"/>
       <c r="M28" s="21"/>
       <c r="N28" s="21"/>
       <c r="O28" s="21"/>
       <c r="P28" s="21"/>
       <c r="Q28" s="21"/>
       <c r="R28" s="21"/>
       <c r="S28" s="21"/>
       <c r="T28" s="21"/>
       <c r="U28" s="21"/>
       <c r="V28" s="21"/>
       <c r="W28" s="21"/>
       <c r="X28" s="21"/>
       <c r="Y28" s="21"/>
       <c r="Z28" s="21"/>
       <c r="AA28" s="21"/>
       <c r="AB28" s="21"/>
       <c r="AC28" s="21"/>
       <c r="AD28" s="21" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="AE28" s="21"/>
       <c r="AF28" s="21"/>
     </row>
-    <row r="29" spans="2:32" s="1" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="2:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B29" s="19"/>
       <c r="C29" s="19"/>
       <c r="D29" s="20">
-        <v>45480</v>
-[...5 lines deleted...]
-      <c r="G29" s="43"/>
+        <v>45602</v>
+      </c>
+      <c r="E29" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F29" s="24"/>
+      <c r="G29" s="24"/>
       <c r="H29" s="21"/>
       <c r="I29" s="21"/>
       <c r="J29" s="21"/>
       <c r="K29" s="21"/>
       <c r="L29" s="21"/>
       <c r="M29" s="21"/>
       <c r="N29" s="21"/>
       <c r="O29" s="21"/>
       <c r="P29" s="21"/>
       <c r="Q29" s="21"/>
       <c r="R29" s="21"/>
       <c r="S29" s="21"/>
       <c r="T29" s="21"/>
       <c r="U29" s="21"/>
       <c r="V29" s="21"/>
       <c r="W29" s="21"/>
       <c r="X29" s="21"/>
       <c r="Y29" s="21"/>
       <c r="Z29" s="21"/>
       <c r="AA29" s="21"/>
       <c r="AB29" s="21"/>
       <c r="AC29" s="21"/>
       <c r="AD29" s="21" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="AE29" s="21"/>
       <c r="AF29" s="21"/>
     </row>
-    <row r="30" spans="2:32" s="1" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="2:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B30" s="19"/>
       <c r="C30" s="19"/>
       <c r="D30" s="20">
-        <v>45458</v>
-[...5 lines deleted...]
-      <c r="G30" s="43"/>
+        <v>45571</v>
+      </c>
+      <c r="E30" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F30" s="24"/>
+      <c r="G30" s="24"/>
       <c r="H30" s="21"/>
       <c r="I30" s="21"/>
       <c r="J30" s="21"/>
       <c r="K30" s="21"/>
       <c r="L30" s="21"/>
       <c r="M30" s="21"/>
       <c r="N30" s="21"/>
       <c r="O30" s="21"/>
       <c r="P30" s="21"/>
       <c r="Q30" s="21"/>
       <c r="R30" s="21"/>
       <c r="S30" s="21"/>
       <c r="T30" s="21"/>
       <c r="U30" s="21"/>
       <c r="V30" s="21"/>
       <c r="W30" s="21"/>
       <c r="X30" s="21"/>
       <c r="Y30" s="21"/>
       <c r="Z30" s="21"/>
       <c r="AA30" s="21"/>
       <c r="AB30" s="21"/>
       <c r="AC30" s="21"/>
       <c r="AD30" s="21" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="AE30" s="21"/>
       <c r="AF30" s="21"/>
     </row>
-    <row r="31" spans="2:32" s="1" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="2:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B31" s="19"/>
       <c r="C31" s="19"/>
       <c r="D31" s="20">
-        <v>45442</v>
-[...5 lines deleted...]
-      <c r="G31" s="43"/>
+        <v>45541</v>
+      </c>
+      <c r="E31" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F31" s="24"/>
+      <c r="G31" s="24"/>
       <c r="H31" s="21"/>
       <c r="I31" s="21"/>
       <c r="J31" s="21"/>
       <c r="K31" s="21"/>
       <c r="L31" s="21"/>
       <c r="M31" s="21"/>
       <c r="N31" s="21"/>
       <c r="O31" s="21"/>
       <c r="P31" s="21"/>
       <c r="Q31" s="21"/>
       <c r="R31" s="21"/>
       <c r="S31" s="21"/>
       <c r="T31" s="21"/>
       <c r="U31" s="21"/>
       <c r="V31" s="21"/>
       <c r="W31" s="21"/>
       <c r="X31" s="21"/>
       <c r="Y31" s="21"/>
       <c r="Z31" s="21"/>
       <c r="AA31" s="21"/>
       <c r="AB31" s="21"/>
       <c r="AC31" s="21"/>
       <c r="AD31" s="21" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AE31" s="21"/>
       <c r="AF31" s="21"/>
     </row>
-    <row r="32" spans="2:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="2:32" s="1" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B32" s="19"/>
       <c r="C32" s="19"/>
       <c r="D32" s="20">
-        <v>45412</v>
-[...5 lines deleted...]
-      <c r="G32" s="43"/>
+        <v>45510</v>
+      </c>
+      <c r="E32" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F32" s="24"/>
+      <c r="G32" s="24"/>
       <c r="H32" s="21"/>
       <c r="I32" s="21"/>
       <c r="J32" s="21"/>
       <c r="K32" s="21"/>
       <c r="L32" s="21"/>
       <c r="M32" s="21"/>
       <c r="N32" s="21"/>
       <c r="O32" s="21"/>
       <c r="P32" s="21"/>
       <c r="Q32" s="21"/>
       <c r="R32" s="21"/>
       <c r="S32" s="21"/>
       <c r="T32" s="21"/>
       <c r="U32" s="21"/>
       <c r="V32" s="21"/>
       <c r="W32" s="21"/>
       <c r="X32" s="21"/>
       <c r="Y32" s="21"/>
       <c r="Z32" s="21"/>
       <c r="AA32" s="21"/>
       <c r="AB32" s="21"/>
       <c r="AC32" s="21"/>
       <c r="AD32" s="21" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="AE32" s="21"/>
       <c r="AF32" s="21"/>
     </row>
-    <row r="33" spans="2:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="2:32" s="1" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B33" s="19"/>
       <c r="C33" s="19"/>
       <c r="D33" s="20">
-        <v>45379</v>
-[...5 lines deleted...]
-      <c r="G33" s="43"/>
+        <v>45480</v>
+      </c>
+      <c r="E33" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F33" s="24"/>
+      <c r="G33" s="24"/>
       <c r="H33" s="21"/>
       <c r="I33" s="21"/>
       <c r="J33" s="21"/>
       <c r="K33" s="21"/>
       <c r="L33" s="21"/>
       <c r="M33" s="21"/>
       <c r="N33" s="21"/>
       <c r="O33" s="21"/>
       <c r="P33" s="21"/>
       <c r="Q33" s="21"/>
       <c r="R33" s="21"/>
       <c r="S33" s="21"/>
       <c r="T33" s="21"/>
       <c r="U33" s="21"/>
       <c r="V33" s="21"/>
       <c r="W33" s="21"/>
       <c r="X33" s="21"/>
       <c r="Y33" s="21"/>
       <c r="Z33" s="21"/>
       <c r="AA33" s="21"/>
       <c r="AB33" s="21"/>
       <c r="AC33" s="21"/>
       <c r="AD33" s="21" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="AE33" s="21"/>
       <c r="AF33" s="21"/>
     </row>
-    <row r="34" spans="2:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="2:32" s="1" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B34" s="19"/>
       <c r="C34" s="19"/>
       <c r="D34" s="20">
-        <v>45350</v>
-[...5 lines deleted...]
-      <c r="G34" s="43"/>
+        <v>45458</v>
+      </c>
+      <c r="E34" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F34" s="24"/>
+      <c r="G34" s="24"/>
       <c r="H34" s="21"/>
       <c r="I34" s="21"/>
       <c r="J34" s="21"/>
       <c r="K34" s="21"/>
       <c r="L34" s="21"/>
       <c r="M34" s="21"/>
       <c r="N34" s="21"/>
       <c r="O34" s="21"/>
       <c r="P34" s="21"/>
       <c r="Q34" s="21"/>
       <c r="R34" s="21"/>
       <c r="S34" s="21"/>
       <c r="T34" s="21"/>
       <c r="U34" s="21"/>
       <c r="V34" s="21"/>
       <c r="W34" s="21"/>
       <c r="X34" s="21"/>
       <c r="Y34" s="21"/>
       <c r="Z34" s="21"/>
       <c r="AA34" s="21"/>
       <c r="AB34" s="21"/>
       <c r="AC34" s="21"/>
       <c r="AD34" s="21" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="AE34" s="21"/>
       <c r="AF34" s="21"/>
     </row>
-    <row r="35" spans="2:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="2:32" s="1" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B35" s="19"/>
       <c r="C35" s="19"/>
-      <c r="D35" s="20" t="s">
-[...6 lines deleted...]
-      <c r="G35" s="43"/>
+      <c r="D35" s="20">
+        <v>45442</v>
+      </c>
+      <c r="E35" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F35" s="24"/>
+      <c r="G35" s="24"/>
       <c r="H35" s="21"/>
       <c r="I35" s="21"/>
       <c r="J35" s="21"/>
       <c r="K35" s="21"/>
       <c r="L35" s="21"/>
       <c r="M35" s="21"/>
       <c r="N35" s="21"/>
       <c r="O35" s="21"/>
       <c r="P35" s="21"/>
       <c r="Q35" s="21"/>
       <c r="R35" s="21"/>
       <c r="S35" s="21"/>
       <c r="T35" s="21"/>
       <c r="U35" s="21"/>
       <c r="V35" s="21"/>
       <c r="W35" s="21"/>
       <c r="X35" s="21"/>
       <c r="Y35" s="21"/>
       <c r="Z35" s="21"/>
       <c r="AA35" s="21"/>
       <c r="AB35" s="21"/>
       <c r="AC35" s="21"/>
       <c r="AD35" s="21" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="AE35" s="21"/>
       <c r="AF35" s="21"/>
     </row>
     <row r="36" spans="2:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B36" s="19"/>
       <c r="C36" s="19"/>
-      <c r="D36" s="20" t="s">
-[...6 lines deleted...]
-      <c r="G36" s="43"/>
+      <c r="D36" s="20">
+        <v>45412</v>
+      </c>
+      <c r="E36" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F36" s="24"/>
+      <c r="G36" s="24"/>
       <c r="H36" s="21"/>
       <c r="I36" s="21"/>
       <c r="J36" s="21"/>
       <c r="K36" s="21"/>
       <c r="L36" s="21"/>
       <c r="M36" s="21"/>
       <c r="N36" s="21"/>
       <c r="O36" s="21"/>
       <c r="P36" s="21"/>
       <c r="Q36" s="21"/>
       <c r="R36" s="21"/>
       <c r="S36" s="21"/>
       <c r="T36" s="21"/>
       <c r="U36" s="21"/>
       <c r="V36" s="21"/>
       <c r="W36" s="21"/>
       <c r="X36" s="21"/>
       <c r="Y36" s="21"/>
       <c r="Z36" s="21"/>
       <c r="AA36" s="21"/>
       <c r="AB36" s="21"/>
       <c r="AC36" s="21"/>
       <c r="AD36" s="21" t="s">
-        <v>32</v>
+        <v>70</v>
       </c>
       <c r="AE36" s="21"/>
       <c r="AF36" s="21"/>
     </row>
     <row r="37" spans="2:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B37" s="19"/>
       <c r="C37" s="19"/>
-      <c r="D37" s="20" t="s">
-[...6 lines deleted...]
-      <c r="G37" s="43"/>
+      <c r="D37" s="20">
+        <v>45379</v>
+      </c>
+      <c r="E37" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F37" s="24"/>
+      <c r="G37" s="24"/>
       <c r="H37" s="21"/>
       <c r="I37" s="21"/>
       <c r="J37" s="21"/>
       <c r="K37" s="21"/>
       <c r="L37" s="21"/>
       <c r="M37" s="21"/>
       <c r="N37" s="21"/>
       <c r="O37" s="21"/>
       <c r="P37" s="21"/>
       <c r="Q37" s="21"/>
       <c r="R37" s="21"/>
       <c r="S37" s="21"/>
       <c r="T37" s="21"/>
       <c r="U37" s="21"/>
       <c r="V37" s="21"/>
       <c r="W37" s="21"/>
       <c r="X37" s="21"/>
       <c r="Y37" s="21"/>
       <c r="Z37" s="21"/>
       <c r="AA37" s="21"/>
       <c r="AB37" s="21"/>
       <c r="AC37" s="21"/>
       <c r="AD37" s="21" t="s">
-        <v>34</v>
+        <v>71</v>
       </c>
       <c r="AE37" s="21"/>
       <c r="AF37" s="21"/>
     </row>
-    <row r="38" spans="2:32" s="1" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="2:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B38" s="19"/>
       <c r="C38" s="19"/>
-      <c r="D38" s="20" t="s">
-[...6 lines deleted...]
-      <c r="G38" s="43"/>
+      <c r="D38" s="20">
+        <v>45350</v>
+      </c>
+      <c r="E38" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F38" s="24"/>
+      <c r="G38" s="24"/>
       <c r="H38" s="21"/>
       <c r="I38" s="21"/>
       <c r="J38" s="21"/>
       <c r="K38" s="21"/>
       <c r="L38" s="21"/>
       <c r="M38" s="21"/>
       <c r="N38" s="21"/>
       <c r="O38" s="21"/>
       <c r="P38" s="21"/>
       <c r="Q38" s="21"/>
       <c r="R38" s="21"/>
       <c r="S38" s="21"/>
       <c r="T38" s="21"/>
       <c r="U38" s="21"/>
       <c r="V38" s="21"/>
       <c r="W38" s="21"/>
       <c r="X38" s="21"/>
       <c r="Y38" s="21"/>
       <c r="Z38" s="21"/>
       <c r="AA38" s="21"/>
       <c r="AB38" s="21"/>
       <c r="AC38" s="21"/>
       <c r="AD38" s="21" t="s">
-        <v>36</v>
+        <v>72</v>
       </c>
       <c r="AE38" s="21"/>
       <c r="AF38" s="21"/>
     </row>
     <row r="39" spans="2:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B39" s="19"/>
       <c r="C39" s="19"/>
       <c r="D39" s="20" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-      <c r="G39" s="43"/>
+        <v>28</v>
+      </c>
+      <c r="E39" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F39" s="24"/>
+      <c r="G39" s="24"/>
       <c r="H39" s="21"/>
       <c r="I39" s="21"/>
       <c r="J39" s="21"/>
       <c r="K39" s="21"/>
       <c r="L39" s="21"/>
       <c r="M39" s="21"/>
       <c r="N39" s="21"/>
       <c r="O39" s="21"/>
       <c r="P39" s="21"/>
       <c r="Q39" s="21"/>
       <c r="R39" s="21"/>
       <c r="S39" s="21"/>
       <c r="T39" s="21"/>
       <c r="U39" s="21"/>
       <c r="V39" s="21"/>
       <c r="W39" s="21"/>
       <c r="X39" s="21"/>
       <c r="Y39" s="21"/>
       <c r="Z39" s="21"/>
       <c r="AA39" s="21"/>
       <c r="AB39" s="21"/>
       <c r="AC39" s="21"/>
       <c r="AD39" s="21" t="s">
-        <v>38</v>
+        <v>73</v>
       </c>
       <c r="AE39" s="21"/>
       <c r="AF39" s="21"/>
     </row>
     <row r="40" spans="2:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B40" s="19"/>
       <c r="C40" s="19"/>
       <c r="D40" s="20" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="E40" s="43" t="s">
         <v>30</v>
       </c>
-      <c r="F40" s="43"/>
-      <c r="G40" s="43"/>
+      <c r="E40" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F40" s="24"/>
+      <c r="G40" s="24"/>
       <c r="H40" s="21"/>
       <c r="I40" s="21"/>
       <c r="J40" s="21"/>
       <c r="K40" s="21"/>
       <c r="L40" s="21"/>
       <c r="M40" s="21"/>
       <c r="N40" s="21"/>
       <c r="O40" s="21"/>
       <c r="P40" s="21"/>
       <c r="Q40" s="21"/>
       <c r="R40" s="21"/>
       <c r="S40" s="21"/>
       <c r="T40" s="21"/>
       <c r="U40" s="21"/>
       <c r="V40" s="21"/>
       <c r="W40" s="21"/>
       <c r="X40" s="21"/>
       <c r="Y40" s="21"/>
       <c r="Z40" s="21"/>
       <c r="AA40" s="21"/>
       <c r="AB40" s="21"/>
       <c r="AC40" s="21"/>
       <c r="AD40" s="21" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="AE40" s="21"/>
       <c r="AF40" s="21"/>
     </row>
     <row r="41" spans="2:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B41" s="19"/>
       <c r="C41" s="19"/>
       <c r="D41" s="20" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-      <c r="G41" s="43"/>
+        <v>32</v>
+      </c>
+      <c r="E41" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F41" s="24"/>
+      <c r="G41" s="24"/>
       <c r="H41" s="21"/>
       <c r="I41" s="21"/>
       <c r="J41" s="21"/>
       <c r="K41" s="21"/>
       <c r="L41" s="21"/>
       <c r="M41" s="21"/>
       <c r="N41" s="21"/>
       <c r="O41" s="21"/>
       <c r="P41" s="21"/>
       <c r="Q41" s="21"/>
       <c r="R41" s="21"/>
       <c r="S41" s="21"/>
       <c r="T41" s="21"/>
       <c r="U41" s="21"/>
       <c r="V41" s="21"/>
       <c r="W41" s="21"/>
       <c r="X41" s="21"/>
       <c r="Y41" s="21"/>
       <c r="Z41" s="21"/>
       <c r="AA41" s="21"/>
       <c r="AB41" s="21"/>
       <c r="AC41" s="21"/>
       <c r="AD41" s="21" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="AE41" s="21"/>
       <c r="AF41" s="21"/>
     </row>
-    <row r="42" spans="2:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="2:32" s="1" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B42" s="19"/>
       <c r="C42" s="19"/>
       <c r="D42" s="20" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-      <c r="G42" s="43"/>
+        <v>34</v>
+      </c>
+      <c r="E42" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F42" s="24"/>
+      <c r="G42" s="24"/>
       <c r="H42" s="21"/>
       <c r="I42" s="21"/>
       <c r="J42" s="21"/>
       <c r="K42" s="21"/>
       <c r="L42" s="21"/>
       <c r="M42" s="21"/>
       <c r="N42" s="21"/>
       <c r="O42" s="21"/>
       <c r="P42" s="21"/>
       <c r="Q42" s="21"/>
       <c r="R42" s="21"/>
       <c r="S42" s="21"/>
       <c r="T42" s="21"/>
       <c r="U42" s="21"/>
       <c r="V42" s="21"/>
       <c r="W42" s="21"/>
       <c r="X42" s="21"/>
       <c r="Y42" s="21"/>
       <c r="Z42" s="21"/>
       <c r="AA42" s="21"/>
       <c r="AB42" s="21"/>
       <c r="AC42" s="21"/>
       <c r="AD42" s="21" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="AE42" s="21"/>
       <c r="AF42" s="21"/>
     </row>
     <row r="43" spans="2:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B43" s="19"/>
       <c r="C43" s="19"/>
       <c r="D43" s="20" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-      <c r="G43" s="43"/>
+        <v>36</v>
+      </c>
+      <c r="E43" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F43" s="24"/>
+      <c r="G43" s="24"/>
       <c r="H43" s="21"/>
       <c r="I43" s="21"/>
       <c r="J43" s="21"/>
       <c r="K43" s="21"/>
       <c r="L43" s="21"/>
       <c r="M43" s="21"/>
       <c r="N43" s="21"/>
       <c r="O43" s="21"/>
       <c r="P43" s="21"/>
       <c r="Q43" s="21"/>
       <c r="R43" s="21"/>
       <c r="S43" s="21"/>
       <c r="T43" s="21"/>
       <c r="U43" s="21"/>
       <c r="V43" s="21"/>
       <c r="W43" s="21"/>
       <c r="X43" s="21"/>
       <c r="Y43" s="21"/>
       <c r="Z43" s="21"/>
       <c r="AA43" s="21"/>
       <c r="AB43" s="21"/>
       <c r="AC43" s="21"/>
       <c r="AD43" s="21" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="AE43" s="21"/>
       <c r="AF43" s="21"/>
     </row>
-    <row r="44" spans="2:32" s="1" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="2:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B44" s="19"/>
       <c r="C44" s="19"/>
       <c r="D44" s="20" t="s">
-        <v>47</v>
-[...5 lines deleted...]
-      <c r="G44" s="43"/>
+        <v>38</v>
+      </c>
+      <c r="E44" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F44" s="24"/>
+      <c r="G44" s="24"/>
       <c r="H44" s="21"/>
       <c r="I44" s="21"/>
       <c r="J44" s="21"/>
       <c r="K44" s="21"/>
       <c r="L44" s="21"/>
       <c r="M44" s="21"/>
       <c r="N44" s="21"/>
       <c r="O44" s="21"/>
       <c r="P44" s="21"/>
       <c r="Q44" s="21"/>
       <c r="R44" s="21"/>
       <c r="S44" s="21"/>
       <c r="T44" s="21"/>
       <c r="U44" s="21"/>
       <c r="V44" s="21"/>
       <c r="W44" s="21"/>
       <c r="X44" s="21"/>
       <c r="Y44" s="21"/>
       <c r="Z44" s="21"/>
       <c r="AA44" s="21"/>
       <c r="AB44" s="21"/>
       <c r="AC44" s="21"/>
       <c r="AD44" s="21" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="AE44" s="21"/>
       <c r="AF44" s="21"/>
     </row>
-    <row r="45" spans="2:32" s="1" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="2:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B45" s="19"/>
       <c r="C45" s="19"/>
       <c r="D45" s="20" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-      <c r="G45" s="43"/>
+        <v>40</v>
+      </c>
+      <c r="E45" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F45" s="24"/>
+      <c r="G45" s="24"/>
       <c r="H45" s="21"/>
       <c r="I45" s="21"/>
       <c r="J45" s="21"/>
       <c r="K45" s="21"/>
       <c r="L45" s="21"/>
       <c r="M45" s="21"/>
       <c r="N45" s="21"/>
       <c r="O45" s="21"/>
       <c r="P45" s="21"/>
       <c r="Q45" s="21"/>
       <c r="R45" s="21"/>
       <c r="S45" s="21"/>
       <c r="T45" s="21"/>
       <c r="U45" s="21"/>
       <c r="V45" s="21"/>
       <c r="W45" s="21"/>
       <c r="X45" s="21"/>
       <c r="Y45" s="21"/>
       <c r="Z45" s="21"/>
       <c r="AA45" s="21"/>
       <c r="AB45" s="21"/>
       <c r="AC45" s="21"/>
       <c r="AD45" s="21" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="AE45" s="21"/>
       <c r="AF45" s="21"/>
     </row>
-    <row r="46" spans="2:32" s="1" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="2:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B46" s="19"/>
       <c r="C46" s="19"/>
       <c r="D46" s="20" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-      <c r="G46" s="43"/>
+        <v>42</v>
+      </c>
+      <c r="E46" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F46" s="24"/>
+      <c r="G46" s="24"/>
       <c r="H46" s="21"/>
       <c r="I46" s="21"/>
       <c r="J46" s="21"/>
       <c r="K46" s="21"/>
       <c r="L46" s="21"/>
       <c r="M46" s="21"/>
       <c r="N46" s="21"/>
       <c r="O46" s="21"/>
       <c r="P46" s="21"/>
       <c r="Q46" s="21"/>
       <c r="R46" s="21"/>
       <c r="S46" s="21"/>
       <c r="T46" s="21"/>
       <c r="U46" s="21"/>
       <c r="V46" s="21"/>
       <c r="W46" s="21"/>
       <c r="X46" s="21"/>
       <c r="Y46" s="21"/>
       <c r="Z46" s="21"/>
       <c r="AA46" s="21"/>
       <c r="AB46" s="21"/>
       <c r="AC46" s="21"/>
       <c r="AD46" s="21" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="AE46" s="21"/>
       <c r="AF46" s="21"/>
     </row>
-    <row r="47" spans="2:32" s="1" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="2:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B47" s="19"/>
       <c r="C47" s="19"/>
-      <c r="D47" s="20">
-[...6 lines deleted...]
-      <c r="G47" s="43"/>
+      <c r="D47" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="E47" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F47" s="24"/>
+      <c r="G47" s="24"/>
       <c r="H47" s="21"/>
       <c r="I47" s="21"/>
       <c r="J47" s="21"/>
       <c r="K47" s="21"/>
       <c r="L47" s="21"/>
       <c r="M47" s="21"/>
       <c r="N47" s="21"/>
       <c r="O47" s="21"/>
       <c r="P47" s="21"/>
       <c r="Q47" s="21"/>
       <c r="R47" s="21"/>
       <c r="S47" s="21"/>
       <c r="T47" s="21"/>
       <c r="U47" s="21"/>
       <c r="V47" s="21"/>
       <c r="W47" s="21"/>
       <c r="X47" s="21"/>
       <c r="Y47" s="21"/>
       <c r="Z47" s="21"/>
       <c r="AA47" s="21"/>
       <c r="AB47" s="21"/>
       <c r="AC47" s="21"/>
       <c r="AD47" s="21" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="AE47" s="21"/>
       <c r="AF47" s="21"/>
     </row>
     <row r="48" spans="2:32" s="1" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B48" s="19"/>
       <c r="C48" s="19"/>
-      <c r="D48" s="20">
-[...6 lines deleted...]
-      <c r="G48" s="43"/>
+      <c r="D48" s="20" t="s">
+        <v>46</v>
+      </c>
+      <c r="E48" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F48" s="24"/>
+      <c r="G48" s="24"/>
       <c r="H48" s="21"/>
       <c r="I48" s="21"/>
       <c r="J48" s="21"/>
       <c r="K48" s="21"/>
       <c r="L48" s="21"/>
       <c r="M48" s="21"/>
       <c r="N48" s="21"/>
       <c r="O48" s="21"/>
       <c r="P48" s="21"/>
       <c r="Q48" s="21"/>
       <c r="R48" s="21"/>
       <c r="S48" s="21"/>
       <c r="T48" s="21"/>
       <c r="U48" s="21"/>
       <c r="V48" s="21"/>
       <c r="W48" s="21"/>
       <c r="X48" s="21"/>
       <c r="Y48" s="21"/>
       <c r="Z48" s="21"/>
       <c r="AA48" s="21"/>
       <c r="AB48" s="21"/>
       <c r="AC48" s="21"/>
       <c r="AD48" s="21" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="AE48" s="21"/>
       <c r="AF48" s="21"/>
     </row>
     <row r="49" spans="2:32" s="1" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B49" s="19"/>
       <c r="C49" s="19"/>
-      <c r="D49" s="20">
-[...6 lines deleted...]
-      <c r="G49" s="43"/>
+      <c r="D49" s="20" t="s">
+        <v>48</v>
+      </c>
+      <c r="E49" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F49" s="24"/>
+      <c r="G49" s="24"/>
       <c r="H49" s="21"/>
       <c r="I49" s="21"/>
       <c r="J49" s="21"/>
       <c r="K49" s="21"/>
       <c r="L49" s="21"/>
       <c r="M49" s="21"/>
       <c r="N49" s="21"/>
       <c r="O49" s="21"/>
       <c r="P49" s="21"/>
       <c r="Q49" s="21"/>
       <c r="R49" s="21"/>
       <c r="S49" s="21"/>
       <c r="T49" s="21"/>
       <c r="U49" s="21"/>
       <c r="V49" s="21"/>
       <c r="W49" s="21"/>
       <c r="X49" s="21"/>
       <c r="Y49" s="21"/>
       <c r="Z49" s="21"/>
       <c r="AA49" s="21"/>
       <c r="AB49" s="21"/>
       <c r="AC49" s="21"/>
       <c r="AD49" s="21" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="AE49" s="21"/>
       <c r="AF49" s="21"/>
     </row>
     <row r="50" spans="2:32" s="1" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B50" s="19"/>
       <c r="C50" s="19"/>
-      <c r="D50" s="20">
-[...6 lines deleted...]
-      <c r="G50" s="43"/>
+      <c r="D50" s="20" t="s">
+        <v>50</v>
+      </c>
+      <c r="E50" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F50" s="24"/>
+      <c r="G50" s="24"/>
       <c r="H50" s="21"/>
       <c r="I50" s="21"/>
       <c r="J50" s="21"/>
       <c r="K50" s="21"/>
       <c r="L50" s="21"/>
       <c r="M50" s="21"/>
       <c r="N50" s="21"/>
       <c r="O50" s="21"/>
       <c r="P50" s="21"/>
       <c r="Q50" s="21"/>
       <c r="R50" s="21"/>
       <c r="S50" s="21"/>
       <c r="T50" s="21"/>
       <c r="U50" s="21"/>
       <c r="V50" s="21"/>
       <c r="W50" s="21"/>
       <c r="X50" s="21"/>
       <c r="Y50" s="21"/>
       <c r="Z50" s="21"/>
       <c r="AA50" s="21"/>
       <c r="AB50" s="21"/>
       <c r="AC50" s="21"/>
       <c r="AD50" s="21" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="AE50" s="21"/>
       <c r="AF50" s="21"/>
     </row>
     <row r="51" spans="2:32" s="1" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B51" s="19"/>
       <c r="C51" s="19"/>
       <c r="D51" s="20">
-        <v>44810</v>
-[...5 lines deleted...]
-      <c r="G51" s="43"/>
+        <v>44937</v>
+      </c>
+      <c r="E51" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F51" s="24"/>
+      <c r="G51" s="24"/>
       <c r="H51" s="21"/>
       <c r="I51" s="21"/>
       <c r="J51" s="21"/>
       <c r="K51" s="21"/>
       <c r="L51" s="21"/>
       <c r="M51" s="21"/>
       <c r="N51" s="21"/>
       <c r="O51" s="21"/>
       <c r="P51" s="21"/>
       <c r="Q51" s="21"/>
       <c r="R51" s="21"/>
       <c r="S51" s="21"/>
       <c r="T51" s="21"/>
       <c r="U51" s="21"/>
       <c r="V51" s="21"/>
       <c r="W51" s="21"/>
       <c r="X51" s="21"/>
       <c r="Y51" s="21"/>
       <c r="Z51" s="21"/>
       <c r="AA51" s="21"/>
       <c r="AB51" s="21"/>
       <c r="AC51" s="21"/>
       <c r="AD51" s="21" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="AE51" s="21"/>
       <c r="AF51" s="21"/>
     </row>
-    <row r="52" spans="2:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="52" spans="2:32" s="1" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B52" s="19"/>
       <c r="C52" s="19"/>
       <c r="D52" s="20">
-        <v>44779</v>
-[...5 lines deleted...]
-      <c r="G52" s="43"/>
+        <v>44901</v>
+      </c>
+      <c r="E52" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F52" s="24"/>
+      <c r="G52" s="24"/>
       <c r="H52" s="21"/>
       <c r="I52" s="21"/>
       <c r="J52" s="21"/>
       <c r="K52" s="21"/>
       <c r="L52" s="21"/>
       <c r="M52" s="21"/>
       <c r="N52" s="21"/>
       <c r="O52" s="21"/>
       <c r="P52" s="21"/>
       <c r="Q52" s="21"/>
       <c r="R52" s="21"/>
       <c r="S52" s="21"/>
       <c r="T52" s="21"/>
       <c r="U52" s="21"/>
       <c r="V52" s="21"/>
       <c r="W52" s="21"/>
       <c r="X52" s="21"/>
       <c r="Y52" s="21"/>
       <c r="Z52" s="21"/>
       <c r="AA52" s="21"/>
       <c r="AB52" s="21"/>
       <c r="AC52" s="21"/>
       <c r="AD52" s="21" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="AE52" s="21"/>
       <c r="AF52" s="21"/>
     </row>
-    <row r="53" spans="2:32" s="1" customFormat="1" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="53" spans="2:32" s="1" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B53" s="19"/>
       <c r="C53" s="19"/>
       <c r="D53" s="20">
-        <v>44748</v>
-[...5 lines deleted...]
-      <c r="G53" s="43"/>
+        <v>44871</v>
+      </c>
+      <c r="E53" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F53" s="24"/>
+      <c r="G53" s="24"/>
       <c r="H53" s="21"/>
       <c r="I53" s="21"/>
       <c r="J53" s="21"/>
       <c r="K53" s="21"/>
       <c r="L53" s="21"/>
       <c r="M53" s="21"/>
       <c r="N53" s="21"/>
       <c r="O53" s="21"/>
       <c r="P53" s="21"/>
       <c r="Q53" s="21"/>
       <c r="R53" s="21"/>
       <c r="S53" s="21"/>
       <c r="T53" s="21"/>
       <c r="U53" s="21"/>
       <c r="V53" s="21"/>
       <c r="W53" s="21"/>
       <c r="X53" s="21"/>
       <c r="Y53" s="21"/>
       <c r="Z53" s="21"/>
       <c r="AA53" s="21"/>
       <c r="AB53" s="21"/>
       <c r="AC53" s="21"/>
       <c r="AD53" s="21" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="AE53" s="21"/>
       <c r="AF53" s="21"/>
     </row>
-    <row r="54" spans="2:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="54" spans="2:32" s="1" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B54" s="19"/>
       <c r="C54" s="19"/>
       <c r="D54" s="20">
-        <v>44718</v>
-[...5 lines deleted...]
-      <c r="G54" s="43"/>
+        <v>44840</v>
+      </c>
+      <c r="E54" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F54" s="24"/>
+      <c r="G54" s="24"/>
       <c r="H54" s="21"/>
       <c r="I54" s="21"/>
       <c r="J54" s="21"/>
       <c r="K54" s="21"/>
       <c r="L54" s="21"/>
       <c r="M54" s="21"/>
       <c r="N54" s="21"/>
       <c r="O54" s="21"/>
       <c r="P54" s="21"/>
       <c r="Q54" s="21"/>
       <c r="R54" s="21"/>
       <c r="S54" s="21"/>
       <c r="T54" s="21"/>
       <c r="U54" s="21"/>
       <c r="V54" s="21"/>
       <c r="W54" s="21"/>
       <c r="X54" s="21"/>
       <c r="Y54" s="21"/>
       <c r="Z54" s="21"/>
       <c r="AA54" s="21"/>
       <c r="AB54" s="21"/>
       <c r="AC54" s="21"/>
       <c r="AD54" s="21" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="AE54" s="21"/>
       <c r="AF54" s="21"/>
     </row>
-    <row r="55" spans="2:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="55" spans="2:32" s="1" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B55" s="19"/>
       <c r="C55" s="19"/>
       <c r="D55" s="20">
-        <v>44683</v>
-[...5 lines deleted...]
-      <c r="G55" s="43"/>
+        <v>44810</v>
+      </c>
+      <c r="E55" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F55" s="24"/>
+      <c r="G55" s="24"/>
       <c r="H55" s="21"/>
       <c r="I55" s="21"/>
       <c r="J55" s="21"/>
       <c r="K55" s="21"/>
       <c r="L55" s="21"/>
       <c r="M55" s="21"/>
       <c r="N55" s="21"/>
       <c r="O55" s="21"/>
       <c r="P55" s="21"/>
       <c r="Q55" s="21"/>
       <c r="R55" s="21"/>
       <c r="S55" s="21"/>
       <c r="T55" s="21"/>
       <c r="U55" s="21"/>
       <c r="V55" s="21"/>
       <c r="W55" s="21"/>
       <c r="X55" s="21"/>
       <c r="Y55" s="21"/>
       <c r="Z55" s="21"/>
       <c r="AA55" s="21"/>
       <c r="AB55" s="21"/>
       <c r="AC55" s="21"/>
       <c r="AD55" s="21" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="AE55" s="21"/>
       <c r="AF55" s="21"/>
     </row>
     <row r="56" spans="2:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B56" s="19"/>
       <c r="C56" s="19"/>
       <c r="D56" s="20">
-        <v>44653</v>
-[...5 lines deleted...]
-      <c r="G56" s="43"/>
+        <v>44779</v>
+      </c>
+      <c r="E56" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F56" s="24"/>
+      <c r="G56" s="24"/>
       <c r="H56" s="21"/>
       <c r="I56" s="21"/>
       <c r="J56" s="21"/>
       <c r="K56" s="21"/>
       <c r="L56" s="21"/>
       <c r="M56" s="21"/>
       <c r="N56" s="21"/>
       <c r="O56" s="21"/>
       <c r="P56" s="21"/>
       <c r="Q56" s="21"/>
       <c r="R56" s="21"/>
       <c r="S56" s="21"/>
       <c r="T56" s="21"/>
       <c r="U56" s="21"/>
       <c r="V56" s="21"/>
       <c r="W56" s="21"/>
       <c r="X56" s="21"/>
       <c r="Y56" s="21"/>
       <c r="Z56" s="21"/>
       <c r="AA56" s="21"/>
       <c r="AB56" s="21"/>
       <c r="AC56" s="21"/>
       <c r="AD56" s="21" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="AE56" s="21"/>
       <c r="AF56" s="21"/>
     </row>
-    <row r="57" spans="2:32" s="1" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="57" spans="2:32" s="1" customFormat="1" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B57" s="19"/>
       <c r="C57" s="19"/>
       <c r="D57" s="20">
-        <v>44622</v>
-[...5 lines deleted...]
-      <c r="G57" s="43"/>
+        <v>44748</v>
+      </c>
+      <c r="E57" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F57" s="24"/>
+      <c r="G57" s="24"/>
       <c r="H57" s="21"/>
       <c r="I57" s="21"/>
       <c r="J57" s="21"/>
       <c r="K57" s="21"/>
       <c r="L57" s="21"/>
       <c r="M57" s="21"/>
       <c r="N57" s="21"/>
       <c r="O57" s="21"/>
       <c r="P57" s="21"/>
       <c r="Q57" s="21"/>
       <c r="R57" s="21"/>
       <c r="S57" s="21"/>
       <c r="T57" s="21"/>
       <c r="U57" s="21"/>
       <c r="V57" s="21"/>
       <c r="W57" s="21"/>
       <c r="X57" s="21"/>
       <c r="Y57" s="21"/>
       <c r="Z57" s="21"/>
       <c r="AA57" s="21"/>
       <c r="AB57" s="21"/>
       <c r="AC57" s="21"/>
       <c r="AD57" s="21" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="AE57" s="21"/>
       <c r="AF57" s="21"/>
     </row>
     <row r="58" spans="2:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B58" s="19"/>
       <c r="C58" s="19"/>
       <c r="D58" s="20">
-        <v>44594</v>
-[...5 lines deleted...]
-      <c r="G58" s="43"/>
+        <v>44718</v>
+      </c>
+      <c r="E58" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F58" s="24"/>
+      <c r="G58" s="24"/>
       <c r="H58" s="21"/>
       <c r="I58" s="21"/>
       <c r="J58" s="21"/>
       <c r="K58" s="21"/>
       <c r="L58" s="21"/>
       <c r="M58" s="21"/>
       <c r="N58" s="21"/>
       <c r="O58" s="21"/>
       <c r="P58" s="21"/>
       <c r="Q58" s="21"/>
       <c r="R58" s="21"/>
       <c r="S58" s="21"/>
       <c r="T58" s="21"/>
       <c r="U58" s="21"/>
       <c r="V58" s="21"/>
       <c r="W58" s="21"/>
       <c r="X58" s="21"/>
       <c r="Y58" s="21"/>
       <c r="Z58" s="21"/>
       <c r="AA58" s="21"/>
       <c r="AB58" s="21"/>
       <c r="AC58" s="21"/>
       <c r="AD58" s="21" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="AE58" s="21"/>
       <c r="AF58" s="21"/>
     </row>
     <row r="59" spans="2:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B59" s="19"/>
       <c r="C59" s="19"/>
       <c r="D59" s="20">
-        <v>44539</v>
-[...5 lines deleted...]
-      <c r="G59" s="43"/>
+        <v>44683</v>
+      </c>
+      <c r="E59" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F59" s="24"/>
+      <c r="G59" s="24"/>
       <c r="H59" s="21"/>
       <c r="I59" s="21"/>
       <c r="J59" s="21"/>
       <c r="K59" s="21"/>
       <c r="L59" s="21"/>
       <c r="M59" s="21"/>
       <c r="N59" s="21"/>
       <c r="O59" s="21"/>
       <c r="P59" s="21"/>
       <c r="Q59" s="21"/>
       <c r="R59" s="21"/>
       <c r="S59" s="21"/>
       <c r="T59" s="21"/>
       <c r="U59" s="21"/>
       <c r="V59" s="21"/>
       <c r="W59" s="21"/>
       <c r="X59" s="21"/>
       <c r="Y59" s="21"/>
       <c r="Z59" s="21"/>
       <c r="AA59" s="21"/>
       <c r="AB59" s="21"/>
       <c r="AC59" s="21"/>
       <c r="AD59" s="21" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="AE59" s="21"/>
       <c r="AF59" s="21"/>
     </row>
-    <row r="60" spans="2:32" s="1" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="60" spans="2:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B60" s="19"/>
       <c r="C60" s="19"/>
-      <c r="D60" s="20" t="s">
-[...6 lines deleted...]
-      <c r="G60" s="43"/>
+      <c r="D60" s="20">
+        <v>44653</v>
+      </c>
+      <c r="E60" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F60" s="24"/>
+      <c r="G60" s="24"/>
       <c r="H60" s="21"/>
       <c r="I60" s="21"/>
       <c r="J60" s="21"/>
       <c r="K60" s="21"/>
       <c r="L60" s="21"/>
       <c r="M60" s="21"/>
       <c r="N60" s="21"/>
       <c r="O60" s="21"/>
       <c r="P60" s="21"/>
       <c r="Q60" s="21"/>
       <c r="R60" s="21"/>
       <c r="S60" s="21"/>
       <c r="T60" s="21"/>
       <c r="U60" s="21"/>
       <c r="V60" s="21"/>
       <c r="W60" s="21"/>
       <c r="X60" s="21"/>
       <c r="Y60" s="21"/>
       <c r="Z60" s="21"/>
       <c r="AA60" s="21"/>
       <c r="AB60" s="21"/>
       <c r="AC60" s="21"/>
       <c r="AD60" s="21" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="AE60" s="21"/>
       <c r="AF60" s="21"/>
     </row>
-    <row r="61" spans="2:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="61" spans="2:32" s="1" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B61" s="19"/>
       <c r="C61" s="19"/>
       <c r="D61" s="20">
-        <v>44228</v>
-[...5 lines deleted...]
-      <c r="G61" s="43"/>
+        <v>44622</v>
+      </c>
+      <c r="E61" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F61" s="24"/>
+      <c r="G61" s="24"/>
       <c r="H61" s="21"/>
       <c r="I61" s="21"/>
       <c r="J61" s="21"/>
       <c r="K61" s="21"/>
       <c r="L61" s="21"/>
       <c r="M61" s="21"/>
       <c r="N61" s="21"/>
       <c r="O61" s="21"/>
       <c r="P61" s="21"/>
       <c r="Q61" s="21"/>
       <c r="R61" s="21"/>
       <c r="S61" s="21"/>
       <c r="T61" s="21"/>
       <c r="U61" s="21"/>
       <c r="V61" s="21"/>
       <c r="W61" s="21"/>
       <c r="X61" s="21"/>
       <c r="Y61" s="21"/>
       <c r="Z61" s="21"/>
       <c r="AA61" s="21"/>
       <c r="AB61" s="21"/>
       <c r="AC61" s="21"/>
       <c r="AD61" s="21" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="AE61" s="21"/>
       <c r="AF61" s="21"/>
     </row>
     <row r="62" spans="2:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B62" s="19"/>
       <c r="C62" s="19"/>
-      <c r="D62" s="20" t="s">
-[...4 lines deleted...]
-      <c r="G62" s="21"/>
+      <c r="D62" s="20">
+        <v>44594</v>
+      </c>
+      <c r="E62" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F62" s="24"/>
+      <c r="G62" s="24"/>
       <c r="H62" s="21"/>
       <c r="I62" s="21"/>
       <c r="J62" s="21"/>
       <c r="K62" s="21"/>
       <c r="L62" s="21"/>
       <c r="M62" s="21"/>
       <c r="N62" s="21"/>
       <c r="O62" s="21"/>
       <c r="P62" s="21"/>
       <c r="Q62" s="21"/>
       <c r="R62" s="21"/>
       <c r="S62" s="21"/>
       <c r="T62" s="21"/>
       <c r="U62" s="21"/>
       <c r="V62" s="21"/>
       <c r="W62" s="21"/>
       <c r="X62" s="21"/>
       <c r="Y62" s="21"/>
       <c r="Z62" s="21"/>
       <c r="AA62" s="21"/>
       <c r="AB62" s="21"/>
       <c r="AC62" s="21"/>
       <c r="AD62" s="21" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="AE62" s="21"/>
       <c r="AF62" s="21"/>
     </row>
-    <row r="63" spans="2:32" s="1" customFormat="1" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="63" spans="2:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B63" s="19"/>
       <c r="C63" s="19"/>
-      <c r="D63" s="21"/>
-[...27 lines deleted...]
-      <c r="AD63" s="21"/>
+      <c r="D63" s="20">
+        <v>44539</v>
+      </c>
+      <c r="E63" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F63" s="24"/>
+      <c r="G63" s="24"/>
+      <c r="H63" s="21"/>
+      <c r="I63" s="21"/>
+      <c r="J63" s="21"/>
+      <c r="K63" s="21"/>
+      <c r="L63" s="21"/>
+      <c r="M63" s="21"/>
+      <c r="N63" s="21"/>
+      <c r="O63" s="21"/>
+      <c r="P63" s="21"/>
+      <c r="Q63" s="21"/>
+      <c r="R63" s="21"/>
+      <c r="S63" s="21"/>
+      <c r="T63" s="21"/>
+      <c r="U63" s="21"/>
+      <c r="V63" s="21"/>
+      <c r="W63" s="21"/>
+      <c r="X63" s="21"/>
+      <c r="Y63" s="21"/>
+      <c r="Z63" s="21"/>
+      <c r="AA63" s="21"/>
+      <c r="AB63" s="21"/>
+      <c r="AC63" s="21"/>
+      <c r="AD63" s="21" t="s">
+        <v>64</v>
+      </c>
       <c r="AE63" s="21"/>
       <c r="AF63" s="21"/>
     </row>
-    <row r="64" spans="2:32" x14ac:dyDescent="0.3">
+    <row r="64" spans="2:32" s="1" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B64" s="19"/>
       <c r="C64" s="19"/>
-      <c r="D64" s="19"/>
-[...29 lines deleted...]
-    <row r="65" spans="2:32" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="D64" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="E64" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F64" s="24"/>
+      <c r="G64" s="24"/>
+      <c r="H64" s="21"/>
+      <c r="I64" s="21"/>
+      <c r="J64" s="21"/>
+      <c r="K64" s="21"/>
+      <c r="L64" s="21"/>
+      <c r="M64" s="21"/>
+      <c r="N64" s="21"/>
+      <c r="O64" s="21"/>
+      <c r="P64" s="21"/>
+      <c r="Q64" s="21"/>
+      <c r="R64" s="21"/>
+      <c r="S64" s="21"/>
+      <c r="T64" s="21"/>
+      <c r="U64" s="21"/>
+      <c r="V64" s="21"/>
+      <c r="W64" s="21"/>
+      <c r="X64" s="21"/>
+      <c r="Y64" s="21"/>
+      <c r="Z64" s="21"/>
+      <c r="AA64" s="21"/>
+      <c r="AB64" s="21"/>
+      <c r="AC64" s="21"/>
+      <c r="AD64" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="AE64" s="21"/>
+      <c r="AF64" s="21"/>
+    </row>
+    <row r="65" spans="2:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B65" s="19"/>
       <c r="C65" s="19"/>
-      <c r="D65" s="19"/>
-[...29 lines deleted...]
-    <row r="66" spans="2:32" x14ac:dyDescent="0.3">
+      <c r="D65" s="20">
+        <v>44228</v>
+      </c>
+      <c r="E65" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F65" s="24"/>
+      <c r="G65" s="24"/>
+      <c r="H65" s="21"/>
+      <c r="I65" s="21"/>
+      <c r="J65" s="21"/>
+      <c r="K65" s="21"/>
+      <c r="L65" s="21"/>
+      <c r="M65" s="21"/>
+      <c r="N65" s="21"/>
+      <c r="O65" s="21"/>
+      <c r="P65" s="21"/>
+      <c r="Q65" s="21"/>
+      <c r="R65" s="21"/>
+      <c r="S65" s="21"/>
+      <c r="T65" s="21"/>
+      <c r="U65" s="21"/>
+      <c r="V65" s="21"/>
+      <c r="W65" s="21"/>
+      <c r="X65" s="21"/>
+      <c r="Y65" s="21"/>
+      <c r="Z65" s="21"/>
+      <c r="AA65" s="21"/>
+      <c r="AB65" s="21"/>
+      <c r="AC65" s="21"/>
+      <c r="AD65" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE65" s="21"/>
+      <c r="AF65" s="21"/>
+    </row>
+    <row r="66" spans="2:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B66" s="19"/>
       <c r="C66" s="19"/>
-      <c r="D66" s="19"/>
-[...27 lines deleted...]
-      <c r="AF66" s="23"/>
+      <c r="D66" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="E66" s="21"/>
+      <c r="F66" s="21"/>
+      <c r="G66" s="21"/>
+      <c r="H66" s="21"/>
+      <c r="I66" s="21"/>
+      <c r="J66" s="21"/>
+      <c r="K66" s="21"/>
+      <c r="L66" s="21"/>
+      <c r="M66" s="21"/>
+      <c r="N66" s="21"/>
+      <c r="O66" s="21"/>
+      <c r="P66" s="21"/>
+      <c r="Q66" s="21"/>
+      <c r="R66" s="21"/>
+      <c r="S66" s="21"/>
+      <c r="T66" s="21"/>
+      <c r="U66" s="21"/>
+      <c r="V66" s="21"/>
+      <c r="W66" s="21"/>
+      <c r="X66" s="21"/>
+      <c r="Y66" s="21"/>
+      <c r="Z66" s="21"/>
+      <c r="AA66" s="21"/>
+      <c r="AB66" s="21"/>
+      <c r="AC66" s="21"/>
+      <c r="AD66" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="AE66" s="21"/>
+      <c r="AF66" s="21"/>
+    </row>
+    <row r="67" spans="2:32" s="1" customFormat="1" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B67" s="19"/>
+      <c r="C67" s="19"/>
+      <c r="D67" s="21"/>
+      <c r="E67" s="21"/>
+      <c r="F67" s="21"/>
+      <c r="G67" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="H67" s="24"/>
+      <c r="I67" s="24"/>
+      <c r="J67" s="24"/>
+      <c r="K67" s="24"/>
+      <c r="L67" s="24"/>
+      <c r="M67" s="24"/>
+      <c r="N67" s="24"/>
+      <c r="O67" s="24"/>
+      <c r="P67" s="24"/>
+      <c r="Q67" s="24"/>
+      <c r="R67" s="24"/>
+      <c r="S67" s="24"/>
+      <c r="T67" s="24"/>
+      <c r="U67" s="24"/>
+      <c r="V67" s="24"/>
+      <c r="W67" s="24"/>
+      <c r="X67" s="24"/>
+      <c r="Y67" s="24"/>
+      <c r="Z67" s="24"/>
+      <c r="AA67" s="24"/>
+      <c r="AB67" s="24"/>
+      <c r="AC67" s="24"/>
+      <c r="AD67" s="21"/>
+      <c r="AE67" s="21"/>
+      <c r="AF67" s="21"/>
+    </row>
+    <row r="68" spans="2:32" x14ac:dyDescent="0.3">
+      <c r="B68" s="19"/>
+      <c r="C68" s="19"/>
+      <c r="D68" s="19"/>
+      <c r="E68" s="19"/>
+      <c r="F68" s="19"/>
+      <c r="G68" s="19"/>
+      <c r="H68" s="19"/>
+      <c r="I68" s="19"/>
+      <c r="J68" s="19"/>
+      <c r="K68" s="19"/>
+      <c r="L68" s="19"/>
+      <c r="M68" s="19"/>
+      <c r="N68" s="19"/>
+      <c r="O68" s="19"/>
+      <c r="P68" s="19"/>
+      <c r="Q68" s="19"/>
+      <c r="R68" s="19"/>
+      <c r="S68" s="19"/>
+      <c r="T68" s="19"/>
+      <c r="U68" s="19"/>
+      <c r="V68" s="19"/>
+      <c r="W68" s="19"/>
+      <c r="X68" s="19"/>
+      <c r="Y68" s="19"/>
+      <c r="Z68" s="19"/>
+      <c r="AA68" s="19"/>
+      <c r="AB68" s="19"/>
+      <c r="AC68" s="19"/>
+      <c r="AD68" s="19"/>
+      <c r="AE68" s="19"/>
+      <c r="AF68" s="19"/>
+    </row>
+    <row r="69" spans="2:32" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B69" s="19"/>
+      <c r="C69" s="19"/>
+      <c r="D69" s="19"/>
+      <c r="E69" s="19"/>
+      <c r="F69" s="19"/>
+      <c r="G69" s="19"/>
+      <c r="H69" s="19"/>
+      <c r="I69" s="19"/>
+      <c r="J69" s="19"/>
+      <c r="K69" s="19"/>
+      <c r="L69" s="19"/>
+      <c r="M69" s="19"/>
+      <c r="N69" s="19"/>
+      <c r="O69" s="19"/>
+      <c r="P69" s="19"/>
+      <c r="Q69" s="19"/>
+      <c r="R69" s="19"/>
+      <c r="S69" s="19"/>
+      <c r="T69" s="19"/>
+      <c r="U69" s="19"/>
+      <c r="V69" s="19"/>
+      <c r="W69" s="19"/>
+      <c r="X69" s="19"/>
+      <c r="Y69" s="19"/>
+      <c r="Z69" s="19"/>
+      <c r="AA69" s="19"/>
+      <c r="AB69" s="19"/>
+      <c r="AC69" s="19"/>
+      <c r="AD69" s="19"/>
+      <c r="AE69" s="19"/>
+      <c r="AF69" s="19"/>
+    </row>
+    <row r="70" spans="2:32" x14ac:dyDescent="0.3">
+      <c r="B70" s="19"/>
+      <c r="C70" s="19"/>
+      <c r="D70" s="19"/>
+      <c r="E70" s="19"/>
+      <c r="F70" s="19"/>
+      <c r="G70" s="19"/>
+      <c r="H70" s="19"/>
+      <c r="I70" s="19"/>
+      <c r="J70" s="19"/>
+      <c r="K70" s="19"/>
+      <c r="L70" s="19"/>
+      <c r="M70" s="19"/>
+      <c r="N70" s="19"/>
+      <c r="O70" s="19"/>
+      <c r="P70" s="19"/>
+      <c r="Q70" s="19"/>
+      <c r="R70" s="19"/>
+      <c r="S70" s="19"/>
+      <c r="T70" s="19"/>
+      <c r="U70" s="19"/>
+      <c r="V70" s="19"/>
+      <c r="W70" s="19"/>
+      <c r="X70" s="19"/>
+      <c r="Y70" s="19"/>
+      <c r="Z70" s="19"/>
+      <c r="AA70" s="19"/>
+      <c r="AB70" s="19"/>
+      <c r="AC70" s="19"/>
+      <c r="AD70" s="22"/>
+      <c r="AE70" s="23"/>
+      <c r="AF70" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="76">
-    <mergeCell ref="E20:G20"/>
-[...63 lines deleted...]
-    <mergeCell ref="E36:G36"/>
     <mergeCell ref="AF5:AF7"/>
     <mergeCell ref="AE5:AE7"/>
     <mergeCell ref="AD5:AD7"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="X5:Z5"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="K6:M6"/>
     <mergeCell ref="K5:M5"/>
     <mergeCell ref="N5:P5"/>
     <mergeCell ref="E6:G6"/>
+    <mergeCell ref="G67:AC67"/>
+    <mergeCell ref="AA5:AC5"/>
+    <mergeCell ref="AA6:AC6"/>
+    <mergeCell ref="E64:G64"/>
+    <mergeCell ref="B8:AC8"/>
+    <mergeCell ref="E50:G50"/>
+    <mergeCell ref="E59:G59"/>
+    <mergeCell ref="E58:G58"/>
+    <mergeCell ref="E53:G53"/>
+    <mergeCell ref="E54:G54"/>
+    <mergeCell ref="E55:G55"/>
+    <mergeCell ref="E57:G57"/>
+    <mergeCell ref="E56:G56"/>
+    <mergeCell ref="E47:G47"/>
+    <mergeCell ref="E39:G39"/>
+    <mergeCell ref="E40:G40"/>
+    <mergeCell ref="E65:G65"/>
+    <mergeCell ref="B2:AF2"/>
+    <mergeCell ref="B3:AF3"/>
+    <mergeCell ref="B4:AF4"/>
+    <mergeCell ref="B5:D6"/>
+    <mergeCell ref="X6:Z6"/>
+    <mergeCell ref="U5:W5"/>
+    <mergeCell ref="Q5:S5"/>
+    <mergeCell ref="N6:P6"/>
+    <mergeCell ref="Q6:S6"/>
+    <mergeCell ref="E63:G63"/>
+    <mergeCell ref="E62:G62"/>
+    <mergeCell ref="E61:G61"/>
+    <mergeCell ref="E60:G60"/>
+    <mergeCell ref="E52:G52"/>
+    <mergeCell ref="E51:G51"/>
+    <mergeCell ref="E49:G49"/>
+    <mergeCell ref="E41:G41"/>
+    <mergeCell ref="E46:G46"/>
+    <mergeCell ref="E45:G45"/>
+    <mergeCell ref="E44:G44"/>
+    <mergeCell ref="E42:G42"/>
+    <mergeCell ref="E43:G43"/>
+    <mergeCell ref="E35:G35"/>
+    <mergeCell ref="E36:G36"/>
+    <mergeCell ref="E37:G37"/>
+    <mergeCell ref="E38:G38"/>
+    <mergeCell ref="E48:G48"/>
+    <mergeCell ref="E27:G27"/>
+    <mergeCell ref="E26:G26"/>
+    <mergeCell ref="E25:G25"/>
+    <mergeCell ref="E33:G33"/>
+    <mergeCell ref="E34:G34"/>
+    <mergeCell ref="E32:G32"/>
+    <mergeCell ref="E31:G31"/>
+    <mergeCell ref="E28:G28"/>
+    <mergeCell ref="E29:G29"/>
+    <mergeCell ref="E30:G30"/>
+    <mergeCell ref="E14:G14"/>
+    <mergeCell ref="E15:G15"/>
+    <mergeCell ref="E16:G16"/>
+    <mergeCell ref="E17:G17"/>
+    <mergeCell ref="E18:G18"/>
+    <mergeCell ref="E24:G24"/>
+    <mergeCell ref="E19:G19"/>
+    <mergeCell ref="E20:G20"/>
+    <mergeCell ref="E21:G21"/>
+    <mergeCell ref="E22:G22"/>
+    <mergeCell ref="E23:G23"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" scale="70" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C6759C92A6B9AB44B139D3603F5C079C" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="32a5d9275e1d8e40e8ae7833f6a10332">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5b83d9b9-9530-42ad-b126-0367332486bf" xmlns:ns3="f9db0c8d-b9d2-405d-8684-b757cd69e44b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="83a661c1d2636962244dde48fa68f07b" ns2:_="" ns3:_="">
     <xsd:import namespace="5b83d9b9-9530-42ad-b126-0367332486bf"/>
     <xsd:import namespace="f9db0c8d-b9d2-405d-8684-b757cd69e44b"/>
     <xsd:element name="properties">
@@ -4223,109 +4551,109 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="5b83d9b9-9530-42ad-b126-0367332486bf">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="f9db0c8d-b9d2-405d-8684-b757cd69e44b" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
-</file>
-[...7 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{201CBA23-34AB-4FEF-83D4-F1AC89EAD97E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5b83d9b9-9530-42ad-b126-0367332486bf"/>
     <ds:schemaRef ds:uri="f9db0c8d-b9d2-405d-8684-b757cd69e44b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED577F28-35F8-407E-A231-64A18FE72A91}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9378FE3-9A8B-4ABE-BD60-CFF8F5BD857D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="5b83d9b9-9530-42ad-b126-0367332486bf"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="f9db0c8d-b9d2-405d-8684-b757cd69e44b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>HPP1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>