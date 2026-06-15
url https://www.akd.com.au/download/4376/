--- v0 (2026-04-15)
+++ v1 (2026-06-15)
@@ -5,92 +5,89 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Spiro\Documents\Documents\Website NSW Sites\2026 website data\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D8DAE0CA-A72F-435C-BA46-0ABD85EF2488}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{581048A3-2588-4A96-B909-42EEE9019BF0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="699" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="EPA ID 1 Annual Stack Test" sheetId="7" r:id="rId1"/>
     <sheet name="EPA ID 1 Opacity" sheetId="1" r:id="rId2"/>
     <sheet name="EPA ID 5 Groundwater" sheetId="13" r:id="rId3"/>
     <sheet name="EPA ID 6 Groundwater" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="343" uniqueCount="71">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="471" uniqueCount="92">
   <si>
     <t>Link to EPA Public Registers     https://www.epa.nsw.gov.au/licensing-and-regulation/public-registers</t>
   </si>
   <si>
     <t>EPA ID 1 Sawmill Heat Plant Stack. Annual sample required</t>
   </si>
   <si>
     <t>Correction Log</t>
   </si>
   <si>
     <t>Sample Date (results)</t>
   </si>
   <si>
     <t>Date Sample Obtained</t>
   </si>
   <si>
     <t>Date Published</t>
   </si>
   <si>
     <t>Carbon Dioxide (percent)</t>
   </si>
   <si>
     <t>Carbon Monoxide (mg/m3)</t>
   </si>
   <si>
@@ -173,50 +170,65 @@
   <si>
     <t>Date</t>
   </si>
   <si>
     <t xml:space="preserve">No Limit </t>
   </si>
   <si>
     <t>2500 mg/m3</t>
   </si>
   <si>
     <t>Limit 250 mg/L</t>
   </si>
   <si>
     <t>Lowest Value</t>
   </si>
   <si>
     <t>Mean Value</t>
   </si>
   <si>
     <t>Highest Value</t>
   </si>
   <si>
     <t>Where no data has been published for a particular year it indicates the level of pollutant was below the level of detection or there was no discharge for that year</t>
   </si>
   <si>
+    <t xml:space="preserve"> 12/8/20 - Additional date column added to clarify sample collection date.</t>
+  </si>
+  <si>
+    <t>Update table to conform with current guidelines</t>
+  </si>
+  <si>
+    <t>26/6/2018</t>
+  </si>
+  <si>
+    <t>Confusion with data due to wrong units on license. This is molucular weight not density</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> * EPA have requested results using the wrong unit for density, they have used the unit appplicable to molecular weight. Results for 2016 and prior are molecular weight not density as per errors on annual return. Results after 2016 are density in kg/m3</t>
+  </si>
+  <si>
     <t>EPA ID 1 Sawmill Heat Plant Stack. Continuous  opacity monitoring required</t>
   </si>
   <si>
     <t>Opacity (% opacity)</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Limit 20% Opacity</t>
   </si>
   <si>
     <t>Where no data has been published for a particular month it indicates the level of pollutant was below the level of detection or there was no discharge for that month</t>
   </si>
   <si>
     <t>20/2/2024</t>
   </si>
   <si>
     <t>Mean value is the best indicator of opacity performance.</t>
   </si>
   <si>
     <t>17/1/2024</t>
   </si>
   <si>
     <t>30/10/2023</t>
@@ -242,176 +254,276 @@
   <si>
     <t>29/11/2022</t>
   </si>
   <si>
     <t>Intermittant fault with opacity monitor calibration system is ongoing. Results are reading higher than actual on occasions throughout the reporting period.</t>
   </si>
   <si>
     <t>26/5/2022</t>
   </si>
   <si>
     <t>Opacity monitor fault during Feb continued until late April 2022 Repaired and now back on line. Results based on observation of operational data.</t>
   </si>
   <si>
     <t>Opacity monitor fault during Feb continuing in March. Awaiting external technicians to repair. Results based on observation of operational data.</t>
   </si>
   <si>
     <t>Opacity monitor fault during Feb. Results based on observation of operational data.</t>
   </si>
   <si>
     <t>Meter fault - lense issue. Currently assessing replacement parts (from Germany)</t>
   </si>
   <si>
     <t>23/6/2021</t>
   </si>
   <si>
+    <t>19/1/2021</t>
+  </si>
+  <si>
+    <t>14/9/2020</t>
+  </si>
+  <si>
+    <t>12/8/20 - Additional date column added to clarify sample collection date.</t>
+  </si>
+  <si>
+    <t>Faulty meter calibration. Repaired late July.</t>
+  </si>
+  <si>
+    <t>Meter removed 14 July for factory calibration. EPA informed and approved. Data unreliable and not included.</t>
+  </si>
+  <si>
+    <t>Suspect opacity meter faulty.</t>
+  </si>
+  <si>
+    <t>Correct typo of mean opacity</t>
+  </si>
+  <si>
     <t>EPA ID 5 Groundwater monitoring well in South-west corner of premises (GW15). Bi-annual sample required</t>
   </si>
   <si>
     <t>Biochemical Oxygen Demand (mg/L)</t>
   </si>
   <si>
     <t>Conductivity (microsiemens/cm)</t>
   </si>
   <si>
     <t>Depth (m)</t>
   </si>
   <si>
     <t>Nitrate (mg/L)</t>
   </si>
   <si>
     <t>pH</t>
   </si>
   <si>
     <t>Total Dissolved Solids (mg/L)</t>
   </si>
   <si>
     <t>Total Organic Carbon (mg/L)</t>
   </si>
   <si>
     <t>No Limit</t>
   </si>
   <si>
     <t>&lt;2</t>
   </si>
   <si>
     <t>good recovery after purge although water table has reduced significantly since last test</t>
   </si>
   <si>
     <t>&lt;1</t>
   </si>
   <si>
+    <t>See Notes</t>
+  </si>
+  <si>
+    <t>Field sheets with depth record lost</t>
+  </si>
+  <si>
+    <t>Reduction in water table height due to dry conditions</t>
+  </si>
+  <si>
+    <t>&lt;4</t>
+  </si>
+  <si>
+    <t>&lt;6</t>
+  </si>
+  <si>
+    <t>Change in method of measuring depth</t>
+  </si>
+  <si>
+    <t>&lt;8</t>
+  </si>
+  <si>
     <t>EPA ID 6 Groundwater monitoring well in South-west corner of premises (GW17). Bi-annual sample required</t>
   </si>
   <si>
     <t xml:space="preserve">Notes </t>
+  </si>
+  <si>
+    <t>&lt;3</t>
+  </si>
+  <si>
+    <t>&lt;5</t>
+  </si>
+  <si>
+    <t>Change in method measuring depth</t>
+  </si>
+  <si>
+    <t>&lt;7</t>
   </si>
   <si>
     <t>Plant only ran for six days during month after shut down.</t>
   </si>
   <si>
     <t>Plant start up after shut and was operating on low fire for an extended period of time.</t>
   </si>
   <si>
     <t>28/0824</t>
   </si>
   <si>
     <t>Mean value is the best indicator of opacity performance. Plant shut down 22/12/24 for xmas shutdown period.</t>
   </si>
   <si>
     <t>Mean value is the best indicator of opacity performance. Plant restarted 15th Jan 2025.</t>
   </si>
   <si>
     <t>Mean value is the best indicator of opacity performance. Plant shut for minor repairs for two days throughout the month.</t>
   </si>
   <si>
-    <t>Site shut down for the Christmas shut early Dec.</t>
-[...2 lines deleted...]
-    <t xml:space="preserve"> </t>
+    <t>AKD Oberon Sawmill Pty Ltd, Gate 3, Albion St, Oberon NSW, 2787 - EPL# 11229</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="7" x14ac:knownFonts="1">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="[$-409]d\-mmm\-yyyy;@"/>
+  </numFmts>
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="13">
+  <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -440,52 +552,64 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="53">
+  <borders count="63">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
@@ -838,54 +962,117 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
@@ -1057,540 +1244,800 @@
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="149">
+  <cellXfs count="222">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="6" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="46" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="6" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="17" fontId="2" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="17" fontId="2" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="6" borderId="44" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="10" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="17" fontId="2" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="10" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="17" fontId="2" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="10" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="17" fontId="11" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="17" fontId="0" fillId="9" borderId="9" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="17" fontId="0" fillId="9" borderId="9" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="9" borderId="9" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="9" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="17" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="17" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="17" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="9" borderId="9" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="15" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="17" fontId="0" fillId="9" borderId="5" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="9" borderId="5" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="17" fontId="1" fillId="12" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="17" fontId="1" fillId="14" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="4" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="4" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="4" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="17" fontId="1" fillId="12" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="17" fontId="1" fillId="12" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="17" fontId="1" fillId="12" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="49" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="50" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="51" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...39 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="6" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="17" fontId="2" fillId="14" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="17" fontId="2" fillId="14" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="17" fontId="2" fillId="14" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="49" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="50" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="6" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="6" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...52 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="6" borderId="50" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="60" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="6" borderId="51" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="61" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="6" borderId="52" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="62" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="6" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="60" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="6" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="61" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="6" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="62" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...44 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="12" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="24" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="32" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="14" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="40" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="12" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="12" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="13" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="17" fontId="3" fillId="9" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="49" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="3" fillId="9" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="50" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="51" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="17" fontId="3" fillId="9" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="49" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="3" fillId="9" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="50" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="51" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="17" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="6" borderId="44" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="14" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="17" fontId="11" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="6" borderId="45" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...116 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFB6DDE8"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1878,5247 +2325,10213 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.nsw.gov.au/licensing-and-regulation/public-registers" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.nsw.gov.au/licensing-and-regulation/public-registers" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.nsw.gov.au/licensing-and-regulation/public-registers" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.nsw.gov.au/licensing-and-regulation/public-registers" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B1:AH13"/>
+  <dimension ref="B1:AH22"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:AH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.109375" style="1"/>
-[...5 lines deleted...]
-    <col min="35" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="9.109375" style="20"/>
+    <col min="2" max="4" width="17.5546875" style="20" customWidth="1"/>
+    <col min="5" max="5" width="11.6640625" style="17" customWidth="1"/>
+    <col min="6" max="31" width="11.6640625" style="20" customWidth="1"/>
+    <col min="32" max="32" width="43.33203125" style="20" customWidth="1"/>
+    <col min="33" max="33" width="30.6640625" style="20" customWidth="1"/>
+    <col min="34" max="34" width="18.44140625" style="20" customWidth="1"/>
+    <col min="35" max="16384" width="9.109375" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:34" ht="53.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B1" s="7" t="s">
+      <c r="B1" s="145" t="s">
+        <v>91</v>
+      </c>
+      <c r="C1" s="146"/>
+      <c r="D1" s="146"/>
+      <c r="E1" s="146"/>
+      <c r="F1" s="146"/>
+      <c r="G1" s="146"/>
+      <c r="H1" s="146"/>
+      <c r="I1" s="146"/>
+      <c r="J1" s="146"/>
+      <c r="K1" s="146"/>
+      <c r="L1" s="146"/>
+      <c r="M1" s="146"/>
+      <c r="N1" s="146"/>
+      <c r="O1" s="146"/>
+      <c r="P1" s="146"/>
+      <c r="Q1" s="146"/>
+      <c r="R1" s="146"/>
+      <c r="S1" s="146"/>
+      <c r="T1" s="146"/>
+      <c r="U1" s="146"/>
+      <c r="V1" s="146"/>
+      <c r="W1" s="146"/>
+      <c r="X1" s="146"/>
+      <c r="Y1" s="146"/>
+      <c r="Z1" s="146"/>
+      <c r="AA1" s="146"/>
+      <c r="AB1" s="146"/>
+      <c r="AC1" s="146"/>
+      <c r="AD1" s="146"/>
+      <c r="AE1" s="146"/>
+      <c r="AF1" s="146"/>
+      <c r="AG1" s="146"/>
+      <c r="AH1" s="147"/>
+    </row>
+    <row r="2" spans="2:34" ht="56.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="143" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="8"/>
-[...33 lines deleted...]
-      <c r="B2" s="5" t="s">
+      <c r="C2" s="144"/>
+      <c r="D2" s="144"/>
+      <c r="E2" s="144"/>
+      <c r="F2" s="144"/>
+      <c r="G2" s="144"/>
+      <c r="H2" s="144"/>
+      <c r="I2" s="144"/>
+      <c r="J2" s="144"/>
+      <c r="K2" s="144"/>
+      <c r="L2" s="144"/>
+      <c r="M2" s="144"/>
+      <c r="N2" s="144"/>
+      <c r="O2" s="144"/>
+      <c r="P2" s="144"/>
+      <c r="Q2" s="144"/>
+      <c r="R2" s="144"/>
+      <c r="S2" s="144"/>
+      <c r="T2" s="144"/>
+      <c r="U2" s="144"/>
+      <c r="V2" s="144"/>
+      <c r="W2" s="144"/>
+      <c r="X2" s="144"/>
+      <c r="Y2" s="144"/>
+      <c r="Z2" s="21"/>
+      <c r="AA2" s="21"/>
+      <c r="AB2" s="21"/>
+      <c r="AC2" s="21"/>
+      <c r="AD2" s="21"/>
+      <c r="AE2" s="21"/>
+      <c r="AF2" s="21"/>
+      <c r="AG2" s="21"/>
+      <c r="AH2" s="22"/>
+    </row>
+    <row r="3" spans="2:34" ht="57" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="148" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="6"/>
-[...33 lines deleted...]
-      <c r="B3" s="10" t="s">
+      <c r="C3" s="149"/>
+      <c r="D3" s="149"/>
+      <c r="E3" s="149"/>
+      <c r="F3" s="149"/>
+      <c r="G3" s="149"/>
+      <c r="H3" s="149"/>
+      <c r="I3" s="149"/>
+      <c r="J3" s="149"/>
+      <c r="K3" s="149"/>
+      <c r="L3" s="149"/>
+      <c r="M3" s="149"/>
+      <c r="N3" s="149"/>
+      <c r="O3" s="149"/>
+      <c r="P3" s="149"/>
+      <c r="Q3" s="149"/>
+      <c r="R3" s="149"/>
+      <c r="S3" s="149"/>
+      <c r="T3" s="149"/>
+      <c r="U3" s="149"/>
+      <c r="V3" s="149"/>
+      <c r="W3" s="149"/>
+      <c r="X3" s="149"/>
+      <c r="Y3" s="149"/>
+      <c r="Z3" s="149"/>
+      <c r="AA3" s="149"/>
+      <c r="AB3" s="149"/>
+      <c r="AC3" s="149"/>
+      <c r="AD3" s="149"/>
+      <c r="AE3" s="149"/>
+      <c r="AF3" s="150"/>
+      <c r="AG3" s="133" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="11"/>
-[...29 lines deleted...]
-      <c r="AG3" s="27" t="s">
+      <c r="AH3" s="134"/>
+    </row>
+    <row r="4" spans="2:34" s="43" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="112" t="s">
         <v>3</v>
       </c>
-      <c r="AH3" s="28"/>
-[...2 lines deleted...]
-      <c r="B4" s="41" t="s">
+      <c r="C4" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="41" t="s">
+      <c r="D4" s="112" t="s">
         <v>5</v>
       </c>
-      <c r="D4" s="41" t="s">
+      <c r="E4" s="135" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="29" t="s">
+      <c r="F4" s="135"/>
+      <c r="G4" s="136"/>
+      <c r="H4" s="137" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="29"/>
-[...1 lines deleted...]
-      <c r="H4" s="31" t="s">
+      <c r="I4" s="138"/>
+      <c r="J4" s="139"/>
+      <c r="K4" s="135" t="s">
         <v>8</v>
       </c>
-      <c r="I4" s="32"/>
-[...1 lines deleted...]
-      <c r="K4" s="29" t="s">
+      <c r="L4" s="135"/>
+      <c r="M4" s="136"/>
+      <c r="N4" s="137" t="s">
         <v>9</v>
       </c>
-      <c r="L4" s="29"/>
-[...1 lines deleted...]
-      <c r="N4" s="31" t="s">
+      <c r="O4" s="138"/>
+      <c r="P4" s="139"/>
+      <c r="Q4" s="137" t="s">
         <v>10</v>
       </c>
-      <c r="O4" s="32"/>
-[...1 lines deleted...]
-      <c r="Q4" s="31" t="s">
+      <c r="R4" s="138"/>
+      <c r="S4" s="139"/>
+      <c r="T4" s="135" t="s">
         <v>11</v>
       </c>
-      <c r="R4" s="32"/>
-[...6 lines deleted...]
-      <c r="W4" s="29" t="s">
+      <c r="U4" s="135"/>
+      <c r="V4" s="136"/>
+      <c r="W4" s="135" t="s">
+        <v>12</v>
+      </c>
+      <c r="X4" s="135"/>
+      <c r="Y4" s="136"/>
+      <c r="Z4" s="135" t="s">
         <v>13</v>
       </c>
-      <c r="X4" s="29"/>
-[...1 lines deleted...]
-      <c r="Z4" s="29" t="s">
+      <c r="AA4" s="135"/>
+      <c r="AB4" s="136"/>
+      <c r="AC4" s="135" t="s">
         <v>14</v>
       </c>
-      <c r="AA4" s="29"/>
-[...1 lines deleted...]
-      <c r="AC4" s="29" t="s">
+      <c r="AD4" s="135"/>
+      <c r="AE4" s="136"/>
+      <c r="AF4" s="154" t="s">
         <v>15</v>
       </c>
-      <c r="AD4" s="29"/>
-[...1 lines deleted...]
-      <c r="AF4" s="18" t="s">
+      <c r="AG4" s="157" t="s">
         <v>16</v>
       </c>
-      <c r="AG4" s="21" t="s">
+      <c r="AH4" s="160" t="s">
         <v>17</v>
       </c>
-      <c r="AH4" s="24" t="s">
+    </row>
+    <row r="5" spans="2:34" x14ac:dyDescent="0.3">
+      <c r="B5" s="113"/>
+      <c r="C5" s="113"/>
+      <c r="D5" s="113"/>
+      <c r="E5" s="131" t="s">
         <v>18</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="E5" s="16" t="s">
+      <c r="F5" s="131"/>
+      <c r="G5" s="132"/>
+      <c r="H5" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="I5" s="131"/>
+      <c r="J5" s="132"/>
+      <c r="K5" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="L5" s="131"/>
+      <c r="M5" s="132"/>
+      <c r="N5" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="O5" s="131"/>
+      <c r="P5" s="132"/>
+      <c r="Q5" s="131" t="s">
         <v>19</v>
       </c>
-      <c r="F5" s="16"/>
-[...16 lines deleted...]
-      <c r="Q5" s="16" t="s">
+      <c r="R5" s="131"/>
+      <c r="S5" s="132"/>
+      <c r="T5" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="U5" s="131"/>
+      <c r="V5" s="132"/>
+      <c r="W5" s="131" t="s">
         <v>20</v>
       </c>
-      <c r="R5" s="16"/>
-[...6 lines deleted...]
-      <c r="W5" s="16" t="s">
+      <c r="X5" s="131"/>
+      <c r="Y5" s="132"/>
+      <c r="Z5" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA5" s="131"/>
+      <c r="AB5" s="132"/>
+      <c r="AC5" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD5" s="131"/>
+      <c r="AE5" s="132"/>
+      <c r="AF5" s="155"/>
+      <c r="AG5" s="158"/>
+      <c r="AH5" s="161"/>
+    </row>
+    <row r="6" spans="2:34" s="11" customFormat="1" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B6" s="114"/>
+      <c r="C6" s="114"/>
+      <c r="D6" s="114"/>
+      <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="X5" s="16"/>
-[...19 lines deleted...]
-      <c r="E6" s="145" t="s">
+      <c r="F6" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="F6" s="146" t="s">
+      <c r="G6" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="G6" s="147" t="s">
+      <c r="H6" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="J6" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="K6" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="L6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="N6" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="O6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="P6" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q6" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="R6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="S6" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="T6" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="U6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="V6" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="W6" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="X6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="Y6" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="Z6" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="AA6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="AB6" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC6" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="AD6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="AE6" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF6" s="156"/>
+      <c r="AG6" s="159"/>
+      <c r="AH6" s="162"/>
+    </row>
+    <row r="7" spans="2:34" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B7" s="151" t="s">
         <v>24</v>
       </c>
-      <c r="H6" s="145" t="s">
-[...161 lines deleted...]
-        <v>13.4</v>
+      <c r="C7" s="152"/>
+      <c r="D7" s="152"/>
+      <c r="E7" s="152"/>
+      <c r="F7" s="152"/>
+      <c r="G7" s="152"/>
+      <c r="H7" s="152"/>
+      <c r="I7" s="152"/>
+      <c r="J7" s="152"/>
+      <c r="K7" s="152"/>
+      <c r="L7" s="152"/>
+      <c r="M7" s="152"/>
+      <c r="N7" s="152"/>
+      <c r="O7" s="152"/>
+      <c r="P7" s="152"/>
+      <c r="Q7" s="152"/>
+      <c r="R7" s="152"/>
+      <c r="S7" s="152"/>
+      <c r="T7" s="152"/>
+      <c r="U7" s="152"/>
+      <c r="V7" s="152"/>
+      <c r="W7" s="152"/>
+      <c r="X7" s="152"/>
+      <c r="Y7" s="152"/>
+      <c r="Z7" s="152"/>
+      <c r="AA7" s="152"/>
+      <c r="AB7" s="152"/>
+      <c r="AC7" s="152"/>
+      <c r="AD7" s="152"/>
+      <c r="AE7" s="152"/>
+      <c r="AF7" s="152"/>
+      <c r="AG7" s="152"/>
+      <c r="AH7" s="153"/>
+    </row>
+    <row r="8" spans="2:34" s="23" customFormat="1" ht="21" x14ac:dyDescent="0.4">
+      <c r="B8" s="47"/>
+      <c r="C8" s="49"/>
+      <c r="D8" s="49"/>
+      <c r="E8" s="50"/>
+      <c r="F8" s="45"/>
+      <c r="G8" s="46"/>
+      <c r="H8" s="44"/>
+      <c r="I8" s="45"/>
+      <c r="J8" s="46"/>
+      <c r="K8" s="44"/>
+      <c r="L8" s="45"/>
+      <c r="M8" s="46"/>
+      <c r="N8" s="44"/>
+      <c r="O8" s="45"/>
+      <c r="P8" s="46"/>
+      <c r="Q8" s="44"/>
+      <c r="R8" s="45"/>
+      <c r="S8" s="46"/>
+      <c r="T8" s="44"/>
+      <c r="U8" s="45"/>
+      <c r="V8" s="46"/>
+      <c r="W8" s="44"/>
+      <c r="X8" s="45"/>
+      <c r="Y8" s="46"/>
+      <c r="Z8" s="44"/>
+      <c r="AA8" s="45"/>
+      <c r="AB8" s="46"/>
+      <c r="AC8" s="44"/>
+      <c r="AD8" s="45"/>
+      <c r="AE8" s="46"/>
+      <c r="AF8" s="27"/>
+      <c r="AG8" s="27"/>
+      <c r="AH8" s="27"/>
+    </row>
+    <row r="9" spans="2:34" s="23" customFormat="1" ht="21" x14ac:dyDescent="0.4">
+      <c r="B9" s="220">
+        <v>46106</v>
+      </c>
+      <c r="C9" s="61">
+        <v>46177</v>
+      </c>
+      <c r="D9" s="61">
+        <v>46177</v>
+      </c>
+      <c r="E9" s="221">
+        <v>11.2</v>
+      </c>
+      <c r="F9" s="62">
+        <v>11.2</v>
       </c>
       <c r="G9" s="63">
-        <v>13.4</v>
-[...5 lines deleted...]
-        <v>400</v>
+        <v>11.2</v>
+      </c>
+      <c r="H9" s="64">
+        <v>470</v>
+      </c>
+      <c r="I9" s="62">
+        <v>470</v>
       </c>
       <c r="J9" s="63">
-        <v>400</v>
-[...5 lines deleted...]
-        <v>1.36</v>
+        <v>470</v>
+      </c>
+      <c r="K9" s="64">
+        <v>1.35</v>
+      </c>
+      <c r="L9" s="62">
+        <v>1.35</v>
       </c>
       <c r="M9" s="63">
-        <v>1.36</v>
-[...1 lines deleted...]
-      <c r="N9" s="63">
+        <v>1.35</v>
+      </c>
+      <c r="N9" s="64">
         <v>11</v>
       </c>
-      <c r="O9" s="63">
+      <c r="O9" s="62">
         <v>11</v>
       </c>
       <c r="P9" s="63">
         <v>11</v>
       </c>
-      <c r="Q9" s="63">
-[...3 lines deleted...]
-        <v>130</v>
+      <c r="Q9" s="64">
+        <v>140</v>
+      </c>
+      <c r="R9" s="62">
+        <v>140</v>
       </c>
       <c r="S9" s="63">
-        <v>130</v>
-[...5 lines deleted...]
-        <v>265</v>
+        <v>140</v>
+      </c>
+      <c r="T9" s="64">
+        <v>263</v>
+      </c>
+      <c r="U9" s="62">
+        <v>263</v>
       </c>
       <c r="V9" s="63">
-        <v>265</v>
-[...5 lines deleted...]
-        <v>230</v>
+        <v>263</v>
+      </c>
+      <c r="W9" s="64">
+        <v>250</v>
+      </c>
+      <c r="X9" s="62">
+        <v>250</v>
       </c>
       <c r="Y9" s="63">
-        <v>230</v>
-[...5 lines deleted...]
-        <v>8.5</v>
+        <v>250</v>
+      </c>
+      <c r="Z9" s="64">
+        <v>9.6</v>
+      </c>
+      <c r="AA9" s="62">
+        <v>9.6</v>
       </c>
       <c r="AB9" s="63">
-        <v>8.5</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>9.6</v>
+      </c>
+      <c r="AC9" s="64">
+        <v>32</v>
+      </c>
+      <c r="AD9" s="62">
+        <v>32</v>
       </c>
       <c r="AE9" s="63">
-        <v>29</v>
-[...6 lines deleted...]
-      <c r="B10" s="102">
+        <v>32</v>
+      </c>
+      <c r="AF9" s="68"/>
+      <c r="AG9" s="68"/>
+      <c r="AH9" s="68"/>
+    </row>
+    <row r="10" spans="2:34" s="23" customFormat="1" ht="21" x14ac:dyDescent="0.4">
+      <c r="B10" s="67">
         <v>45497</v>
       </c>
-      <c r="C10" s="102">
+      <c r="C10" s="61">
         <v>45533</v>
       </c>
-      <c r="D10" s="102">
+      <c r="D10" s="61">
         <v>45541</v>
       </c>
-      <c r="E10" s="63">
+      <c r="E10" s="64">
         <v>11.4</v>
       </c>
-      <c r="F10" s="63">
+      <c r="F10" s="62">
         <v>11.4</v>
       </c>
       <c r="G10" s="63">
         <v>11.4</v>
       </c>
-      <c r="H10" s="63">
+      <c r="H10" s="64">
         <v>1000</v>
       </c>
-      <c r="I10" s="63">
+      <c r="I10" s="62">
         <v>1000</v>
       </c>
       <c r="J10" s="63">
         <v>1000</v>
       </c>
-      <c r="K10" s="63">
+      <c r="K10" s="64">
         <v>1.36</v>
       </c>
-      <c r="L10" s="63">
+      <c r="L10" s="62">
         <v>1.36</v>
       </c>
       <c r="M10" s="63">
         <v>1.36</v>
       </c>
-      <c r="N10" s="63">
+      <c r="N10" s="64">
         <v>9.5</v>
       </c>
-      <c r="O10" s="63">
+      <c r="O10" s="62">
         <v>9.5</v>
       </c>
       <c r="P10" s="63">
         <v>9.5</v>
       </c>
-      <c r="Q10" s="63">
+      <c r="Q10" s="64">
         <v>120</v>
       </c>
-      <c r="R10" s="63">
+      <c r="R10" s="62">
         <v>120</v>
       </c>
       <c r="S10" s="63">
         <v>120</v>
       </c>
-      <c r="T10" s="63">
+      <c r="T10" s="64">
         <v>266</v>
       </c>
-      <c r="U10" s="63">
+      <c r="U10" s="62">
         <v>266</v>
       </c>
       <c r="V10" s="63">
         <v>266</v>
       </c>
-      <c r="W10" s="63">
+      <c r="W10" s="64">
         <v>170</v>
       </c>
-      <c r="X10" s="63">
+      <c r="X10" s="62">
         <v>170</v>
       </c>
       <c r="Y10" s="63">
         <v>170</v>
       </c>
-      <c r="Z10" s="63">
-[...2 lines deleted...]
-      <c r="AA10" s="63">
+      <c r="Z10" s="64">
+        <v>12</v>
+      </c>
+      <c r="AA10" s="62">
         <v>12</v>
       </c>
       <c r="AB10" s="63">
         <v>12</v>
       </c>
-      <c r="AC10" s="63">
+      <c r="AC10" s="64">
         <v>29</v>
       </c>
-      <c r="AD10" s="63">
+      <c r="AD10" s="62">
         <v>29</v>
       </c>
       <c r="AE10" s="63">
         <v>29</v>
       </c>
-      <c r="AF10" s="62"/>
-[...4 lines deleted...]
-      <c r="B11" s="102">
+      <c r="AF10" s="57"/>
+      <c r="AG10" s="57"/>
+      <c r="AH10" s="57"/>
+    </row>
+    <row r="11" spans="2:34" s="23" customFormat="1" ht="21" x14ac:dyDescent="0.4">
+      <c r="B11" s="67">
         <v>45126</v>
       </c>
-      <c r="C11" s="102">
+      <c r="C11" s="61">
         <v>45163</v>
       </c>
-      <c r="D11" s="102">
+      <c r="D11" s="61">
         <v>45163</v>
       </c>
-      <c r="E11" s="63">
+      <c r="E11" s="64">
         <v>10.3</v>
       </c>
-      <c r="F11" s="63">
+      <c r="F11" s="62">
         <v>10.3</v>
       </c>
       <c r="G11" s="63">
         <v>10.3</v>
       </c>
-      <c r="H11" s="63">
+      <c r="H11" s="64">
         <v>1700</v>
       </c>
-      <c r="I11" s="63">
+      <c r="I11" s="62">
         <v>1700</v>
       </c>
       <c r="J11" s="63">
         <v>1700</v>
       </c>
-      <c r="K11" s="63">
+      <c r="K11" s="64">
         <v>1.35</v>
       </c>
-      <c r="L11" s="63">
+      <c r="L11" s="62">
         <v>1.35</v>
       </c>
       <c r="M11" s="63">
         <v>1.35</v>
       </c>
-      <c r="N11" s="63">
+      <c r="N11" s="64">
         <v>13</v>
       </c>
-      <c r="O11" s="63">
+      <c r="O11" s="62">
         <v>13</v>
       </c>
       <c r="P11" s="63">
         <v>13</v>
       </c>
-      <c r="Q11" s="63">
+      <c r="Q11" s="64">
         <v>100</v>
       </c>
-      <c r="R11" s="63">
+      <c r="R11" s="62">
         <v>100</v>
       </c>
       <c r="S11" s="63">
         <v>100</v>
       </c>
-      <c r="T11" s="63">
+      <c r="T11" s="64">
         <v>266</v>
       </c>
-      <c r="U11" s="63">
+      <c r="U11" s="62">
         <v>266</v>
       </c>
       <c r="V11" s="63">
         <v>266</v>
       </c>
-      <c r="W11" s="63">
+      <c r="W11" s="64">
         <v>250</v>
       </c>
-      <c r="X11" s="63">
+      <c r="X11" s="62">
         <v>250</v>
       </c>
       <c r="Y11" s="63">
         <v>250</v>
       </c>
-      <c r="Z11" s="63">
+      <c r="Z11" s="64">
         <v>8.4</v>
       </c>
-      <c r="AA11" s="63">
+      <c r="AA11" s="62">
         <v>8.4</v>
       </c>
       <c r="AB11" s="63">
         <v>8.4</v>
       </c>
-      <c r="AC11" s="63">
+      <c r="AC11" s="64">
         <v>28</v>
       </c>
-      <c r="AD11" s="63">
+      <c r="AD11" s="62">
         <v>28</v>
       </c>
       <c r="AE11" s="63">
         <v>28</v>
       </c>
-      <c r="AF11" s="63"/>
-[...4 lines deleted...]
-      <c r="B12" s="102">
+      <c r="AF11" s="68"/>
+      <c r="AG11" s="68"/>
+      <c r="AH11" s="68"/>
+    </row>
+    <row r="12" spans="2:34" s="23" customFormat="1" ht="21" x14ac:dyDescent="0.4">
+      <c r="B12" s="67">
         <v>44782</v>
       </c>
-      <c r="C12" s="102">
+      <c r="C12" s="61">
         <v>44893</v>
       </c>
-      <c r="D12" s="102">
+      <c r="D12" s="61">
         <v>44894</v>
       </c>
-      <c r="E12" s="63">
+      <c r="E12" s="64">
         <v>11.8</v>
       </c>
-      <c r="F12" s="63">
+      <c r="F12" s="62">
         <v>11.8</v>
       </c>
       <c r="G12" s="63">
         <v>11.8</v>
       </c>
-      <c r="H12" s="63">
+      <c r="H12" s="64">
         <v>620</v>
       </c>
-      <c r="I12" s="63">
+      <c r="I12" s="62">
         <v>1300</v>
       </c>
       <c r="J12" s="63">
         <v>2100</v>
       </c>
-      <c r="K12" s="63">
+      <c r="K12" s="64">
         <v>1.35</v>
       </c>
-      <c r="L12" s="63">
+      <c r="L12" s="62">
         <v>1.35</v>
       </c>
       <c r="M12" s="63">
         <v>1.35</v>
       </c>
-      <c r="N12" s="63">
+      <c r="N12" s="64">
         <v>13</v>
       </c>
-      <c r="O12" s="63">
+      <c r="O12" s="62">
         <v>13</v>
       </c>
       <c r="P12" s="63">
         <v>13</v>
       </c>
-      <c r="Q12" s="63">
+      <c r="Q12" s="64">
         <v>120</v>
       </c>
-      <c r="R12" s="63">
+      <c r="R12" s="62">
         <v>120</v>
       </c>
       <c r="S12" s="63">
         <v>120</v>
       </c>
-      <c r="T12" s="63">
+      <c r="T12" s="64">
         <v>241</v>
       </c>
-      <c r="U12" s="63">
+      <c r="U12" s="62">
         <v>241</v>
       </c>
       <c r="V12" s="63">
         <v>241</v>
       </c>
-      <c r="W12" s="63">
+      <c r="W12" s="64">
         <v>240</v>
       </c>
-      <c r="X12" s="63">
+      <c r="X12" s="62">
         <v>240</v>
       </c>
       <c r="Y12" s="63">
         <v>240</v>
       </c>
-      <c r="Z12" s="63">
+      <c r="Z12" s="64">
         <v>7.4</v>
       </c>
-      <c r="AA12" s="63">
+      <c r="AA12" s="62">
         <v>7.4</v>
       </c>
       <c r="AB12" s="63">
         <v>7.4</v>
       </c>
-      <c r="AC12" s="63">
+      <c r="AC12" s="64">
         <v>25</v>
       </c>
-      <c r="AD12" s="63">
+      <c r="AD12" s="62">
         <v>25</v>
       </c>
       <c r="AE12" s="63">
         <v>25</v>
       </c>
-      <c r="AF12" s="62"/>
-[...4 lines deleted...]
-      <c r="B13" s="102">
+      <c r="AF12" s="57"/>
+      <c r="AG12" s="57"/>
+      <c r="AH12" s="57"/>
+    </row>
+    <row r="13" spans="2:34" s="23" customFormat="1" ht="21.6" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B13" s="65">
         <v>44329</v>
       </c>
-      <c r="C13" s="102">
+      <c r="C13" s="66">
         <v>44370</v>
       </c>
-      <c r="D13" s="102">
+      <c r="D13" s="66">
         <v>44370</v>
       </c>
-      <c r="E13" s="63">
+      <c r="E13" s="58">
         <v>11.9</v>
       </c>
-      <c r="F13" s="63">
+      <c r="F13" s="59">
         <v>11.9</v>
       </c>
-      <c r="G13" s="63">
+      <c r="G13" s="60">
         <v>11.9</v>
       </c>
-      <c r="H13" s="63">
+      <c r="H13" s="58">
         <v>640</v>
       </c>
-      <c r="I13" s="63">
+      <c r="I13" s="59">
         <v>640</v>
       </c>
-      <c r="J13" s="63">
+      <c r="J13" s="60">
         <v>640</v>
       </c>
-      <c r="K13" s="63">
+      <c r="K13" s="58">
         <v>1.36</v>
       </c>
-      <c r="L13" s="63">
+      <c r="L13" s="59">
         <v>1.36</v>
       </c>
-      <c r="M13" s="63">
+      <c r="M13" s="60">
         <v>1.36</v>
       </c>
-      <c r="N13" s="63">
+      <c r="N13" s="58">
         <v>11</v>
       </c>
-      <c r="O13" s="63">
+      <c r="O13" s="59">
         <v>11</v>
       </c>
-      <c r="P13" s="63">
+      <c r="P13" s="60">
         <v>11</v>
       </c>
-      <c r="Q13" s="63">
+      <c r="Q13" s="58">
         <v>100</v>
       </c>
-      <c r="R13" s="63">
+      <c r="R13" s="59">
         <v>100</v>
       </c>
-      <c r="S13" s="63">
+      <c r="S13" s="60">
         <v>100</v>
       </c>
-      <c r="T13" s="63">
+      <c r="T13" s="58">
         <v>281</v>
       </c>
-      <c r="U13" s="63">
+      <c r="U13" s="59">
         <v>281</v>
       </c>
-      <c r="V13" s="63">
+      <c r="V13" s="60">
         <v>281</v>
       </c>
-      <c r="W13" s="63">
+      <c r="W13" s="58">
         <v>220</v>
       </c>
-      <c r="X13" s="63">
+      <c r="X13" s="59">
         <v>220</v>
       </c>
-      <c r="Y13" s="63">
+      <c r="Y13" s="60">
         <v>220</v>
       </c>
-      <c r="Z13" s="63">
+      <c r="Z13" s="58">
         <v>9.5</v>
       </c>
-      <c r="AA13" s="63">
+      <c r="AA13" s="59">
         <v>9.5</v>
       </c>
-      <c r="AB13" s="63">
+      <c r="AB13" s="60">
         <v>9.5</v>
       </c>
-      <c r="AC13" s="63">
+      <c r="AC13" s="58">
         <v>32</v>
       </c>
-      <c r="AD13" s="63">
+      <c r="AD13" s="59">
         <v>32</v>
       </c>
-      <c r="AE13" s="63">
+      <c r="AE13" s="60">
         <v>32</v>
       </c>
-      <c r="AF13" s="62"/>
-[...1 lines deleted...]
-      <c r="AH13" s="62"/>
+      <c r="AF13" s="48"/>
+      <c r="AG13" s="48"/>
+      <c r="AH13" s="48"/>
+    </row>
+    <row r="14" spans="2:34" s="23" customFormat="1" ht="21" x14ac:dyDescent="0.4">
+      <c r="B14" s="140" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" s="141"/>
+      <c r="D14" s="141"/>
+      <c r="E14" s="141"/>
+      <c r="F14" s="141"/>
+      <c r="G14" s="141"/>
+      <c r="H14" s="141"/>
+      <c r="I14" s="141"/>
+      <c r="J14" s="141"/>
+      <c r="K14" s="141"/>
+      <c r="L14" s="141"/>
+      <c r="M14" s="141"/>
+      <c r="N14" s="141"/>
+      <c r="O14" s="141"/>
+      <c r="P14" s="141"/>
+      <c r="Q14" s="141"/>
+      <c r="R14" s="141"/>
+      <c r="S14" s="141"/>
+      <c r="T14" s="141"/>
+      <c r="U14" s="141"/>
+      <c r="V14" s="141"/>
+      <c r="W14" s="141"/>
+      <c r="X14" s="141"/>
+      <c r="Y14" s="141"/>
+      <c r="Z14" s="141"/>
+      <c r="AA14" s="141"/>
+      <c r="AB14" s="141"/>
+      <c r="AC14" s="141"/>
+      <c r="AD14" s="141"/>
+      <c r="AE14" s="141"/>
+      <c r="AF14" s="141"/>
+      <c r="AG14" s="141"/>
+      <c r="AH14" s="142"/>
+    </row>
+    <row r="15" spans="2:34" s="23" customFormat="1" ht="21" x14ac:dyDescent="0.4">
+      <c r="B15" s="51">
+        <v>44013</v>
+      </c>
+      <c r="C15" s="51"/>
+      <c r="D15" s="51"/>
+      <c r="E15" s="29">
+        <v>11.8</v>
+      </c>
+      <c r="F15" s="30">
+        <v>12.4</v>
+      </c>
+      <c r="G15" s="31">
+        <v>13</v>
+      </c>
+      <c r="H15" s="32">
+        <v>66</v>
+      </c>
+      <c r="I15" s="30">
+        <v>100</v>
+      </c>
+      <c r="J15" s="31">
+        <v>180</v>
+      </c>
+      <c r="K15" s="32">
+        <v>1.36</v>
+      </c>
+      <c r="L15" s="30">
+        <v>1.36</v>
+      </c>
+      <c r="M15" s="31">
+        <v>1.36</v>
+      </c>
+      <c r="N15" s="32">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="O15" s="30">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="P15" s="31">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="Q15" s="32">
+        <v>130</v>
+      </c>
+      <c r="R15" s="30">
+        <v>140</v>
+      </c>
+      <c r="S15" s="31">
+        <v>150</v>
+      </c>
+      <c r="T15" s="32">
+        <v>281</v>
+      </c>
+      <c r="U15" s="30">
+        <v>281</v>
+      </c>
+      <c r="V15" s="31">
+        <v>281</v>
+      </c>
+      <c r="W15" s="32">
+        <v>230</v>
+      </c>
+      <c r="X15" s="30">
+        <v>230</v>
+      </c>
+      <c r="Y15" s="31">
+        <v>230</v>
+      </c>
+      <c r="Z15" s="32">
+        <v>13</v>
+      </c>
+      <c r="AA15" s="30">
+        <v>13</v>
+      </c>
+      <c r="AB15" s="31">
+        <v>13</v>
+      </c>
+      <c r="AC15" s="32">
+        <v>17</v>
+      </c>
+      <c r="AD15" s="30">
+        <v>17</v>
+      </c>
+      <c r="AE15" s="31">
+        <v>17</v>
+      </c>
+      <c r="AF15" s="33"/>
+      <c r="AG15" s="29"/>
+      <c r="AH15" s="31"/>
+    </row>
+    <row r="16" spans="2:34" s="23" customFormat="1" ht="21" x14ac:dyDescent="0.4">
+      <c r="B16" s="51">
+        <v>43586</v>
+      </c>
+      <c r="C16" s="51"/>
+      <c r="D16" s="51"/>
+      <c r="E16" s="18">
+        <v>12</v>
+      </c>
+      <c r="F16" s="30">
+        <v>12.8</v>
+      </c>
+      <c r="G16" s="31">
+        <v>14.5</v>
+      </c>
+      <c r="H16" s="32">
+        <v>28</v>
+      </c>
+      <c r="I16" s="30">
+        <v>38</v>
+      </c>
+      <c r="J16" s="31">
+        <v>72</v>
+      </c>
+      <c r="K16" s="32">
+        <v>1.36</v>
+      </c>
+      <c r="L16" s="30">
+        <v>1.36</v>
+      </c>
+      <c r="M16" s="31">
+        <v>1.36</v>
+      </c>
+      <c r="N16" s="32">
+        <v>11</v>
+      </c>
+      <c r="O16" s="30">
+        <v>11</v>
+      </c>
+      <c r="P16" s="31">
+        <v>11</v>
+      </c>
+      <c r="Q16" s="32">
+        <v>110</v>
+      </c>
+      <c r="R16" s="30">
+        <v>110</v>
+      </c>
+      <c r="S16" s="31">
+        <v>120</v>
+      </c>
+      <c r="T16" s="32">
+        <v>316</v>
+      </c>
+      <c r="U16" s="30">
+        <v>316</v>
+      </c>
+      <c r="V16" s="31">
+        <v>316</v>
+      </c>
+      <c r="W16" s="32">
+        <v>220</v>
+      </c>
+      <c r="X16" s="30">
+        <v>220</v>
+      </c>
+      <c r="Y16" s="31">
+        <v>220</v>
+      </c>
+      <c r="Z16" s="32">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="AA16" s="30">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="AB16" s="31">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="AC16" s="32">
+        <v>28</v>
+      </c>
+      <c r="AD16" s="30">
+        <v>28</v>
+      </c>
+      <c r="AE16" s="31">
+        <v>28</v>
+      </c>
+      <c r="AF16" s="33"/>
+      <c r="AG16" s="29"/>
+      <c r="AH16" s="31"/>
+    </row>
+    <row r="17" spans="2:34" s="23" customFormat="1" ht="21" x14ac:dyDescent="0.4">
+      <c r="B17" s="51">
+        <v>43221</v>
+      </c>
+      <c r="C17" s="51"/>
+      <c r="D17" s="51"/>
+      <c r="E17" s="18">
+        <v>9.1</v>
+      </c>
+      <c r="F17" s="30">
+        <v>10.4</v>
+      </c>
+      <c r="G17" s="31">
+        <v>11.4</v>
+      </c>
+      <c r="H17" s="32">
+        <v>160</v>
+      </c>
+      <c r="I17" s="30">
+        <v>330</v>
+      </c>
+      <c r="J17" s="31">
+        <v>780</v>
+      </c>
+      <c r="K17" s="32">
+        <v>1.35</v>
+      </c>
+      <c r="L17" s="30">
+        <v>1.35</v>
+      </c>
+      <c r="M17" s="31">
+        <v>1.35</v>
+      </c>
+      <c r="N17" s="32">
+        <v>8.5</v>
+      </c>
+      <c r="O17" s="30">
+        <v>8.5</v>
+      </c>
+      <c r="P17" s="31">
+        <v>8.5</v>
+      </c>
+      <c r="Q17" s="32">
+        <v>93</v>
+      </c>
+      <c r="R17" s="30">
+        <v>100</v>
+      </c>
+      <c r="S17" s="31">
+        <v>110</v>
+      </c>
+      <c r="T17" s="32">
+        <v>287</v>
+      </c>
+      <c r="U17" s="30">
+        <v>287</v>
+      </c>
+      <c r="V17" s="31">
+        <v>287</v>
+      </c>
+      <c r="W17" s="32">
+        <v>240</v>
+      </c>
+      <c r="X17" s="30">
+        <v>240</v>
+      </c>
+      <c r="Y17" s="31">
+        <v>240</v>
+      </c>
+      <c r="Z17" s="32">
+        <v>8</v>
+      </c>
+      <c r="AA17" s="30">
+        <v>8</v>
+      </c>
+      <c r="AB17" s="31">
+        <v>8</v>
+      </c>
+      <c r="AC17" s="32">
+        <v>10</v>
+      </c>
+      <c r="AD17" s="30">
+        <v>10</v>
+      </c>
+      <c r="AE17" s="31">
+        <v>10</v>
+      </c>
+      <c r="AF17" s="33"/>
+      <c r="AG17" s="29"/>
+      <c r="AH17" s="31"/>
+    </row>
+    <row r="18" spans="2:34" s="34" customFormat="1" ht="63" x14ac:dyDescent="0.4">
+      <c r="B18" s="24">
+        <v>42887</v>
+      </c>
+      <c r="C18" s="24"/>
+      <c r="D18" s="24"/>
+      <c r="E18" s="18">
+        <v>13.5</v>
+      </c>
+      <c r="F18" s="30">
+        <v>13.5</v>
+      </c>
+      <c r="G18" s="31">
+        <v>13.5</v>
+      </c>
+      <c r="H18" s="32">
+        <v>50</v>
+      </c>
+      <c r="I18" s="30">
+        <v>50</v>
+      </c>
+      <c r="J18" s="31">
+        <v>50</v>
+      </c>
+      <c r="K18" s="32">
+        <v>1.37</v>
+      </c>
+      <c r="L18" s="30">
+        <v>1.37</v>
+      </c>
+      <c r="M18" s="31">
+        <v>1.37</v>
+      </c>
+      <c r="N18" s="32">
+        <v>13</v>
+      </c>
+      <c r="O18" s="30">
+        <v>13</v>
+      </c>
+      <c r="P18" s="31">
+        <v>13</v>
+      </c>
+      <c r="Q18" s="32">
+        <v>120</v>
+      </c>
+      <c r="R18" s="30">
+        <v>120</v>
+      </c>
+      <c r="S18" s="31">
+        <v>120</v>
+      </c>
+      <c r="T18" s="32">
+        <v>302</v>
+      </c>
+      <c r="U18" s="30">
+        <v>302</v>
+      </c>
+      <c r="V18" s="31">
+        <v>302</v>
+      </c>
+      <c r="W18" s="32">
+        <v>190</v>
+      </c>
+      <c r="X18" s="30">
+        <v>190</v>
+      </c>
+      <c r="Y18" s="31">
+        <v>190</v>
+      </c>
+      <c r="Z18" s="32">
+        <v>7.4</v>
+      </c>
+      <c r="AA18" s="30">
+        <v>7.4</v>
+      </c>
+      <c r="AB18" s="31">
+        <v>7.4</v>
+      </c>
+      <c r="AC18" s="32">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="AD18" s="30">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="AE18" s="31">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="AF18" s="28"/>
+      <c r="AG18" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH18" s="35" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="19" spans="2:34" s="34" customFormat="1" ht="63" x14ac:dyDescent="0.4">
+      <c r="B19" s="24">
+        <v>42491</v>
+      </c>
+      <c r="C19" s="24"/>
+      <c r="D19" s="24"/>
+      <c r="E19" s="18">
+        <v>11.1</v>
+      </c>
+      <c r="F19" s="30">
+        <v>11.7</v>
+      </c>
+      <c r="G19" s="31">
+        <v>12.4</v>
+      </c>
+      <c r="H19" s="32">
+        <v>620</v>
+      </c>
+      <c r="I19" s="30">
+        <v>720</v>
+      </c>
+      <c r="J19" s="31">
+        <v>950</v>
+      </c>
+      <c r="K19" s="32">
+        <v>30.3</v>
+      </c>
+      <c r="L19" s="30">
+        <v>30.3</v>
+      </c>
+      <c r="M19" s="31">
+        <v>30.3</v>
+      </c>
+      <c r="N19" s="32">
+        <v>16</v>
+      </c>
+      <c r="O19" s="30">
+        <v>16</v>
+      </c>
+      <c r="P19" s="31">
+        <v>16</v>
+      </c>
+      <c r="Q19" s="32">
+        <v>130</v>
+      </c>
+      <c r="R19" s="30">
+        <v>140</v>
+      </c>
+      <c r="S19" s="31">
+        <v>150</v>
+      </c>
+      <c r="T19" s="32">
+        <v>279</v>
+      </c>
+      <c r="U19" s="30">
+        <v>279</v>
+      </c>
+      <c r="V19" s="31">
+        <v>279</v>
+      </c>
+      <c r="W19" s="32">
+        <v>450</v>
+      </c>
+      <c r="X19" s="30">
+        <v>450</v>
+      </c>
+      <c r="Y19" s="31">
+        <v>450</v>
+      </c>
+      <c r="Z19" s="32">
+        <v>8.1</v>
+      </c>
+      <c r="AA19" s="30">
+        <v>8.1</v>
+      </c>
+      <c r="AB19" s="31">
+        <v>8.1</v>
+      </c>
+      <c r="AC19" s="32">
+        <v>27</v>
+      </c>
+      <c r="AD19" s="30">
+        <v>27</v>
+      </c>
+      <c r="AE19" s="31">
+        <v>27</v>
+      </c>
+      <c r="AF19" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG19" s="25"/>
+      <c r="AH19" s="26"/>
+    </row>
+    <row r="20" spans="2:34" s="34" customFormat="1" ht="63" x14ac:dyDescent="0.4">
+      <c r="B20" s="24">
+        <v>42125</v>
+      </c>
+      <c r="C20" s="24"/>
+      <c r="D20" s="24"/>
+      <c r="E20" s="18">
+        <v>14.3</v>
+      </c>
+      <c r="F20" s="30">
+        <v>16</v>
+      </c>
+      <c r="G20" s="31">
+        <v>16.8</v>
+      </c>
+      <c r="H20" s="32">
+        <v>460</v>
+      </c>
+      <c r="I20" s="30">
+        <v>1900</v>
+      </c>
+      <c r="J20" s="31">
+        <v>3900</v>
+      </c>
+      <c r="K20" s="32">
+        <v>30.8</v>
+      </c>
+      <c r="L20" s="30">
+        <v>30.8</v>
+      </c>
+      <c r="M20" s="31">
+        <v>30.8</v>
+      </c>
+      <c r="N20" s="32">
+        <v>27</v>
+      </c>
+      <c r="O20" s="30">
+        <v>27</v>
+      </c>
+      <c r="P20" s="31">
+        <v>27</v>
+      </c>
+      <c r="Q20" s="32">
+        <v>98</v>
+      </c>
+      <c r="R20" s="30">
+        <v>110</v>
+      </c>
+      <c r="S20" s="31">
+        <v>150</v>
+      </c>
+      <c r="T20" s="32">
+        <v>269</v>
+      </c>
+      <c r="U20" s="30">
+        <v>269</v>
+      </c>
+      <c r="V20" s="31">
+        <v>269</v>
+      </c>
+      <c r="W20" s="32">
+        <v>310</v>
+      </c>
+      <c r="X20" s="30">
+        <v>310</v>
+      </c>
+      <c r="Y20" s="31">
+        <v>310</v>
+      </c>
+      <c r="Z20" s="32">
+        <v>7.2</v>
+      </c>
+      <c r="AA20" s="30">
+        <v>7.2</v>
+      </c>
+      <c r="AB20" s="31">
+        <v>7.2</v>
+      </c>
+      <c r="AC20" s="32">
+        <v>24</v>
+      </c>
+      <c r="AD20" s="30">
+        <v>24</v>
+      </c>
+      <c r="AE20" s="31">
+        <v>24</v>
+      </c>
+      <c r="AF20" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG20" s="25"/>
+      <c r="AH20" s="26"/>
+    </row>
+    <row r="21" spans="2:34" s="34" customFormat="1" ht="63.6" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B21" s="36">
+        <v>41852</v>
+      </c>
+      <c r="C21" s="36"/>
+      <c r="D21" s="36"/>
+      <c r="E21" s="19">
+        <v>13</v>
+      </c>
+      <c r="F21" s="37">
+        <v>13</v>
+      </c>
+      <c r="G21" s="38">
+        <v>13</v>
+      </c>
+      <c r="H21" s="39">
+        <v>170</v>
+      </c>
+      <c r="I21" s="37">
+        <v>290</v>
+      </c>
+      <c r="J21" s="38">
+        <v>720</v>
+      </c>
+      <c r="K21" s="39">
+        <v>30</v>
+      </c>
+      <c r="L21" s="37">
+        <v>30</v>
+      </c>
+      <c r="M21" s="38">
+        <v>30</v>
+      </c>
+      <c r="N21" s="39">
+        <v>13</v>
+      </c>
+      <c r="O21" s="37">
+        <v>13</v>
+      </c>
+      <c r="P21" s="38">
+        <v>13</v>
+      </c>
+      <c r="Q21" s="39">
+        <v>92</v>
+      </c>
+      <c r="R21" s="37">
+        <v>130</v>
+      </c>
+      <c r="S21" s="38">
+        <v>160</v>
+      </c>
+      <c r="T21" s="39">
+        <v>270</v>
+      </c>
+      <c r="U21" s="37">
+        <v>270</v>
+      </c>
+      <c r="V21" s="38">
+        <v>270</v>
+      </c>
+      <c r="W21" s="39">
+        <v>320</v>
+      </c>
+      <c r="X21" s="37">
+        <v>320</v>
+      </c>
+      <c r="Y21" s="38">
+        <v>320</v>
+      </c>
+      <c r="Z21" s="39">
+        <v>7.4</v>
+      </c>
+      <c r="AA21" s="37">
+        <v>7.4</v>
+      </c>
+      <c r="AB21" s="38">
+        <v>7.4</v>
+      </c>
+      <c r="AC21" s="39">
+        <v>25</v>
+      </c>
+      <c r="AD21" s="37">
+        <v>25</v>
+      </c>
+      <c r="AE21" s="38">
+        <v>25</v>
+      </c>
+      <c r="AF21" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG21" s="41"/>
+      <c r="AH21" s="42"/>
+    </row>
+    <row r="22" spans="2:34" x14ac:dyDescent="0.3">
+      <c r="B22" s="20" t="s">
+        <v>29</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="29">
-[...13 lines deleted...]
-    <mergeCell ref="C4:C6"/>
+  <mergeCells count="30">
+    <mergeCell ref="B14:AH14"/>
     <mergeCell ref="D4:D6"/>
     <mergeCell ref="B2:Y2"/>
     <mergeCell ref="B1:AH1"/>
     <mergeCell ref="B3:AF3"/>
     <mergeCell ref="B7:AH7"/>
     <mergeCell ref="W5:Y5"/>
     <mergeCell ref="Z5:AB5"/>
     <mergeCell ref="AC5:AE5"/>
     <mergeCell ref="AF4:AF6"/>
     <mergeCell ref="AG4:AG6"/>
     <mergeCell ref="AH4:AH6"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="K5:M5"/>
     <mergeCell ref="N5:P5"/>
+    <mergeCell ref="Q5:S5"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="AG3:AH3"/>
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="H4:J4"/>
+    <mergeCell ref="K4:M4"/>
+    <mergeCell ref="N4:P4"/>
+    <mergeCell ref="Q4:S4"/>
+    <mergeCell ref="T5:V5"/>
+    <mergeCell ref="T4:V4"/>
+    <mergeCell ref="W4:Y4"/>
+    <mergeCell ref="Z4:AB4"/>
+    <mergeCell ref="AC4:AE4"/>
+    <mergeCell ref="C4:C6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2:Y2" r:id="rId1" display="Link to EPA Public Registers     https://www.epa.nsw.gov.au/licensing-and-regulation/public-registers" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B3:J152"/>
+  <dimension ref="B3:J156"/>
   <sheetViews>
-    <sheetView zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="R24" sqref="R24"/>
+    <sheetView zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B4" sqref="B4:J4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="8.88671875" style="1"/>
-[...9 lines deleted...]
-    <col min="11" max="16384" width="8.88671875" style="1"/>
+    <col min="2" max="2" width="13.109375" customWidth="1"/>
+    <col min="3" max="3" width="19.5546875" style="54" customWidth="1"/>
+    <col min="4" max="4" width="17.109375" style="54" customWidth="1"/>
+    <col min="5" max="5" width="15.33203125" customWidth="1"/>
+    <col min="6" max="6" width="17" customWidth="1"/>
+    <col min="7" max="7" width="17.6640625" customWidth="1"/>
+    <col min="8" max="8" width="50.33203125" customWidth="1"/>
+    <col min="9" max="9" width="24.6640625" customWidth="1"/>
+    <col min="10" max="10" width="24" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="2:10" s="1" customFormat="1" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
-[...4 lines deleted...]
-      <c r="B4" s="35" t="s">
+    <row r="3" spans="2:10" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="4" spans="2:10" ht="34.200000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B4" s="106" t="s">
+        <v>91</v>
+      </c>
+      <c r="C4" s="107"/>
+      <c r="D4" s="107"/>
+      <c r="E4" s="107"/>
+      <c r="F4" s="107"/>
+      <c r="G4" s="107"/>
+      <c r="H4" s="107"/>
+      <c r="I4" s="107"/>
+      <c r="J4" s="108"/>
+    </row>
+    <row r="5" spans="2:10" ht="31.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B5" s="128" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="36"/>
-[...22 lines deleted...]
-      <c r="B6" s="10" t="s">
+      <c r="C5" s="129"/>
+      <c r="D5" s="129"/>
+      <c r="E5" s="129"/>
+      <c r="F5" s="129"/>
+      <c r="G5" s="129"/>
+      <c r="H5" s="129"/>
+      <c r="I5" s="129"/>
+      <c r="J5" s="130"/>
+    </row>
+    <row r="6" spans="2:10" ht="51" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B6" s="119" t="s">
+        <v>30</v>
+      </c>
+      <c r="C6" s="120"/>
+      <c r="D6" s="120"/>
+      <c r="E6" s="120"/>
+      <c r="F6" s="120"/>
+      <c r="G6" s="120"/>
+      <c r="H6" s="120"/>
+      <c r="I6" s="120"/>
+      <c r="J6" s="121"/>
+    </row>
+    <row r="7" spans="2:10" s="1" customFormat="1" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B7" s="112" t="s">
+        <v>3</v>
+      </c>
+      <c r="C7" s="103" t="s">
+        <v>4</v>
+      </c>
+      <c r="D7" s="103" t="s">
+        <v>5</v>
+      </c>
+      <c r="E7" s="125" t="s">
+        <v>31</v>
+      </c>
+      <c r="F7" s="126"/>
+      <c r="G7" s="127"/>
+      <c r="H7" s="122" t="s">
+        <v>32</v>
+      </c>
+      <c r="I7" s="115" t="s">
+        <v>2</v>
+      </c>
+      <c r="J7" s="116"/>
+    </row>
+    <row r="8" spans="2:10" ht="28.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B8" s="113"/>
+      <c r="C8" s="104"/>
+      <c r="D8" s="104"/>
+      <c r="E8" s="125" t="s">
+        <v>33</v>
+      </c>
+      <c r="F8" s="126"/>
+      <c r="G8" s="127"/>
+      <c r="H8" s="123"/>
+      <c r="I8" s="117"/>
+      <c r="J8" s="118"/>
+    </row>
+    <row r="9" spans="2:10" ht="40.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B9" s="114"/>
+      <c r="C9" s="105"/>
+      <c r="D9" s="105"/>
+      <c r="E9" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="F9" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="G9" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H9" s="124"/>
+      <c r="I9" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="J9" s="16" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="10" spans="2:10" s="1" customFormat="1" ht="33.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="109" t="s">
+        <v>34</v>
+      </c>
+      <c r="C10" s="110"/>
+      <c r="D10" s="110"/>
+      <c r="E10" s="110"/>
+      <c r="F10" s="110"/>
+      <c r="G10" s="110"/>
+      <c r="H10" s="110"/>
+      <c r="I10" s="110"/>
+      <c r="J10" s="111"/>
+    </row>
+    <row r="11" spans="2:10" s="1" customFormat="1" ht="33.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="100"/>
+      <c r="C11" s="100"/>
+      <c r="D11" s="100"/>
+      <c r="E11" s="100"/>
+      <c r="F11" s="100"/>
+      <c r="G11" s="100"/>
+      <c r="H11" s="100"/>
+      <c r="I11" s="100"/>
+      <c r="J11" s="100"/>
+    </row>
+    <row r="12" spans="2:10" s="1" customFormat="1" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="97"/>
+      <c r="C12" s="92"/>
+      <c r="D12" s="92"/>
+      <c r="E12" s="92"/>
+      <c r="F12" s="92"/>
+      <c r="G12" s="92"/>
+      <c r="H12" s="92"/>
+      <c r="I12" s="56"/>
+      <c r="J12" s="56"/>
+    </row>
+    <row r="13" spans="2:10" s="1" customFormat="1" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="93">
+        <v>46113</v>
+      </c>
+      <c r="C13" s="101">
+        <v>46156</v>
+      </c>
+      <c r="D13" s="101">
+        <v>46156</v>
+      </c>
+      <c r="E13" s="97">
+        <v>12</v>
+      </c>
+      <c r="F13" s="97">
+        <v>24.3</v>
+      </c>
+      <c r="G13" s="97">
+        <v>98.5</v>
+      </c>
+      <c r="H13" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="I13" s="56"/>
+      <c r="J13" s="56"/>
+    </row>
+    <row r="14" spans="2:10" s="1" customFormat="1" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="93">
+        <v>46082</v>
+      </c>
+      <c r="C14" s="101">
+        <v>46126</v>
+      </c>
+      <c r="D14" s="101">
+        <v>46127</v>
+      </c>
+      <c r="E14" s="97">
+        <v>12</v>
+      </c>
+      <c r="F14" s="97">
+        <v>21.4</v>
+      </c>
+      <c r="G14" s="97">
+        <v>91.9</v>
+      </c>
+      <c r="H14" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="I14" s="56"/>
+      <c r="J14" s="56"/>
+    </row>
+    <row r="15" spans="2:10" s="1" customFormat="1" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B15" s="93">
+        <v>46054</v>
+      </c>
+      <c r="C15" s="55">
+        <v>46082</v>
+      </c>
+      <c r="D15" s="55">
+        <v>46082</v>
+      </c>
+      <c r="E15" s="97">
+        <v>12</v>
+      </c>
+      <c r="F15" s="97">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="G15" s="97">
+        <v>89.1</v>
+      </c>
+      <c r="H15" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="I15" s="56"/>
+      <c r="J15" s="56"/>
+    </row>
+    <row r="16" spans="2:10" s="1" customFormat="1" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="93">
+        <v>46023</v>
+      </c>
+      <c r="C16" s="55">
+        <v>46056</v>
+      </c>
+      <c r="D16" s="55">
+        <v>46056</v>
+      </c>
+      <c r="E16" s="97">
+        <v>12</v>
+      </c>
+      <c r="F16" s="97">
+        <v>9.65</v>
+      </c>
+      <c r="G16" s="97">
+        <v>80.900000000000006</v>
+      </c>
+      <c r="H16" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="I16" s="56"/>
+      <c r="J16" s="56"/>
+    </row>
+    <row r="17" spans="2:10" s="1" customFormat="1" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B17" s="93">
+        <v>45992</v>
+      </c>
+      <c r="C17" s="55">
+        <v>46037</v>
+      </c>
+      <c r="D17" s="55">
+        <v>46037</v>
+      </c>
+      <c r="E17" s="97">
+        <v>12</v>
+      </c>
+      <c r="F17" s="97"/>
+      <c r="G17" s="97"/>
+      <c r="H17" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="I17" s="56"/>
+      <c r="J17" s="56"/>
+    </row>
+    <row r="18" spans="2:10" s="1" customFormat="1" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B18" s="93">
+        <v>45962</v>
+      </c>
+      <c r="C18" s="55">
+        <v>46037</v>
+      </c>
+      <c r="D18" s="55">
+        <v>46037</v>
+      </c>
+      <c r="E18" s="97">
+        <v>12</v>
+      </c>
+      <c r="F18" s="97">
+        <v>14.9</v>
+      </c>
+      <c r="G18" s="97">
+        <v>62.9</v>
+      </c>
+      <c r="H18" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="I18" s="56"/>
+      <c r="J18" s="56"/>
+    </row>
+    <row r="19" spans="2:10" s="1" customFormat="1" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="93">
+        <v>45931</v>
+      </c>
+      <c r="C19" s="55">
+        <v>45988</v>
+      </c>
+      <c r="D19" s="55">
+        <v>45988</v>
+      </c>
+      <c r="E19" s="97">
+        <v>12</v>
+      </c>
+      <c r="F19" s="97">
+        <v>19.5</v>
+      </c>
+      <c r="G19" s="97">
+        <v>93.2</v>
+      </c>
+      <c r="H19" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="I19" s="56"/>
+      <c r="J19" s="56"/>
+    </row>
+    <row r="20" spans="2:10" s="1" customFormat="1" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B20" s="93">
+        <v>45901</v>
+      </c>
+      <c r="C20" s="55">
+        <v>45988</v>
+      </c>
+      <c r="D20" s="55">
+        <v>45988</v>
+      </c>
+      <c r="E20" s="97">
+        <v>12</v>
+      </c>
+      <c r="F20" s="97">
+        <v>23.4</v>
+      </c>
+      <c r="G20" s="97">
+        <v>88.6</v>
+      </c>
+      <c r="H20" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="I20" s="56"/>
+      <c r="J20" s="56"/>
+    </row>
+    <row r="21" spans="2:10" s="1" customFormat="1" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="93">
+        <v>45870</v>
+      </c>
+      <c r="C21" s="55">
+        <v>45988</v>
+      </c>
+      <c r="D21" s="55">
+        <v>45988</v>
+      </c>
+      <c r="E21" s="97">
+        <v>12</v>
+      </c>
+      <c r="F21" s="97">
+        <v>25.8</v>
+      </c>
+      <c r="G21" s="97">
+        <v>92.9</v>
+      </c>
+      <c r="H21" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="I21" s="56"/>
+      <c r="J21" s="56"/>
+    </row>
+    <row r="22" spans="2:10" s="1" customFormat="1" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B22" s="93">
+        <v>45839</v>
+      </c>
+      <c r="C22" s="55">
+        <v>45988</v>
+      </c>
+      <c r="D22" s="55">
+        <v>45988</v>
+      </c>
+      <c r="E22" s="97">
+        <v>12</v>
+      </c>
+      <c r="F22" s="97">
+        <v>28.7</v>
+      </c>
+      <c r="G22" s="97">
+        <v>98.3</v>
+      </c>
+      <c r="H22" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="I22" s="56"/>
+      <c r="J22" s="56"/>
+    </row>
+    <row r="23" spans="2:10" s="1" customFormat="1" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B23" s="93">
+        <v>45809</v>
+      </c>
+      <c r="C23" s="55">
+        <v>45839</v>
+      </c>
+      <c r="D23" s="55">
+        <v>45840</v>
+      </c>
+      <c r="E23" s="97">
+        <v>12</v>
+      </c>
+      <c r="F23" s="97">
+        <v>25</v>
+      </c>
+      <c r="G23" s="97">
+        <v>96.5</v>
+      </c>
+      <c r="H23" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="I23" s="56"/>
+      <c r="J23" s="56"/>
+    </row>
+    <row r="24" spans="2:10" s="1" customFormat="1" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B24" s="93">
+        <v>45778</v>
+      </c>
+      <c r="C24" s="55">
+        <v>45811</v>
+      </c>
+      <c r="D24" s="55">
+        <v>45811</v>
+      </c>
+      <c r="E24" s="97">
+        <v>12</v>
+      </c>
+      <c r="F24" s="97">
+        <v>25</v>
+      </c>
+      <c r="G24" s="97">
+        <v>71</v>
+      </c>
+      <c r="H24" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="I24" s="56"/>
+      <c r="J24" s="56"/>
+    </row>
+    <row r="25" spans="2:10" s="1" customFormat="1" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B25" s="93">
+        <v>45748</v>
+      </c>
+      <c r="C25" s="55">
+        <v>45804</v>
+      </c>
+      <c r="D25" s="55">
+        <v>45805</v>
+      </c>
+      <c r="E25" s="97">
+        <v>12</v>
+      </c>
+      <c r="F25" s="97">
+        <v>22.6</v>
+      </c>
+      <c r="G25" s="97">
+        <v>90.9</v>
+      </c>
+      <c r="H25" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="I25" s="56"/>
+      <c r="J25" s="56"/>
+    </row>
+    <row r="26" spans="2:10" s="1" customFormat="1" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B26" s="93">
+        <v>45717</v>
+      </c>
+      <c r="C26" s="55">
+        <v>45758</v>
+      </c>
+      <c r="D26" s="55">
+        <v>45758</v>
+      </c>
+      <c r="E26" s="97">
+        <v>12</v>
+      </c>
+      <c r="F26" s="97">
+        <v>28.5</v>
+      </c>
+      <c r="G26" s="97">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="H26" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="I26" s="56"/>
+      <c r="J26" s="56"/>
+    </row>
+    <row r="27" spans="2:10" s="1" customFormat="1" ht="61.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="93">
+        <v>45689</v>
+      </c>
+      <c r="C27" s="55">
+        <v>45719</v>
+      </c>
+      <c r="D27" s="55">
+        <v>45719</v>
+      </c>
+      <c r="E27" s="97">
+        <v>12</v>
+      </c>
+      <c r="F27" s="97">
+        <v>28.14</v>
+      </c>
+      <c r="G27" s="97">
+        <v>99.1</v>
+      </c>
+      <c r="H27" s="56" t="s">
+        <v>90</v>
+      </c>
+      <c r="I27" s="56"/>
+      <c r="J27" s="56"/>
+    </row>
+    <row r="28" spans="2:10" s="1" customFormat="1" ht="42.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B28" s="93">
+        <v>45658</v>
+      </c>
+      <c r="C28" s="55">
+        <v>45719</v>
+      </c>
+      <c r="D28" s="55">
+        <v>45719</v>
+      </c>
+      <c r="E28" s="97">
+        <v>12</v>
+      </c>
+      <c r="F28" s="97">
+        <v>13.5</v>
+      </c>
+      <c r="G28" s="97">
+        <v>98.2</v>
+      </c>
+      <c r="H28" s="56" t="s">
+        <v>89</v>
+      </c>
+      <c r="I28" s="56"/>
+      <c r="J28" s="56"/>
+    </row>
+    <row r="29" spans="2:10" s="1" customFormat="1" ht="66" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="93">
+        <v>45627</v>
+      </c>
+      <c r="C29" s="55">
+        <v>45660</v>
+      </c>
+      <c r="D29" s="55">
+        <v>45660</v>
+      </c>
+      <c r="E29" s="97">
+        <v>12</v>
+      </c>
+      <c r="F29" s="97">
+        <v>13.24</v>
+      </c>
+      <c r="G29" s="97">
+        <v>99.3</v>
+      </c>
+      <c r="H29" s="56" t="s">
+        <v>88</v>
+      </c>
+      <c r="I29" s="56"/>
+      <c r="J29" s="56"/>
+    </row>
+    <row r="30" spans="2:10" s="1" customFormat="1" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B30" s="93">
+        <v>45597</v>
+      </c>
+      <c r="C30" s="55">
+        <v>45643</v>
+      </c>
+      <c r="D30" s="55">
+        <v>45643</v>
+      </c>
+      <c r="E30" s="56">
+        <v>12</v>
+      </c>
+      <c r="F30" s="97">
+        <v>17.5</v>
+      </c>
+      <c r="G30" s="97">
+        <v>99.3</v>
+      </c>
+      <c r="H30" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="I30" s="56"/>
+      <c r="J30" s="56"/>
+    </row>
+    <row r="31" spans="2:10" s="1" customFormat="1" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B31" s="93">
+        <v>45566</v>
+      </c>
+      <c r="C31" s="55">
+        <v>45643</v>
+      </c>
+      <c r="D31" s="55">
+        <v>45643</v>
+      </c>
+      <c r="E31" s="56">
+        <v>12</v>
+      </c>
+      <c r="F31" s="97">
+        <v>20</v>
+      </c>
+      <c r="G31" s="97">
+        <v>99.4</v>
+      </c>
+      <c r="H31" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="I31" s="56"/>
+      <c r="J31" s="56"/>
+    </row>
+    <row r="32" spans="2:10" s="1" customFormat="1" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B32" s="93">
+        <v>45536</v>
+      </c>
+      <c r="C32" s="55">
+        <v>45643</v>
+      </c>
+      <c r="D32" s="55">
+        <v>45643</v>
+      </c>
+      <c r="E32" s="56">
+        <v>12</v>
+      </c>
+      <c r="F32" s="56">
+        <v>21.93</v>
+      </c>
+      <c r="G32" s="56">
+        <v>98.6</v>
+      </c>
+      <c r="H32" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="I32" s="56"/>
+      <c r="J32" s="56"/>
+    </row>
+    <row r="33" spans="2:10" s="1" customFormat="1" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B33" s="93">
+        <v>45505</v>
+      </c>
+      <c r="C33" s="55">
+        <v>45643</v>
+      </c>
+      <c r="D33" s="55">
+        <v>45643</v>
+      </c>
+      <c r="E33" s="56">
+        <v>12</v>
+      </c>
+      <c r="F33" s="56">
+        <v>24.07</v>
+      </c>
+      <c r="G33" s="56">
+        <v>99.75</v>
+      </c>
+      <c r="H33" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="I33" s="56"/>
+      <c r="J33" s="56"/>
+    </row>
+    <row r="34" spans="2:10" s="1" customFormat="1" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B34" s="93">
+        <v>45474</v>
+      </c>
+      <c r="C34" s="55" t="s">
+        <v>87</v>
+      </c>
+      <c r="D34" s="55">
+        <v>45532</v>
+      </c>
+      <c r="E34" s="56">
+        <v>12</v>
+      </c>
+      <c r="F34" s="56">
+        <v>28.2</v>
+      </c>
+      <c r="G34" s="56">
+        <v>99.3</v>
+      </c>
+      <c r="H34" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="I34" s="56"/>
+      <c r="J34" s="56"/>
+    </row>
+    <row r="35" spans="2:10" s="1" customFormat="1" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B35" s="93">
+        <v>45444</v>
+      </c>
+      <c r="C35" s="55">
+        <v>45510</v>
+      </c>
+      <c r="D35" s="55">
+        <v>45510</v>
+      </c>
+      <c r="E35" s="56">
+        <v>12</v>
+      </c>
+      <c r="F35" s="56">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="G35" s="56">
+        <v>99.3</v>
+      </c>
+      <c r="H35" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="I35" s="56"/>
+      <c r="J35" s="56"/>
+    </row>
+    <row r="36" spans="2:10" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B36" s="93">
+        <v>45413</v>
+      </c>
+      <c r="C36" s="55">
+        <v>45456</v>
+      </c>
+      <c r="D36" s="55">
+        <v>45456</v>
+      </c>
+      <c r="E36" s="56">
+        <v>12</v>
+      </c>
+      <c r="F36" s="56">
+        <v>18.55</v>
+      </c>
+      <c r="G36" s="56">
+        <v>85.2</v>
+      </c>
+      <c r="H36" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="I36" s="56"/>
+      <c r="J36" s="56"/>
+    </row>
+    <row r="37" spans="2:10" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B37" s="93">
+        <v>45383</v>
+      </c>
+      <c r="C37" s="55">
+        <v>45296</v>
+      </c>
+      <c r="D37" s="55">
+        <v>45296</v>
+      </c>
+      <c r="E37" s="56">
+        <v>12</v>
+      </c>
+      <c r="F37" s="56">
+        <v>25.4</v>
+      </c>
+      <c r="G37" s="56">
+        <v>92.3</v>
+      </c>
+      <c r="H37" s="56" t="s">
+        <v>85</v>
+      </c>
+      <c r="I37" s="56"/>
+      <c r="J37" s="56"/>
+    </row>
+    <row r="38" spans="2:10" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="93">
+        <v>45352</v>
+      </c>
+      <c r="C38" s="55">
+        <v>45296</v>
+      </c>
+      <c r="D38" s="55">
+        <v>45296</v>
+      </c>
+      <c r="E38" s="56">
+        <v>12</v>
+      </c>
+      <c r="F38" s="56">
+        <v>20.6</v>
+      </c>
+      <c r="G38" s="56">
+        <v>94.6</v>
+      </c>
+      <c r="H38" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="I38" s="56"/>
+      <c r="J38" s="56"/>
+    </row>
+    <row r="39" spans="2:10" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B39" s="93">
+        <v>45323</v>
+      </c>
+      <c r="C39" s="55">
+        <v>45296</v>
+      </c>
+      <c r="D39" s="55">
+        <v>45296</v>
+      </c>
+      <c r="E39" s="56">
+        <v>12</v>
+      </c>
+      <c r="F39" s="56">
+        <v>27.2</v>
+      </c>
+      <c r="G39" s="56">
+        <v>79.900000000000006</v>
+      </c>
+      <c r="H39" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="I39" s="56"/>
+      <c r="J39" s="56"/>
+    </row>
+    <row r="40" spans="2:10" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B40" s="93">
+        <v>45292</v>
+      </c>
+      <c r="C40" s="55" t="s">
+        <v>35</v>
+      </c>
+      <c r="D40" s="55" t="s">
+        <v>35</v>
+      </c>
+      <c r="E40" s="56">
+        <v>5.2</v>
+      </c>
+      <c r="F40" s="56">
+        <v>23.4</v>
+      </c>
+      <c r="G40" s="56">
+        <v>93.6</v>
+      </c>
+      <c r="H40" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="I40" s="56"/>
+      <c r="J40" s="56"/>
+    </row>
+    <row r="41" spans="2:10" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B41" s="93">
+        <v>45261</v>
+      </c>
+      <c r="C41" s="55" t="s">
+        <v>37</v>
+      </c>
+      <c r="D41" s="55" t="s">
+        <v>37</v>
+      </c>
+      <c r="E41" s="56">
+        <v>12</v>
+      </c>
+      <c r="F41" s="56">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="G41" s="56">
+        <v>90.8</v>
+      </c>
+      <c r="H41" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="I41" s="56"/>
+      <c r="J41" s="56"/>
+    </row>
+    <row r="42" spans="2:10" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B42" s="93">
+        <v>45231</v>
+      </c>
+      <c r="C42" s="55" t="s">
+        <v>37</v>
+      </c>
+      <c r="D42" s="55" t="s">
+        <v>37</v>
+      </c>
+      <c r="E42" s="56">
+        <v>12</v>
+      </c>
+      <c r="F42" s="56">
+        <v>26.08</v>
+      </c>
+      <c r="G42" s="56">
+        <v>90.4</v>
+      </c>
+      <c r="H42" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="I42" s="56"/>
+      <c r="J42" s="56"/>
+    </row>
+    <row r="43" spans="2:10" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B43" s="93">
+        <v>45200</v>
+      </c>
+      <c r="C43" s="55" t="s">
+        <v>37</v>
+      </c>
+      <c r="D43" s="55" t="s">
+        <v>37</v>
+      </c>
+      <c r="E43" s="56">
+        <v>12</v>
+      </c>
+      <c r="F43" s="56">
+        <v>23.6</v>
+      </c>
+      <c r="G43" s="56">
+        <v>99.4</v>
+      </c>
+      <c r="H43" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="I43" s="56"/>
+      <c r="J43" s="56"/>
+    </row>
+    <row r="44" spans="2:10" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B44" s="93">
+        <v>45170</v>
+      </c>
+      <c r="C44" s="55" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44" s="55" t="s">
+        <v>38</v>
+      </c>
+      <c r="E44" s="56">
+        <v>12</v>
+      </c>
+      <c r="F44" s="56">
+        <v>29.5</v>
+      </c>
+      <c r="G44" s="56">
+        <v>99.4</v>
+      </c>
+      <c r="H44" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="I44" s="56"/>
+      <c r="J44" s="56"/>
+    </row>
+    <row r="45" spans="2:10" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B45" s="93">
+        <v>45139</v>
+      </c>
+      <c r="C45" s="55" t="s">
+        <v>39</v>
+      </c>
+      <c r="D45" s="55" t="s">
+        <v>39</v>
+      </c>
+      <c r="E45" s="56">
+        <v>12</v>
+      </c>
+      <c r="F45" s="56">
+        <v>29.6</v>
+      </c>
+      <c r="G45" s="56">
+        <v>100</v>
+      </c>
+      <c r="H45" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="I45" s="56"/>
+      <c r="J45" s="56"/>
+    </row>
+    <row r="46" spans="2:10" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B46" s="93">
+        <v>45108</v>
+      </c>
+      <c r="C46" s="55">
+        <v>45141</v>
+      </c>
+      <c r="D46" s="55">
+        <v>45142</v>
+      </c>
+      <c r="E46" s="56">
+        <v>12</v>
+      </c>
+      <c r="F46" s="56">
         <v>26</v>
       </c>
-      <c r="C6" s="11"/>
-[...18 lines deleted...]
-      <c r="E7" s="43" t="s">
+      <c r="G46" s="56">
+        <v>97.4</v>
+      </c>
+      <c r="H46" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="I46" s="56"/>
+      <c r="J46" s="56"/>
+    </row>
+    <row r="47" spans="2:10" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B47" s="93">
+        <v>45078</v>
+      </c>
+      <c r="C47" s="55">
+        <v>45141</v>
+      </c>
+      <c r="D47" s="55">
+        <v>45142</v>
+      </c>
+      <c r="E47" s="56">
+        <v>12</v>
+      </c>
+      <c r="F47" s="56">
+        <v>31</v>
+      </c>
+      <c r="G47" s="56">
+        <v>99.7</v>
+      </c>
+      <c r="H47" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="I47" s="56"/>
+      <c r="J47" s="56"/>
+    </row>
+    <row r="48" spans="2:10" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B48" s="93">
+        <v>45047</v>
+      </c>
+      <c r="C48" s="55">
+        <v>45141</v>
+      </c>
+      <c r="D48" s="55">
+        <v>45142</v>
+      </c>
+      <c r="E48" s="56">
+        <v>12</v>
+      </c>
+      <c r="F48" s="56">
+        <v>27.1</v>
+      </c>
+      <c r="G48" s="56">
+        <v>99.5</v>
+      </c>
+      <c r="H48" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="I48" s="56"/>
+      <c r="J48" s="56"/>
+    </row>
+    <row r="49" spans="2:10" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B49" s="93">
+        <v>45017</v>
+      </c>
+      <c r="C49" s="55">
+        <v>45141</v>
+      </c>
+      <c r="D49" s="55">
+        <v>45142</v>
+      </c>
+      <c r="E49" s="56">
+        <v>12</v>
+      </c>
+      <c r="F49" s="56">
+        <v>24.8</v>
+      </c>
+      <c r="G49" s="56">
+        <v>95.1</v>
+      </c>
+      <c r="H49" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="I49" s="56"/>
+      <c r="J49" s="56"/>
+    </row>
+    <row r="50" spans="2:10" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B50" s="93">
+        <v>44986</v>
+      </c>
+      <c r="C50" s="55">
+        <v>45141</v>
+      </c>
+      <c r="D50" s="55">
+        <v>45142</v>
+      </c>
+      <c r="E50" s="56">
+        <v>12</v>
+      </c>
+      <c r="F50" s="56">
+        <v>23.3</v>
+      </c>
+      <c r="G50" s="56">
+        <v>99.5</v>
+      </c>
+      <c r="H50" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="I50" s="56"/>
+      <c r="J50" s="56"/>
+    </row>
+    <row r="51" spans="2:10" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B51" s="93">
+        <v>44958</v>
+      </c>
+      <c r="C51" s="55" t="s">
+        <v>40</v>
+      </c>
+      <c r="D51" s="55" t="s">
+        <v>40</v>
+      </c>
+      <c r="E51" s="56">
+        <v>12</v>
+      </c>
+      <c r="F51" s="56">
+        <v>23.6</v>
+      </c>
+      <c r="G51" s="56">
+        <v>98</v>
+      </c>
+      <c r="H51" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="I51" s="56"/>
+      <c r="J51" s="56"/>
+    </row>
+    <row r="52" spans="2:10" s="1" customFormat="1" ht="70.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B52" s="93">
+        <v>44927</v>
+      </c>
+      <c r="C52" s="55" t="s">
+        <v>40</v>
+      </c>
+      <c r="D52" s="55" t="s">
+        <v>40</v>
+      </c>
+      <c r="E52" s="56">
+        <v>12</v>
+      </c>
+      <c r="F52" s="56">
+        <v>30.4</v>
+      </c>
+      <c r="G52" s="56">
+        <v>97.3</v>
+      </c>
+      <c r="H52" s="56" t="s">
+        <v>41</v>
+      </c>
+      <c r="I52" s="56"/>
+      <c r="J52" s="56"/>
+    </row>
+    <row r="53" spans="2:10" s="1" customFormat="1" ht="55.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B53" s="93">
+        <v>44896</v>
+      </c>
+      <c r="C53" s="55" t="s">
+        <v>42</v>
+      </c>
+      <c r="D53" s="55" t="s">
+        <v>42</v>
+      </c>
+      <c r="E53" s="56">
+        <v>12</v>
+      </c>
+      <c r="F53" s="56">
+        <v>26.3</v>
+      </c>
+      <c r="G53" s="56">
+        <v>99.4</v>
+      </c>
+      <c r="H53" s="56" t="s">
+        <v>43</v>
+      </c>
+      <c r="I53" s="56"/>
+      <c r="J53" s="56"/>
+    </row>
+    <row r="54" spans="2:10" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B54" s="93">
+        <v>44866</v>
+      </c>
+      <c r="C54" s="55" t="s">
+        <v>42</v>
+      </c>
+      <c r="D54" s="55" t="s">
+        <v>42</v>
+      </c>
+      <c r="E54" s="56">
+        <v>12</v>
+      </c>
+      <c r="F54" s="56">
+        <v>25.1</v>
+      </c>
+      <c r="G54" s="56">
+        <v>99.4</v>
+      </c>
+      <c r="H54" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="I54" s="56"/>
+      <c r="J54" s="56"/>
+    </row>
+    <row r="55" spans="2:10" s="1" customFormat="1" ht="70.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B55" s="93">
+        <v>44835</v>
+      </c>
+      <c r="C55" s="55" t="s">
+        <v>44</v>
+      </c>
+      <c r="D55" s="55" t="s">
+        <v>45</v>
+      </c>
+      <c r="E55" s="56">
+        <v>12</v>
+      </c>
+      <c r="F55" s="56">
+        <v>28.7</v>
+      </c>
+      <c r="G55" s="56">
+        <v>97.7</v>
+      </c>
+      <c r="H55" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="I55" s="56"/>
+      <c r="J55" s="56"/>
+    </row>
+    <row r="56" spans="2:10" s="1" customFormat="1" ht="73.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B56" s="93">
+        <v>44805</v>
+      </c>
+      <c r="C56" s="55" t="s">
+        <v>44</v>
+      </c>
+      <c r="D56" s="55" t="s">
+        <v>45</v>
+      </c>
+      <c r="E56" s="56">
+        <v>12</v>
+      </c>
+      <c r="F56" s="56">
+        <v>34.799999999999997</v>
+      </c>
+      <c r="G56" s="56">
+        <v>99.3</v>
+      </c>
+      <c r="H56" s="56" t="s">
+        <v>46</v>
+      </c>
+      <c r="I56" s="56"/>
+      <c r="J56" s="56"/>
+    </row>
+    <row r="57" spans="2:10" s="1" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B57" s="93">
+        <v>44774</v>
+      </c>
+      <c r="C57" s="55">
+        <v>44809</v>
+      </c>
+      <c r="D57" s="55">
+        <v>44810</v>
+      </c>
+      <c r="E57" s="56">
+        <v>12</v>
+      </c>
+      <c r="F57" s="56">
+        <v>37</v>
+      </c>
+      <c r="G57" s="56">
+        <v>98.4</v>
+      </c>
+      <c r="H57" s="56" t="s">
+        <v>46</v>
+      </c>
+      <c r="I57" s="56"/>
+      <c r="J57" s="56"/>
+    </row>
+    <row r="58" spans="2:10" s="1" customFormat="1" ht="72" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B58" s="93">
+        <v>44743</v>
+      </c>
+      <c r="C58" s="55">
+        <v>44809</v>
+      </c>
+      <c r="D58" s="55">
+        <v>44810</v>
+      </c>
+      <c r="E58" s="56">
+        <v>12</v>
+      </c>
+      <c r="F58" s="56">
+        <v>32</v>
+      </c>
+      <c r="G58" s="56">
+        <v>99.5</v>
+      </c>
+      <c r="H58" s="56" t="s">
+        <v>46</v>
+      </c>
+      <c r="I58" s="56"/>
+      <c r="J58" s="56"/>
+    </row>
+    <row r="59" spans="2:10" s="1" customFormat="1" ht="67.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B59" s="93">
+        <v>44713</v>
+      </c>
+      <c r="C59" s="55">
+        <v>44809</v>
+      </c>
+      <c r="D59" s="55">
+        <v>44810</v>
+      </c>
+      <c r="E59" s="56">
+        <v>12</v>
+      </c>
+      <c r="F59" s="56">
+        <v>32</v>
+      </c>
+      <c r="G59" s="56">
+        <v>99.4</v>
+      </c>
+      <c r="H59" s="56" t="s">
+        <v>46</v>
+      </c>
+      <c r="I59" s="56"/>
+      <c r="J59" s="56"/>
+    </row>
+    <row r="60" spans="2:10" s="1" customFormat="1" ht="61.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B60" s="93">
+        <v>44682</v>
+      </c>
+      <c r="C60" s="55">
+        <v>44809</v>
+      </c>
+      <c r="D60" s="55">
+        <v>44810</v>
+      </c>
+      <c r="E60" s="56">
+        <v>12</v>
+      </c>
+      <c r="F60" s="56">
+        <v>31.8</v>
+      </c>
+      <c r="G60" s="56">
+        <v>99.4</v>
+      </c>
+      <c r="H60" s="56" t="s">
+        <v>46</v>
+      </c>
+      <c r="I60" s="56"/>
+      <c r="J60" s="56"/>
+    </row>
+    <row r="61" spans="2:10" s="1" customFormat="1" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B61" s="93">
+        <v>44652</v>
+      </c>
+      <c r="C61" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="D61" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="E61" s="56">
+        <v>12</v>
+      </c>
+      <c r="F61" s="56">
+        <v>33.1</v>
+      </c>
+      <c r="G61" s="56">
+        <v>99.4</v>
+      </c>
+      <c r="H61" s="56" t="s">
+        <v>48</v>
+      </c>
+      <c r="I61" s="56"/>
+      <c r="J61" s="56"/>
+    </row>
+    <row r="62" spans="2:10" s="1" customFormat="1" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B62" s="93">
+        <v>44621</v>
+      </c>
+      <c r="C62" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="D62" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="E62" s="56">
+        <v>12</v>
+      </c>
+      <c r="F62" s="56">
+        <v>32.5</v>
+      </c>
+      <c r="G62" s="56">
+        <v>99.5</v>
+      </c>
+      <c r="H62" s="56" t="s">
+        <v>49</v>
+      </c>
+      <c r="I62" s="56"/>
+      <c r="J62" s="56"/>
+    </row>
+    <row r="63" spans="2:10" s="1" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B63" s="93">
+        <v>44593</v>
+      </c>
+      <c r="C63" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="D63" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="E63" s="56">
+        <v>12</v>
+      </c>
+      <c r="F63" s="56">
+        <v>31.5</v>
+      </c>
+      <c r="G63" s="56">
+        <v>99.9</v>
+      </c>
+      <c r="H63" s="56" t="s">
+        <v>50</v>
+      </c>
+      <c r="I63" s="56"/>
+      <c r="J63" s="56"/>
+    </row>
+    <row r="64" spans="2:10" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B64" s="93">
+        <v>44562</v>
+      </c>
+      <c r="C64" s="55">
+        <v>44594</v>
+      </c>
+      <c r="D64" s="55">
+        <v>44594</v>
+      </c>
+      <c r="E64" s="56">
+        <v>12</v>
+      </c>
+      <c r="F64" s="56">
+        <v>28.5</v>
+      </c>
+      <c r="G64" s="56">
+        <v>99.7</v>
+      </c>
+      <c r="H64" s="84" t="s">
+        <v>36</v>
+      </c>
+      <c r="I64" s="56"/>
+      <c r="J64" s="56"/>
+    </row>
+    <row r="65" spans="2:10" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B65" s="93">
+        <v>44531</v>
+      </c>
+      <c r="C65" s="55">
+        <v>44594</v>
+      </c>
+      <c r="D65" s="55">
+        <v>44594</v>
+      </c>
+      <c r="E65" s="56">
+        <v>12</v>
+      </c>
+      <c r="F65" s="56">
+        <v>30</v>
+      </c>
+      <c r="G65" s="56">
+        <v>99.7</v>
+      </c>
+      <c r="H65" s="84" t="s">
+        <v>36</v>
+      </c>
+      <c r="I65" s="56"/>
+      <c r="J65" s="56"/>
+    </row>
+    <row r="66" spans="2:10" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B66" s="93">
+        <v>44501</v>
+      </c>
+      <c r="C66" s="55">
+        <v>44539</v>
+      </c>
+      <c r="D66" s="55">
+        <v>44539</v>
+      </c>
+      <c r="E66" s="56">
+        <v>12</v>
+      </c>
+      <c r="F66" s="56">
+        <v>29.1</v>
+      </c>
+      <c r="G66" s="56">
+        <v>99.5</v>
+      </c>
+      <c r="H66" s="84" t="s">
+        <v>36</v>
+      </c>
+      <c r="I66" s="56"/>
+      <c r="J66" s="56"/>
+    </row>
+    <row r="67" spans="2:10" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B67" s="93">
+        <v>44470</v>
+      </c>
+      <c r="C67" s="55">
+        <v>44539</v>
+      </c>
+      <c r="D67" s="55">
+        <v>44539</v>
+      </c>
+      <c r="E67" s="56">
+        <v>12</v>
+      </c>
+      <c r="F67" s="56">
+        <v>28.3</v>
+      </c>
+      <c r="G67" s="56">
+        <v>98</v>
+      </c>
+      <c r="H67" s="84" t="s">
+        <v>36</v>
+      </c>
+      <c r="I67" s="56"/>
+      <c r="J67" s="56"/>
+    </row>
+    <row r="68" spans="2:10" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B68" s="93">
+        <v>44440</v>
+      </c>
+      <c r="C68" s="55">
+        <v>44539</v>
+      </c>
+      <c r="D68" s="55">
+        <v>44539</v>
+      </c>
+      <c r="E68" s="56">
+        <v>12</v>
+      </c>
+      <c r="F68" s="56">
+        <v>27.2</v>
+      </c>
+      <c r="G68" s="56">
+        <v>99</v>
+      </c>
+      <c r="H68" s="84" t="s">
+        <v>36</v>
+      </c>
+      <c r="I68" s="56"/>
+      <c r="J68" s="56"/>
+    </row>
+    <row r="69" spans="2:10" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B69" s="93">
+        <v>44409</v>
+      </c>
+      <c r="C69" s="55">
+        <v>44539</v>
+      </c>
+      <c r="D69" s="55">
+        <v>44539</v>
+      </c>
+      <c r="E69" s="56">
+        <v>12</v>
+      </c>
+      <c r="F69" s="56">
+        <v>29</v>
+      </c>
+      <c r="G69" s="56">
+        <v>98</v>
+      </c>
+      <c r="H69" s="84" t="s">
+        <v>36</v>
+      </c>
+      <c r="I69" s="56"/>
+      <c r="J69" s="56"/>
+    </row>
+    <row r="70" spans="2:10" s="1" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B70" s="93">
+        <v>44378</v>
+      </c>
+      <c r="C70" s="55">
+        <v>44539</v>
+      </c>
+      <c r="D70" s="55">
+        <v>44539</v>
+      </c>
+      <c r="E70" s="56">
+        <v>12</v>
+      </c>
+      <c r="F70" s="56">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="G70" s="56">
+        <v>99</v>
+      </c>
+      <c r="H70" s="84" t="s">
+        <v>51</v>
+      </c>
+      <c r="I70" s="56"/>
+      <c r="J70" s="56"/>
+    </row>
+    <row r="71" spans="2:10" s="1" customFormat="1" ht="52.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B71" s="93">
+        <v>44348</v>
+      </c>
+      <c r="C71" s="55">
+        <v>44539</v>
+      </c>
+      <c r="D71" s="55">
+        <v>44539</v>
+      </c>
+      <c r="E71" s="56">
+        <v>12</v>
+      </c>
+      <c r="F71" s="56">
+        <v>33.200000000000003</v>
+      </c>
+      <c r="G71" s="56">
+        <v>99.5</v>
+      </c>
+      <c r="H71" s="84" t="s">
+        <v>51</v>
+      </c>
+      <c r="I71" s="56"/>
+      <c r="J71" s="56"/>
+    </row>
+    <row r="72" spans="2:10" s="1" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B72" s="93">
+        <v>44317</v>
+      </c>
+      <c r="C72" s="55" t="s">
+        <v>52</v>
+      </c>
+      <c r="D72" s="55" t="s">
+        <v>52</v>
+      </c>
+      <c r="E72" s="56">
+        <v>12</v>
+      </c>
+      <c r="F72" s="56">
+        <v>44</v>
+      </c>
+      <c r="G72" s="56">
+        <v>99.6</v>
+      </c>
+      <c r="H72" s="84" t="s">
+        <v>51</v>
+      </c>
+      <c r="I72" s="56"/>
+      <c r="J72" s="56"/>
+    </row>
+    <row r="73" spans="2:10" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B73" s="93">
+        <v>44287</v>
+      </c>
+      <c r="C73" s="55" t="s">
+        <v>52</v>
+      </c>
+      <c r="D73" s="55" t="s">
+        <v>52</v>
+      </c>
+      <c r="E73" s="56">
+        <v>12</v>
+      </c>
+      <c r="F73" s="56">
+        <v>29.4</v>
+      </c>
+      <c r="G73" s="56">
+        <v>100</v>
+      </c>
+      <c r="H73" s="84" t="s">
+        <v>36</v>
+      </c>
+      <c r="I73" s="56"/>
+      <c r="J73" s="56"/>
+    </row>
+    <row r="74" spans="2:10" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B74" s="93">
+        <v>44256</v>
+      </c>
+      <c r="C74" s="55" t="s">
+        <v>52</v>
+      </c>
+      <c r="D74" s="55" t="s">
+        <v>52</v>
+      </c>
+      <c r="E74" s="56">
+        <v>12</v>
+      </c>
+      <c r="F74" s="56">
+        <v>29.3</v>
+      </c>
+      <c r="G74" s="56">
+        <v>99.9</v>
+      </c>
+      <c r="H74" s="84" t="s">
+        <v>36</v>
+      </c>
+      <c r="I74" s="56"/>
+      <c r="J74" s="56"/>
+    </row>
+    <row r="75" spans="2:10" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B75" s="93">
+        <v>44228</v>
+      </c>
+      <c r="C75" s="55" t="s">
+        <v>52</v>
+      </c>
+      <c r="D75" s="55" t="s">
+        <v>52</v>
+      </c>
+      <c r="E75" s="56">
+        <v>12</v>
+      </c>
+      <c r="F75" s="56">
+        <v>28.9</v>
+      </c>
+      <c r="G75" s="56">
+        <v>99.9</v>
+      </c>
+      <c r="H75" s="84" t="s">
+        <v>36</v>
+      </c>
+      <c r="I75" s="56"/>
+      <c r="J75" s="56"/>
+    </row>
+    <row r="76" spans="2:10" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B76" s="93">
+        <v>44197</v>
+      </c>
+      <c r="C76" s="55" t="s">
+        <v>52</v>
+      </c>
+      <c r="D76" s="55" t="s">
+        <v>52</v>
+      </c>
+      <c r="E76" s="56">
+        <v>12</v>
+      </c>
+      <c r="F76" s="56">
+        <v>31.2</v>
+      </c>
+      <c r="G76" s="56">
+        <v>100</v>
+      </c>
+      <c r="H76" s="84" t="s">
+        <v>36</v>
+      </c>
+      <c r="I76" s="56"/>
+      <c r="J76" s="56"/>
+    </row>
+    <row r="77" spans="2:10" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B77" s="93">
+        <v>44166</v>
+      </c>
+      <c r="C77" s="55" t="s">
+        <v>53</v>
+      </c>
+      <c r="D77" s="55" t="s">
+        <v>53</v>
+      </c>
+      <c r="E77" s="56">
+        <v>12</v>
+      </c>
+      <c r="F77" s="56">
+        <v>31.5</v>
+      </c>
+      <c r="G77" s="56">
+        <v>99.5</v>
+      </c>
+      <c r="H77" s="84" t="s">
+        <v>36</v>
+      </c>
+      <c r="I77" s="56"/>
+      <c r="J77" s="56"/>
+    </row>
+    <row r="78" spans="2:10" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B78" s="93">
+        <v>44136</v>
+      </c>
+      <c r="C78" s="55" t="s">
+        <v>53</v>
+      </c>
+      <c r="D78" s="55" t="s">
+        <v>53</v>
+      </c>
+      <c r="E78" s="56">
+        <v>12</v>
+      </c>
+      <c r="F78" s="56">
+        <v>28.5</v>
+      </c>
+      <c r="G78" s="56">
+        <v>99.9</v>
+      </c>
+      <c r="H78" s="84" t="s">
+        <v>36</v>
+      </c>
+      <c r="I78" s="56"/>
+      <c r="J78" s="56"/>
+    </row>
+    <row r="79" spans="2:10" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B79" s="93">
+        <v>44105</v>
+      </c>
+      <c r="C79" s="55" t="s">
+        <v>53</v>
+      </c>
+      <c r="D79" s="55" t="s">
+        <v>53</v>
+      </c>
+      <c r="E79" s="56">
+        <v>12</v>
+      </c>
+      <c r="F79" s="56">
+        <v>24</v>
+      </c>
+      <c r="G79" s="56">
+        <v>99.9</v>
+      </c>
+      <c r="H79" s="84" t="s">
+        <v>36</v>
+      </c>
+      <c r="I79" s="56"/>
+      <c r="J79" s="56"/>
+    </row>
+    <row r="80" spans="2:10" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B80" s="93">
+        <v>44075</v>
+      </c>
+      <c r="C80" s="55" t="s">
+        <v>53</v>
+      </c>
+      <c r="D80" s="55" t="s">
+        <v>53</v>
+      </c>
+      <c r="E80" s="56">
+        <v>12</v>
+      </c>
+      <c r="F80" s="56">
+        <v>29.9</v>
+      </c>
+      <c r="G80" s="56">
+        <v>99.9</v>
+      </c>
+      <c r="H80" s="84" t="s">
+        <v>36</v>
+      </c>
+      <c r="I80" s="56"/>
+      <c r="J80" s="56"/>
+    </row>
+    <row r="81" spans="2:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B81" s="93">
+        <v>44044</v>
+      </c>
+      <c r="C81" s="55" t="s">
+        <v>54</v>
+      </c>
+      <c r="D81" s="55" t="s">
+        <v>54</v>
+      </c>
+      <c r="E81" s="56">
+        <v>12</v>
+      </c>
+      <c r="F81" s="56">
+        <v>29.8</v>
+      </c>
+      <c r="G81" s="56">
+        <v>99.7</v>
+      </c>
+      <c r="H81" s="84" t="s">
+        <v>36</v>
+      </c>
+      <c r="I81" s="56"/>
+      <c r="J81" s="56"/>
+    </row>
+    <row r="82" spans="2:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B82" s="102" t="s">
+        <v>55</v>
+      </c>
+      <c r="C82" s="102"/>
+      <c r="D82" s="102"/>
+      <c r="E82" s="102"/>
+      <c r="F82" s="102"/>
+      <c r="G82" s="102"/>
+      <c r="H82" s="102"/>
+      <c r="I82" s="102"/>
+      <c r="J82" s="102"/>
+    </row>
+    <row r="83" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B83" s="88">
+        <v>44013</v>
+      </c>
+      <c r="C83" s="91"/>
+      <c r="D83" s="91"/>
+      <c r="E83" s="84">
+        <v>12</v>
+      </c>
+      <c r="F83" s="84">
+        <v>31.1</v>
+      </c>
+      <c r="G83" s="84">
+        <v>99.9</v>
+      </c>
+      <c r="H83" s="84" t="s">
+        <v>36</v>
+      </c>
+      <c r="I83" s="84"/>
+      <c r="J83" s="84"/>
+    </row>
+    <row r="84" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B84" s="88">
+        <v>43983</v>
+      </c>
+      <c r="C84" s="91"/>
+      <c r="D84" s="91"/>
+      <c r="E84" s="84">
+        <v>12</v>
+      </c>
+      <c r="F84" s="84">
+        <v>31.6</v>
+      </c>
+      <c r="G84" s="84">
+        <v>99.8</v>
+      </c>
+      <c r="H84" s="84" t="s">
+        <v>36</v>
+      </c>
+      <c r="I84" s="84"/>
+      <c r="J84" s="84"/>
+    </row>
+    <row r="85" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B85" s="88">
+        <v>43952</v>
+      </c>
+      <c r="C85" s="91"/>
+      <c r="D85" s="91"/>
+      <c r="E85" s="84">
+        <v>12</v>
+      </c>
+      <c r="F85" s="84">
+        <v>28.6</v>
+      </c>
+      <c r="G85" s="84">
+        <v>100</v>
+      </c>
+      <c r="H85" s="84" t="s">
+        <v>36</v>
+      </c>
+      <c r="I85" s="84"/>
+      <c r="J85" s="84"/>
+    </row>
+    <row r="86" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B86" s="88">
+        <v>43922</v>
+      </c>
+      <c r="C86" s="91"/>
+      <c r="D86" s="91"/>
+      <c r="E86" s="84">
+        <v>12</v>
+      </c>
+      <c r="F86" s="84">
+        <v>20.6</v>
+      </c>
+      <c r="G86" s="84">
+        <v>99.9</v>
+      </c>
+      <c r="H86" s="84" t="s">
+        <v>36</v>
+      </c>
+      <c r="I86" s="84"/>
+      <c r="J86" s="84"/>
+    </row>
+    <row r="87" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B87" s="88">
+        <v>43891</v>
+      </c>
+      <c r="C87" s="91"/>
+      <c r="D87" s="91"/>
+      <c r="E87" s="84">
+        <v>12</v>
+      </c>
+      <c r="F87" s="84">
+        <v>26.3</v>
+      </c>
+      <c r="G87" s="84">
+        <v>99.9</v>
+      </c>
+      <c r="H87" s="84" t="s">
+        <v>36</v>
+      </c>
+      <c r="I87" s="84"/>
+      <c r="J87" s="84"/>
+    </row>
+    <row r="88" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B88" s="88">
+        <v>43862</v>
+      </c>
+      <c r="C88" s="91"/>
+      <c r="D88" s="91"/>
+      <c r="E88" s="84">
+        <v>12</v>
+      </c>
+      <c r="F88" s="84">
+        <v>22.4</v>
+      </c>
+      <c r="G88" s="84">
+        <v>99.9</v>
+      </c>
+      <c r="H88" s="84" t="s">
+        <v>36</v>
+      </c>
+      <c r="I88" s="84"/>
+      <c r="J88" s="84"/>
+    </row>
+    <row r="89" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B89" s="88">
+        <v>43831</v>
+      </c>
+      <c r="C89" s="91"/>
+      <c r="D89" s="91"/>
+      <c r="E89" s="84">
+        <v>12</v>
+      </c>
+      <c r="F89" s="84">
+        <v>24.8</v>
+      </c>
+      <c r="G89" s="84">
+        <v>99.9</v>
+      </c>
+      <c r="H89" s="84" t="s">
+        <v>36</v>
+      </c>
+      <c r="I89" s="84"/>
+      <c r="J89" s="84"/>
+    </row>
+    <row r="90" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B90" s="88">
+        <v>43800</v>
+      </c>
+      <c r="C90" s="91"/>
+      <c r="D90" s="91"/>
+      <c r="E90" s="84">
+        <v>12</v>
+      </c>
+      <c r="F90" s="84">
+        <v>18.8</v>
+      </c>
+      <c r="G90" s="84">
+        <v>98.5</v>
+      </c>
+      <c r="H90" s="84" t="s">
+        <v>36</v>
+      </c>
+      <c r="I90" s="84"/>
+      <c r="J90" s="84"/>
+    </row>
+    <row r="91" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B91" s="88">
+        <v>43770</v>
+      </c>
+      <c r="C91" s="91"/>
+      <c r="D91" s="91"/>
+      <c r="E91" s="84">
+        <v>12</v>
+      </c>
+      <c r="F91" s="84">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="G91" s="84">
+        <v>100</v>
+      </c>
+      <c r="H91" s="84" t="s">
+        <v>36</v>
+      </c>
+      <c r="I91" s="84"/>
+      <c r="J91" s="84"/>
+    </row>
+    <row r="92" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B92" s="88">
+        <v>43739</v>
+      </c>
+      <c r="C92" s="91"/>
+      <c r="D92" s="91"/>
+      <c r="E92" s="84">
+        <v>12</v>
+      </c>
+      <c r="F92" s="84">
+        <v>21.8</v>
+      </c>
+      <c r="G92" s="84">
+        <v>99.8</v>
+      </c>
+      <c r="H92" s="84" t="s">
+        <v>36</v>
+      </c>
+      <c r="I92" s="84"/>
+      <c r="J92" s="84"/>
+    </row>
+    <row r="93" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B93" s="88">
+        <v>43709</v>
+      </c>
+      <c r="C93" s="91"/>
+      <c r="D93" s="91"/>
+      <c r="E93" s="84">
+        <v>12</v>
+      </c>
+      <c r="F93" s="84">
+        <v>23.7</v>
+      </c>
+      <c r="G93" s="84">
+        <v>99.8</v>
+      </c>
+      <c r="H93" s="84" t="s">
+        <v>36</v>
+      </c>
+      <c r="I93" s="84"/>
+      <c r="J93" s="84"/>
+    </row>
+    <row r="94" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B94" s="88">
+        <v>43678</v>
+      </c>
+      <c r="C94" s="91"/>
+      <c r="D94" s="91"/>
+      <c r="E94" s="84">
+        <v>12</v>
+      </c>
+      <c r="F94" s="84">
+        <v>21.1</v>
+      </c>
+      <c r="G94" s="84">
+        <v>99.9</v>
+      </c>
+      <c r="H94" s="84" t="s">
+        <v>36</v>
+      </c>
+      <c r="I94" s="84"/>
+      <c r="J94" s="84"/>
+    </row>
+    <row r="95" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B95" s="88">
+        <v>43647</v>
+      </c>
+      <c r="C95" s="91"/>
+      <c r="D95" s="91"/>
+      <c r="E95" s="84">
+        <v>12</v>
+      </c>
+      <c r="F95" s="84">
+        <v>50.5</v>
+      </c>
+      <c r="G95" s="84">
+        <v>99.9</v>
+      </c>
+      <c r="H95" s="84" t="s">
+        <v>56</v>
+      </c>
+      <c r="I95" s="84"/>
+      <c r="J95" s="84"/>
+    </row>
+    <row r="96" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B96" s="88">
+        <v>43617</v>
+      </c>
+      <c r="C96" s="91"/>
+      <c r="D96" s="91"/>
+      <c r="E96" s="84">
+        <v>12</v>
+      </c>
+      <c r="F96" s="84">
+        <v>28.04</v>
+      </c>
+      <c r="G96" s="84">
+        <v>99.12</v>
+      </c>
+      <c r="H96" s="84" t="s">
+        <v>36</v>
+      </c>
+      <c r="I96" s="84"/>
+      <c r="J96" s="84"/>
+    </row>
+    <row r="97" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B97" s="88">
+        <v>43586</v>
+      </c>
+      <c r="C97" s="91"/>
+      <c r="D97" s="91"/>
+      <c r="E97" s="84">
+        <v>12</v>
+      </c>
+      <c r="F97" s="84">
+        <v>23.51</v>
+      </c>
+      <c r="G97" s="84">
+        <v>98.59</v>
+      </c>
+      <c r="H97" s="84" t="s">
+        <v>36</v>
+      </c>
+      <c r="I97" s="84"/>
+      <c r="J97" s="84"/>
+    </row>
+    <row r="98" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B98" s="88">
+        <v>43556</v>
+      </c>
+      <c r="C98" s="91"/>
+      <c r="D98" s="91"/>
+      <c r="E98" s="84">
+        <v>12</v>
+      </c>
+      <c r="F98" s="84">
+        <v>27.56</v>
+      </c>
+      <c r="G98" s="84">
+        <v>98.95</v>
+      </c>
+      <c r="H98" s="84" t="s">
+        <v>36</v>
+      </c>
+      <c r="I98" s="84"/>
+      <c r="J98" s="84"/>
+    </row>
+    <row r="99" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B99" s="88">
+        <v>43525</v>
+      </c>
+      <c r="C99" s="91"/>
+      <c r="D99" s="91"/>
+      <c r="E99" s="84">
+        <v>12</v>
+      </c>
+      <c r="F99" s="84">
+        <v>26.38</v>
+      </c>
+      <c r="G99" s="84">
+        <v>98.84</v>
+      </c>
+      <c r="H99" s="84" t="s">
+        <v>36</v>
+      </c>
+      <c r="I99" s="84"/>
+      <c r="J99" s="84"/>
+    </row>
+    <row r="100" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B100" s="88">
+        <v>43497</v>
+      </c>
+      <c r="C100" s="91"/>
+      <c r="D100" s="91"/>
+      <c r="E100" s="84">
+        <v>12</v>
+      </c>
+      <c r="F100" s="84">
+        <v>28.83</v>
+      </c>
+      <c r="G100" s="84">
+        <v>99.1</v>
+      </c>
+      <c r="H100" s="84" t="s">
+        <v>36</v>
+      </c>
+      <c r="I100" s="84"/>
+      <c r="J100" s="84"/>
+    </row>
+    <row r="101" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B101" s="88">
+        <v>43466</v>
+      </c>
+      <c r="C101" s="91"/>
+      <c r="D101" s="91"/>
+      <c r="E101" s="84">
+        <v>12</v>
+      </c>
+      <c r="F101" s="84">
+        <v>15.7</v>
+      </c>
+      <c r="G101" s="84">
+        <v>98.68</v>
+      </c>
+      <c r="H101" s="84" t="s">
+        <v>36</v>
+      </c>
+      <c r="I101" s="84"/>
+      <c r="J101" s="84"/>
+    </row>
+    <row r="102" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B102" s="88">
+        <v>43435</v>
+      </c>
+      <c r="C102" s="91"/>
+      <c r="D102" s="91"/>
+      <c r="E102" s="84">
+        <v>12</v>
+      </c>
+      <c r="F102" s="84">
+        <v>41.67</v>
+      </c>
+      <c r="G102" s="84">
+        <v>97.36</v>
+      </c>
+      <c r="H102" s="84" t="s">
+        <v>36</v>
+      </c>
+      <c r="I102" s="84"/>
+      <c r="J102" s="84"/>
+    </row>
+    <row r="103" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B103" s="88">
+        <v>43405</v>
+      </c>
+      <c r="C103" s="91"/>
+      <c r="D103" s="91"/>
+      <c r="E103" s="84">
+        <v>12</v>
+      </c>
+      <c r="F103" s="84">
+        <v>36.409999999999997</v>
+      </c>
+      <c r="G103" s="84">
+        <v>97.8</v>
+      </c>
+      <c r="H103" s="84" t="s">
+        <v>36</v>
+      </c>
+      <c r="I103" s="84"/>
+      <c r="J103" s="84"/>
+    </row>
+    <row r="104" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B104" s="88">
+        <v>43374</v>
+      </c>
+      <c r="C104" s="91"/>
+      <c r="D104" s="91"/>
+      <c r="E104" s="84">
+        <v>12</v>
+      </c>
+      <c r="F104" s="84">
+        <v>17.54</v>
+      </c>
+      <c r="G104" s="84">
+        <v>97.46</v>
+      </c>
+      <c r="H104" s="84" t="s">
+        <v>36</v>
+      </c>
+      <c r="I104" s="84"/>
+      <c r="J104" s="84"/>
+    </row>
+    <row r="105" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B105" s="88">
+        <v>43344</v>
+      </c>
+      <c r="C105" s="91"/>
+      <c r="D105" s="91"/>
+      <c r="E105" s="84">
+        <v>12</v>
+      </c>
+      <c r="F105" s="84">
+        <v>16.8</v>
+      </c>
+      <c r="G105" s="84">
+        <v>99.98</v>
+      </c>
+      <c r="H105" s="84" t="s">
+        <v>36</v>
+      </c>
+      <c r="I105" s="84"/>
+      <c r="J105" s="84"/>
+    </row>
+    <row r="106" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B106" s="88">
+        <v>43313</v>
+      </c>
+      <c r="C106" s="91"/>
+      <c r="D106" s="91"/>
+      <c r="E106" s="84"/>
+      <c r="F106" s="84"/>
+      <c r="G106" s="84"/>
+      <c r="H106" s="84" t="s">
+        <v>57</v>
+      </c>
+      <c r="I106" s="84"/>
+      <c r="J106" s="84"/>
+    </row>
+    <row r="107" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B107" s="88">
+        <v>43282</v>
+      </c>
+      <c r="C107" s="91"/>
+      <c r="D107" s="91"/>
+      <c r="E107" s="84"/>
+      <c r="F107" s="84"/>
+      <c r="G107" s="84"/>
+      <c r="H107" s="84" t="s">
+        <v>57</v>
+      </c>
+      <c r="I107" s="84"/>
+      <c r="J107" s="84"/>
+    </row>
+    <row r="108" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B108" s="88">
+        <v>43252</v>
+      </c>
+      <c r="C108" s="91"/>
+      <c r="D108" s="91"/>
+      <c r="E108" s="84">
+        <v>12</v>
+      </c>
+      <c r="F108" s="84">
+        <v>41.74</v>
+      </c>
+      <c r="G108" s="84">
+        <v>99.89</v>
+      </c>
+      <c r="H108" s="84" t="s">
+        <v>58</v>
+      </c>
+      <c r="I108" s="84"/>
+      <c r="J108" s="84"/>
+    </row>
+    <row r="109" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B109" s="88">
+        <v>43221</v>
+      </c>
+      <c r="C109" s="91"/>
+      <c r="D109" s="91"/>
+      <c r="E109" s="84">
+        <v>12</v>
+      </c>
+      <c r="F109" s="84">
+        <v>60.87</v>
+      </c>
+      <c r="G109" s="84">
+        <v>98.84</v>
+      </c>
+      <c r="H109" s="84" t="s">
+        <v>58</v>
+      </c>
+      <c r="I109" s="84"/>
+      <c r="J109" s="84"/>
+    </row>
+    <row r="110" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B110" s="88">
+        <v>43191</v>
+      </c>
+      <c r="C110" s="91"/>
+      <c r="D110" s="91"/>
+      <c r="E110" s="84">
+        <v>12</v>
+      </c>
+      <c r="F110" s="84">
+        <v>36.26</v>
+      </c>
+      <c r="G110" s="84">
+        <v>99.97</v>
+      </c>
+      <c r="H110" s="84"/>
+      <c r="I110" s="84"/>
+      <c r="J110" s="84"/>
+    </row>
+    <row r="111" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B111" s="88">
+        <v>43160</v>
+      </c>
+      <c r="C111" s="91"/>
+      <c r="D111" s="91"/>
+      <c r="E111" s="84">
+        <v>12</v>
+      </c>
+      <c r="F111" s="84">
+        <v>29.68</v>
+      </c>
+      <c r="G111" s="84">
+        <v>99.34</v>
+      </c>
+      <c r="H111" s="84"/>
+      <c r="I111" s="84"/>
+      <c r="J111" s="84"/>
+    </row>
+    <row r="112" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B112" s="88">
+        <v>43132</v>
+      </c>
+      <c r="C112" s="91"/>
+      <c r="D112" s="91"/>
+      <c r="E112" s="84">
+        <v>12</v>
+      </c>
+      <c r="F112" s="84">
+        <v>28.83</v>
+      </c>
+      <c r="G112" s="84">
+        <v>99.1</v>
+      </c>
+      <c r="H112" s="84"/>
+      <c r="I112" s="84"/>
+      <c r="J112" s="84"/>
+    </row>
+    <row r="113" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B113" s="88">
+        <v>43101</v>
+      </c>
+      <c r="C113" s="91"/>
+      <c r="D113" s="91"/>
+      <c r="E113" s="84">
+        <v>12</v>
+      </c>
+      <c r="F113" s="84">
+        <v>28.01</v>
+      </c>
+      <c r="G113" s="84">
+        <v>99.95</v>
+      </c>
+      <c r="H113" s="84"/>
+      <c r="I113" s="84" t="s">
+        <v>26</v>
+      </c>
+      <c r="J113" s="85" t="s">
         <v>27</v>
       </c>
-      <c r="F7" s="44"/>
-[...128 lines deleted...]
-      <c r="H14" s="63" t="s">
+    </row>
+    <row r="114" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B114" s="88">
+        <v>43070</v>
+      </c>
+      <c r="C114" s="91"/>
+      <c r="D114" s="91"/>
+      <c r="E114" s="84">
+        <v>12</v>
+      </c>
+      <c r="F114" s="84">
+        <v>26.39</v>
+      </c>
+      <c r="G114" s="84">
+        <v>99.96</v>
+      </c>
+      <c r="H114" s="84"/>
+      <c r="I114" s="84"/>
+      <c r="J114" s="84"/>
+    </row>
+    <row r="115" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B115" s="88">
+        <v>43040</v>
+      </c>
+      <c r="C115" s="91"/>
+      <c r="D115" s="91"/>
+      <c r="E115" s="84">
+        <v>12</v>
+      </c>
+      <c r="F115" s="84">
+        <v>24.02</v>
+      </c>
+      <c r="G115" s="84">
+        <v>99.98</v>
+      </c>
+      <c r="H115" s="84"/>
+      <c r="I115" s="84"/>
+      <c r="J115" s="84"/>
+    </row>
+    <row r="116" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B116" s="88">
+        <v>43009</v>
+      </c>
+      <c r="C116" s="91"/>
+      <c r="D116" s="91"/>
+      <c r="E116" s="84">
+        <v>12</v>
+      </c>
+      <c r="F116" s="84">
+        <v>31.05</v>
+      </c>
+      <c r="G116" s="84">
+        <v>100</v>
+      </c>
+      <c r="H116" s="84"/>
+      <c r="I116" s="84"/>
+      <c r="J116" s="84"/>
+    </row>
+    <row r="117" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B117" s="88">
+        <v>42979</v>
+      </c>
+      <c r="C117" s="91"/>
+      <c r="D117" s="91"/>
+      <c r="E117" s="84">
+        <v>12</v>
+      </c>
+      <c r="F117" s="84">
+        <v>39.39</v>
+      </c>
+      <c r="G117" s="84">
+        <v>99.98</v>
+      </c>
+      <c r="H117" s="84"/>
+      <c r="I117" s="84"/>
+      <c r="J117" s="84"/>
+    </row>
+    <row r="118" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B118" s="88">
+        <v>42948</v>
+      </c>
+      <c r="C118" s="91"/>
+      <c r="D118" s="91"/>
+      <c r="E118" s="84">
+        <v>12</v>
+      </c>
+      <c r="F118" s="84">
+        <v>32.119999999999997</v>
+      </c>
+      <c r="G118" s="84">
+        <v>99.87</v>
+      </c>
+      <c r="H118" s="84"/>
+      <c r="I118" s="84"/>
+      <c r="J118" s="84"/>
+    </row>
+    <row r="119" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B119" s="88">
+        <v>42917</v>
+      </c>
+      <c r="C119" s="91"/>
+      <c r="D119" s="91"/>
+      <c r="E119" s="84">
+        <v>12</v>
+      </c>
+      <c r="F119" s="84">
+        <v>31.78</v>
+      </c>
+      <c r="G119" s="84">
+        <v>99.87</v>
+      </c>
+      <c r="H119" s="84"/>
+      <c r="I119" s="84"/>
+      <c r="J119" s="84"/>
+    </row>
+    <row r="120" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B120" s="88">
+        <v>42887</v>
+      </c>
+      <c r="C120" s="91"/>
+      <c r="D120" s="91"/>
+      <c r="E120" s="84">
+        <v>12</v>
+      </c>
+      <c r="F120" s="84">
+        <v>32.11</v>
+      </c>
+      <c r="G120" s="84">
+        <v>99.96</v>
+      </c>
+      <c r="H120" s="84"/>
+      <c r="I120" s="84"/>
+      <c r="J120" s="84"/>
+    </row>
+    <row r="121" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B121" s="88">
+        <v>42856</v>
+      </c>
+      <c r="C121" s="91"/>
+      <c r="D121" s="91"/>
+      <c r="E121" s="84">
+        <v>12</v>
+      </c>
+      <c r="F121" s="84">
+        <v>40.28</v>
+      </c>
+      <c r="G121" s="84">
+        <v>95.99</v>
+      </c>
+      <c r="H121" s="84"/>
+      <c r="I121" s="84"/>
+      <c r="J121" s="84"/>
+    </row>
+    <row r="122" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B122" s="88">
+        <v>42826</v>
+      </c>
+      <c r="C122" s="91"/>
+      <c r="D122" s="91"/>
+      <c r="E122" s="84">
+        <v>12</v>
+      </c>
+      <c r="F122" s="84">
+        <v>36.76</v>
+      </c>
+      <c r="G122" s="84">
+        <v>98.21</v>
+      </c>
+      <c r="H122" s="84"/>
+      <c r="I122" s="84"/>
+      <c r="J122" s="84"/>
+    </row>
+    <row r="123" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B123" s="88">
+        <v>42795</v>
+      </c>
+      <c r="C123" s="91"/>
+      <c r="D123" s="91"/>
+      <c r="E123" s="84">
+        <v>12</v>
+      </c>
+      <c r="F123" s="84">
+        <v>37.85</v>
+      </c>
+      <c r="G123" s="84">
+        <v>97.78</v>
+      </c>
+      <c r="H123" s="84"/>
+      <c r="I123" s="84"/>
+      <c r="J123" s="84"/>
+    </row>
+    <row r="124" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B124" s="88">
+        <v>42767</v>
+      </c>
+      <c r="C124" s="91"/>
+      <c r="D124" s="91"/>
+      <c r="E124" s="84">
+        <v>12</v>
+      </c>
+      <c r="F124" s="84">
+        <v>31.59</v>
+      </c>
+      <c r="G124" s="84">
+        <v>97.86</v>
+      </c>
+      <c r="H124" s="84"/>
+      <c r="I124" s="84"/>
+      <c r="J124" s="84"/>
+    </row>
+    <row r="125" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B125" s="88">
+        <v>42736</v>
+      </c>
+      <c r="C125" s="91"/>
+      <c r="D125" s="91"/>
+      <c r="E125" s="84">
+        <v>12</v>
+      </c>
+      <c r="F125" s="84">
+        <v>27.84</v>
+      </c>
+      <c r="G125" s="84">
+        <v>99.37</v>
+      </c>
+      <c r="H125" s="84"/>
+      <c r="I125" s="84"/>
+      <c r="J125" s="84"/>
+    </row>
+    <row r="126" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B126" s="88">
+        <v>42705</v>
+      </c>
+      <c r="C126" s="91"/>
+      <c r="D126" s="91"/>
+      <c r="E126" s="84">
+        <v>12</v>
+      </c>
+      <c r="F126" s="84">
+        <v>21.24</v>
+      </c>
+      <c r="G126" s="84">
+        <v>99.56</v>
+      </c>
+      <c r="H126" s="84"/>
+      <c r="I126" s="84"/>
+      <c r="J126" s="84"/>
+    </row>
+    <row r="127" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B127" s="88">
+        <v>42675</v>
+      </c>
+      <c r="C127" s="91"/>
+      <c r="D127" s="91"/>
+      <c r="E127" s="84">
+        <v>12</v>
+      </c>
+      <c r="F127" s="84">
+        <v>23.08</v>
+      </c>
+      <c r="G127" s="84">
+        <v>99.92</v>
+      </c>
+      <c r="H127" s="84"/>
+      <c r="I127" s="84"/>
+      <c r="J127" s="84"/>
+    </row>
+    <row r="128" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B128" s="88">
+        <v>42644</v>
+      </c>
+      <c r="C128" s="91"/>
+      <c r="D128" s="91"/>
+      <c r="E128" s="84">
+        <v>12</v>
+      </c>
+      <c r="F128" s="84">
+        <v>24.7</v>
+      </c>
+      <c r="G128" s="84">
+        <v>100</v>
+      </c>
+      <c r="H128" s="84"/>
+      <c r="I128" s="84"/>
+      <c r="J128" s="84"/>
+    </row>
+    <row r="129" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B129" s="88">
+        <v>42614</v>
+      </c>
+      <c r="C129" s="91"/>
+      <c r="D129" s="91"/>
+      <c r="E129" s="84">
+        <v>12</v>
+      </c>
+      <c r="F129" s="84">
+        <v>27.05</v>
+      </c>
+      <c r="G129" s="84">
+        <v>99.92</v>
+      </c>
+      <c r="H129" s="84"/>
+      <c r="I129" s="84"/>
+      <c r="J129" s="84"/>
+    </row>
+    <row r="130" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B130" s="88">
+        <v>42583</v>
+      </c>
+      <c r="C130" s="91"/>
+      <c r="D130" s="91"/>
+      <c r="E130" s="84">
+        <v>12</v>
+      </c>
+      <c r="F130" s="84">
         <v>32</v>
       </c>
-      <c r="I14" s="62"/>
-[...118 lines deleted...]
-      <c r="G19" s="95">
+      <c r="G130" s="84">
+        <v>99</v>
+      </c>
+      <c r="H130" s="84"/>
+      <c r="I130" s="84"/>
+      <c r="J130" s="84"/>
+    </row>
+    <row r="131" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B131" s="88">
+        <v>42552</v>
+      </c>
+      <c r="C131" s="91"/>
+      <c r="D131" s="91"/>
+      <c r="E131" s="84">
+        <v>12</v>
+      </c>
+      <c r="F131" s="84">
+        <v>35</v>
+      </c>
+      <c r="G131" s="84">
+        <v>95.8</v>
+      </c>
+      <c r="H131" s="84"/>
+      <c r="I131" s="84"/>
+      <c r="J131" s="84"/>
+    </row>
+    <row r="132" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B132" s="88">
+        <v>42522</v>
+      </c>
+      <c r="C132" s="91"/>
+      <c r="D132" s="91"/>
+      <c r="E132" s="84">
+        <v>12</v>
+      </c>
+      <c r="F132" s="84">
+        <v>42</v>
+      </c>
+      <c r="G132" s="84">
+        <v>97.6</v>
+      </c>
+      <c r="H132" s="84"/>
+      <c r="I132" s="84"/>
+      <c r="J132" s="84"/>
+    </row>
+    <row r="133" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B133" s="88">
+        <v>42491</v>
+      </c>
+      <c r="C133" s="91"/>
+      <c r="D133" s="91"/>
+      <c r="E133" s="84">
+        <v>12</v>
+      </c>
+      <c r="F133" s="84">
+        <v>39.6</v>
+      </c>
+      <c r="G133" s="84">
         <v>96.5</v>
       </c>
-      <c r="H19" s="63" t="s">
-[...546 lines deleted...]
-      <c r="G41" s="63">
+      <c r="H133" s="84"/>
+      <c r="I133" s="84"/>
+      <c r="J133" s="84"/>
+    </row>
+    <row r="134" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B134" s="88">
+        <v>42461</v>
+      </c>
+      <c r="C134" s="91"/>
+      <c r="D134" s="91"/>
+      <c r="E134" s="84">
+        <v>12</v>
+      </c>
+      <c r="F134" s="84">
+        <v>41.8</v>
+      </c>
+      <c r="G134" s="84">
+        <v>92.8</v>
+      </c>
+      <c r="H134" s="84"/>
+      <c r="I134" s="84"/>
+      <c r="J134" s="84"/>
+    </row>
+    <row r="135" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B135" s="88">
+        <v>42430</v>
+      </c>
+      <c r="C135" s="91"/>
+      <c r="D135" s="91"/>
+      <c r="E135" s="84">
+        <v>12</v>
+      </c>
+      <c r="F135" s="84">
+        <v>38.08</v>
+      </c>
+      <c r="G135" s="84">
+        <v>97.7</v>
+      </c>
+      <c r="H135" s="84"/>
+      <c r="I135" s="84"/>
+      <c r="J135" s="84"/>
+    </row>
+    <row r="136" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B136" s="88">
+        <v>42401</v>
+      </c>
+      <c r="C136" s="91"/>
+      <c r="D136" s="91"/>
+      <c r="E136" s="84">
+        <v>12</v>
+      </c>
+      <c r="F136" s="84">
+        <v>43</v>
+      </c>
+      <c r="G136" s="84">
+        <v>98.5</v>
+      </c>
+      <c r="H136" s="84"/>
+      <c r="I136" s="84"/>
+      <c r="J136" s="84"/>
+    </row>
+    <row r="137" spans="2:10" s="52" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B137" s="70">
+        <v>42370</v>
+      </c>
+      <c r="C137" s="94"/>
+      <c r="D137" s="94"/>
+      <c r="E137" s="86">
+        <v>12</v>
+      </c>
+      <c r="F137" s="86">
+        <v>38.1</v>
+      </c>
+      <c r="G137" s="86">
+        <v>99.6</v>
+      </c>
+      <c r="H137" s="84"/>
+      <c r="I137" s="86"/>
+      <c r="J137" s="86"/>
+    </row>
+    <row r="138" spans="2:10" s="52" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B138" s="70">
+        <v>42339</v>
+      </c>
+      <c r="C138" s="94"/>
+      <c r="D138" s="94"/>
+      <c r="E138" s="86">
+        <v>12</v>
+      </c>
+      <c r="F138" s="86">
+        <v>24.3</v>
+      </c>
+      <c r="G138" s="86">
+        <v>97.8</v>
+      </c>
+      <c r="H138" s="84"/>
+      <c r="I138" s="86"/>
+      <c r="J138" s="86"/>
+    </row>
+    <row r="139" spans="2:10" s="52" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B139" s="70">
+        <v>42309</v>
+      </c>
+      <c r="C139" s="94"/>
+      <c r="D139" s="94"/>
+      <c r="E139" s="86">
+        <v>12</v>
+      </c>
+      <c r="F139" s="86">
+        <v>26.4</v>
+      </c>
+      <c r="G139" s="86">
+        <v>99.5</v>
+      </c>
+      <c r="H139" s="84"/>
+      <c r="I139" s="86"/>
+      <c r="J139" s="86"/>
+    </row>
+    <row r="140" spans="2:10" s="52" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B140" s="70">
+        <v>42278</v>
+      </c>
+      <c r="C140" s="94"/>
+      <c r="D140" s="94"/>
+      <c r="E140" s="86">
+        <v>12</v>
+      </c>
+      <c r="F140" s="86">
+        <v>30.3</v>
+      </c>
+      <c r="G140" s="86">
         <v>100</v>
       </c>
-      <c r="H41" s="63" t="s">
-[...68 lines deleted...]
-      <c r="F44" s="63">
+      <c r="H140" s="84"/>
+      <c r="I140" s="86"/>
+      <c r="J140" s="86"/>
+    </row>
+    <row r="141" spans="2:10" s="52" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B141" s="70">
+        <v>42248</v>
+      </c>
+      <c r="C141" s="94"/>
+      <c r="D141" s="94"/>
+      <c r="E141" s="86">
+        <v>12</v>
+      </c>
+      <c r="F141" s="86">
+        <v>34.6</v>
+      </c>
+      <c r="G141" s="86">
+        <v>97.6</v>
+      </c>
+      <c r="H141" s="84"/>
+      <c r="I141" s="86"/>
+      <c r="J141" s="86"/>
+    </row>
+    <row r="142" spans="2:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B142" s="88">
+        <v>42217</v>
+      </c>
+      <c r="C142" s="91"/>
+      <c r="D142" s="91"/>
+      <c r="E142" s="84">
+        <v>12</v>
+      </c>
+      <c r="F142" s="84">
+        <v>34.5</v>
+      </c>
+      <c r="G142" s="84">
+        <v>97</v>
+      </c>
+      <c r="H142" s="84"/>
+      <c r="I142" s="84" t="s">
+        <v>59</v>
+      </c>
+      <c r="J142" s="95">
+        <v>42411</v>
+      </c>
+    </row>
+    <row r="143" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B143" s="88">
+        <v>42186</v>
+      </c>
+      <c r="C143" s="91"/>
+      <c r="D143" s="91"/>
+      <c r="E143" s="84">
+        <v>12</v>
+      </c>
+      <c r="F143" s="84">
+        <v>35.14</v>
+      </c>
+      <c r="G143" s="84">
+        <v>94</v>
+      </c>
+      <c r="H143" s="84"/>
+      <c r="I143" s="84"/>
+      <c r="J143" s="84"/>
+    </row>
+    <row r="144" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B144" s="88">
+        <v>42156</v>
+      </c>
+      <c r="C144" s="91"/>
+      <c r="D144" s="91"/>
+      <c r="E144" s="84">
+        <v>12</v>
+      </c>
+      <c r="F144" s="84">
+        <v>36.1</v>
+      </c>
+      <c r="G144" s="84">
+        <v>93</v>
+      </c>
+      <c r="H144" s="84"/>
+      <c r="I144" s="84"/>
+      <c r="J144" s="84"/>
+    </row>
+    <row r="145" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B145" s="88">
+        <v>42125</v>
+      </c>
+      <c r="C145" s="91"/>
+      <c r="D145" s="91"/>
+      <c r="E145" s="84">
+        <v>12</v>
+      </c>
+      <c r="F145" s="84">
+        <v>40.9</v>
+      </c>
+      <c r="G145" s="84">
+        <v>98</v>
+      </c>
+      <c r="H145" s="84"/>
+      <c r="I145" s="84"/>
+      <c r="J145" s="84"/>
+    </row>
+    <row r="146" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B146" s="88">
+        <v>42095</v>
+      </c>
+      <c r="C146" s="91"/>
+      <c r="D146" s="91"/>
+      <c r="E146" s="84">
+        <v>12</v>
+      </c>
+      <c r="F146" s="96">
+        <v>38.72</v>
+      </c>
+      <c r="G146" s="96">
+        <v>92.63</v>
+      </c>
+      <c r="H146" s="84"/>
+      <c r="I146" s="84"/>
+      <c r="J146" s="84"/>
+    </row>
+    <row r="147" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B147" s="88">
+        <v>42064</v>
+      </c>
+      <c r="C147" s="91"/>
+      <c r="D147" s="91"/>
+      <c r="E147" s="84">
+        <v>12</v>
+      </c>
+      <c r="F147" s="96">
+        <v>32.049999999999997</v>
+      </c>
+      <c r="G147" s="96">
+        <v>91.21</v>
+      </c>
+      <c r="H147" s="84"/>
+      <c r="I147" s="84"/>
+      <c r="J147" s="84"/>
+    </row>
+    <row r="148" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B148" s="88">
+        <v>42036</v>
+      </c>
+      <c r="C148" s="91"/>
+      <c r="D148" s="91"/>
+      <c r="E148" s="84">
+        <v>12</v>
+      </c>
+      <c r="F148" s="96">
+        <v>31.95</v>
+      </c>
+      <c r="G148" s="96">
+        <v>98.35</v>
+      </c>
+      <c r="H148" s="84"/>
+      <c r="I148" s="84"/>
+      <c r="J148" s="84"/>
+    </row>
+    <row r="149" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B149" s="88">
+        <v>42005</v>
+      </c>
+      <c r="C149" s="91"/>
+      <c r="D149" s="91"/>
+      <c r="E149" s="84">
+        <v>12</v>
+      </c>
+      <c r="F149" s="96">
+        <v>34.31</v>
+      </c>
+      <c r="G149" s="96">
+        <v>97.62</v>
+      </c>
+      <c r="H149" s="84"/>
+      <c r="I149" s="84"/>
+      <c r="J149" s="84"/>
+    </row>
+    <row r="150" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B150" s="88">
+        <v>41974</v>
+      </c>
+      <c r="C150" s="91"/>
+      <c r="D150" s="91"/>
+      <c r="E150" s="84">
+        <v>12</v>
+      </c>
+      <c r="F150" s="96">
+        <v>20.54</v>
+      </c>
+      <c r="G150" s="96">
+        <v>96.55</v>
+      </c>
+      <c r="H150" s="84"/>
+      <c r="I150" s="84"/>
+      <c r="J150" s="84"/>
+    </row>
+    <row r="151" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B151" s="88">
+        <v>41944</v>
+      </c>
+      <c r="C151" s="91"/>
+      <c r="D151" s="91"/>
+      <c r="E151" s="84">
+        <v>12</v>
+      </c>
+      <c r="F151" s="96">
+        <v>21.75</v>
+      </c>
+      <c r="G151" s="96">
+        <v>90.35</v>
+      </c>
+      <c r="H151" s="84"/>
+      <c r="I151" s="84"/>
+      <c r="J151" s="84"/>
+    </row>
+    <row r="152" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B152" s="88">
+        <v>41913</v>
+      </c>
+      <c r="C152" s="91"/>
+      <c r="D152" s="91"/>
+      <c r="E152" s="84">
+        <v>12</v>
+      </c>
+      <c r="F152" s="96">
+        <v>22.52</v>
+      </c>
+      <c r="G152" s="96">
+        <v>93.05</v>
+      </c>
+      <c r="H152" s="84"/>
+      <c r="I152" s="84"/>
+      <c r="J152" s="84"/>
+    </row>
+    <row r="153" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B153" s="88">
+        <v>41883</v>
+      </c>
+      <c r="C153" s="91"/>
+      <c r="D153" s="91"/>
+      <c r="E153" s="84">
+        <v>12</v>
+      </c>
+      <c r="F153" s="96">
+        <v>24.98</v>
+      </c>
+      <c r="G153" s="96">
+        <v>85.86</v>
+      </c>
+      <c r="H153" s="84"/>
+      <c r="I153" s="84"/>
+      <c r="J153" s="84"/>
+    </row>
+    <row r="154" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B154" s="88">
+        <v>41852</v>
+      </c>
+      <c r="C154" s="91"/>
+      <c r="D154" s="91"/>
+      <c r="E154" s="86">
+        <v>12</v>
+      </c>
+      <c r="F154" s="86">
+        <v>24.01</v>
+      </c>
+      <c r="G154" s="86">
+        <v>77</v>
+      </c>
+      <c r="H154" s="84"/>
+      <c r="I154" s="84"/>
+      <c r="J154" s="84"/>
+    </row>
+    <row r="155" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B155" s="88">
+        <v>41821</v>
+      </c>
+      <c r="C155" s="91"/>
+      <c r="D155" s="91"/>
+      <c r="E155" s="86">
+        <v>12</v>
+      </c>
+      <c r="F155" s="86">
         <v>27.1</v>
       </c>
-      <c r="G44" s="63">
-[...787 lines deleted...]
-    <row r="152" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+      <c r="G155" s="86">
+        <v>83</v>
+      </c>
+      <c r="H155" s="84"/>
+      <c r="I155" s="84"/>
+      <c r="J155" s="84"/>
+    </row>
+    <row r="156" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B156" s="88">
+        <v>41791</v>
+      </c>
+      <c r="C156" s="91"/>
+      <c r="D156" s="91"/>
+      <c r="E156" s="86">
+        <v>12</v>
+      </c>
+      <c r="F156" s="86">
+        <v>29.05</v>
+      </c>
+      <c r="G156" s="86">
+        <v>91</v>
+      </c>
+      <c r="H156" s="84"/>
+      <c r="I156" s="84"/>
+      <c r="J156" s="84"/>
+    </row>
   </sheetData>
-  <mergeCells count="11">
+  <mergeCells count="12">
+    <mergeCell ref="B82:J82"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="B4:J4"/>
     <mergeCell ref="B10:J10"/>
     <mergeCell ref="B7:B9"/>
     <mergeCell ref="I7:J8"/>
     <mergeCell ref="B6:J6"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="E8:G8"/>
     <mergeCell ref="B5:J5"/>
     <mergeCell ref="E7:G7"/>
     <mergeCell ref="C7:C9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B5:J5" r:id="rId1" display="Link to EPA Public Registers     https://www.epa.nsw.gov.au/licensing-and-regulation/public-registers" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" scale="51" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B4:AB23"/>
+  <dimension ref="B4:AB49"/>
   <sheetViews>
-    <sheetView zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
-      <selection activeCell="D13" sqref="D13"/>
+    <sheetView topLeftCell="B1" zoomScale="73" zoomScaleNormal="73" workbookViewId="0">
+      <selection activeCell="B5" sqref="B5:AB5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="8.88671875" style="1"/>
-[...7 lines deleted...]
-    <col min="29" max="16384" width="8.88671875" style="1"/>
+    <col min="2" max="2" width="12" customWidth="1"/>
+    <col min="3" max="3" width="15.88671875" customWidth="1"/>
+    <col min="4" max="4" width="16" customWidth="1"/>
+    <col min="5" max="25" width="11.6640625" customWidth="1"/>
+    <col min="26" max="26" width="38.33203125" style="11" customWidth="1"/>
+    <col min="27" max="27" width="14.44140625" customWidth="1"/>
+    <col min="28" max="28" width="17.88671875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="2:28" ht="16.2" thickBot="1" x14ac:dyDescent="0.35"/>
-[...1 lines deleted...]
-      <c r="B5" s="65" t="s">
+    <row r="4" spans="2:28" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="5" spans="2:28" ht="21.6" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B5" s="163" t="s">
+        <v>91</v>
+      </c>
+      <c r="C5" s="164"/>
+      <c r="D5" s="164"/>
+      <c r="E5" s="164"/>
+      <c r="F5" s="164"/>
+      <c r="G5" s="164"/>
+      <c r="H5" s="164"/>
+      <c r="I5" s="164"/>
+      <c r="J5" s="164"/>
+      <c r="K5" s="164"/>
+      <c r="L5" s="164"/>
+      <c r="M5" s="164"/>
+      <c r="N5" s="164"/>
+      <c r="O5" s="164"/>
+      <c r="P5" s="164"/>
+      <c r="Q5" s="164"/>
+      <c r="R5" s="164"/>
+      <c r="S5" s="164"/>
+      <c r="T5" s="164"/>
+      <c r="U5" s="164"/>
+      <c r="V5" s="164"/>
+      <c r="W5" s="164"/>
+      <c r="X5" s="164"/>
+      <c r="Y5" s="164"/>
+      <c r="Z5" s="164"/>
+      <c r="AA5" s="164"/>
+      <c r="AB5" s="165"/>
+    </row>
+    <row r="6" spans="2:28" ht="24.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B6" s="170" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="66"/>
-[...55 lines deleted...]
-      <c r="AB6" s="70"/>
+      <c r="C6" s="171"/>
+      <c r="D6" s="171"/>
+      <c r="E6" s="171"/>
+      <c r="F6" s="171"/>
+      <c r="G6" s="171"/>
+      <c r="H6" s="171"/>
+      <c r="I6" s="171"/>
+      <c r="J6" s="171"/>
+      <c r="K6" s="171"/>
+      <c r="L6" s="171"/>
+      <c r="M6" s="171"/>
+      <c r="N6" s="171"/>
+      <c r="O6" s="171"/>
+      <c r="P6" s="171"/>
+      <c r="Q6" s="171"/>
+      <c r="R6" s="171"/>
+      <c r="S6" s="171"/>
+      <c r="T6" s="171"/>
+      <c r="U6" s="171"/>
+      <c r="V6" s="171"/>
+      <c r="W6" s="171"/>
+      <c r="X6" s="171"/>
+      <c r="Y6" s="171"/>
+      <c r="Z6" s="171"/>
+      <c r="AA6" s="171"/>
+      <c r="AB6" s="172"/>
     </row>
     <row r="7" spans="2:28" ht="23.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B7" s="71" t="s">
-[...27 lines deleted...]
-      <c r="AB7" s="73"/>
+      <c r="B7" s="173" t="s">
+        <v>60</v>
+      </c>
+      <c r="C7" s="174"/>
+      <c r="D7" s="174"/>
+      <c r="E7" s="174"/>
+      <c r="F7" s="174"/>
+      <c r="G7" s="174"/>
+      <c r="H7" s="174"/>
+      <c r="I7" s="174"/>
+      <c r="J7" s="174"/>
+      <c r="K7" s="174"/>
+      <c r="L7" s="174"/>
+      <c r="M7" s="174"/>
+      <c r="N7" s="174"/>
+      <c r="O7" s="174"/>
+      <c r="P7" s="174"/>
+      <c r="Q7" s="174"/>
+      <c r="R7" s="174"/>
+      <c r="S7" s="174"/>
+      <c r="T7" s="174"/>
+      <c r="U7" s="174"/>
+      <c r="V7" s="174"/>
+      <c r="W7" s="174"/>
+      <c r="X7" s="174"/>
+      <c r="Y7" s="174"/>
+      <c r="Z7" s="174"/>
+      <c r="AA7" s="174"/>
+      <c r="AB7" s="175"/>
     </row>
     <row r="8" spans="2:28" x14ac:dyDescent="0.3">
-      <c r="B8" s="74" t="s">
+      <c r="B8" s="180" t="s">
+        <v>3</v>
+      </c>
+      <c r="C8" s="183" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="75" t="s">
+      <c r="D8" s="183" t="s">
         <v>5</v>
       </c>
-      <c r="D8" s="75" t="s">
-[...40 lines deleted...]
-      <c r="AA8" s="78" t="s">
+      <c r="E8" s="167" t="s">
+        <v>61</v>
+      </c>
+      <c r="F8" s="167"/>
+      <c r="G8" s="167"/>
+      <c r="H8" s="167" t="s">
+        <v>62</v>
+      </c>
+      <c r="I8" s="167"/>
+      <c r="J8" s="167"/>
+      <c r="K8" s="167" t="s">
+        <v>63</v>
+      </c>
+      <c r="L8" s="167"/>
+      <c r="M8" s="167"/>
+      <c r="N8" s="167" t="s">
+        <v>64</v>
+      </c>
+      <c r="O8" s="167"/>
+      <c r="P8" s="167"/>
+      <c r="Q8" s="167" t="s">
+        <v>65</v>
+      </c>
+      <c r="R8" s="167"/>
+      <c r="S8" s="167"/>
+      <c r="T8" s="167" t="s">
+        <v>66</v>
+      </c>
+      <c r="U8" s="167"/>
+      <c r="V8" s="167"/>
+      <c r="W8" s="167" t="s">
+        <v>67</v>
+      </c>
+      <c r="X8" s="167"/>
+      <c r="Y8" s="167"/>
+      <c r="Z8" s="168" t="s">
+        <v>32</v>
+      </c>
+      <c r="AA8" s="176" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB8" s="177"/>
+    </row>
+    <row r="9" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B9" s="181"/>
+      <c r="C9" s="184"/>
+      <c r="D9" s="184"/>
+      <c r="E9" s="166" t="s">
+        <v>68</v>
+      </c>
+      <c r="F9" s="166"/>
+      <c r="G9" s="166"/>
+      <c r="H9" s="166" t="s">
+        <v>68</v>
+      </c>
+      <c r="I9" s="166"/>
+      <c r="J9" s="166"/>
+      <c r="K9" s="166" t="s">
+        <v>68</v>
+      </c>
+      <c r="L9" s="166"/>
+      <c r="M9" s="166"/>
+      <c r="N9" s="166" t="s">
+        <v>68</v>
+      </c>
+      <c r="O9" s="166"/>
+      <c r="P9" s="166"/>
+      <c r="Q9" s="166" t="s">
+        <v>68</v>
+      </c>
+      <c r="R9" s="166"/>
+      <c r="S9" s="166"/>
+      <c r="T9" s="166" t="s">
+        <v>68</v>
+      </c>
+      <c r="U9" s="166"/>
+      <c r="V9" s="166"/>
+      <c r="W9" s="166" t="s">
+        <v>68</v>
+      </c>
+      <c r="X9" s="166"/>
+      <c r="Y9" s="166"/>
+      <c r="Z9" s="169"/>
+      <c r="AA9" s="178"/>
+      <c r="AB9" s="179"/>
+    </row>
+    <row r="10" spans="2:28" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B10" s="181"/>
+      <c r="C10" s="184"/>
+      <c r="D10" s="184"/>
+      <c r="E10" s="75" t="s">
+        <v>21</v>
+      </c>
+      <c r="F10" s="75" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" s="75" t="s">
+        <v>23</v>
+      </c>
+      <c r="H10" s="75" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" s="75" t="s">
+        <v>22</v>
+      </c>
+      <c r="J10" s="75" t="s">
+        <v>23</v>
+      </c>
+      <c r="K10" s="75" t="s">
+        <v>21</v>
+      </c>
+      <c r="L10" s="75" t="s">
+        <v>22</v>
+      </c>
+      <c r="M10" s="75" t="s">
+        <v>23</v>
+      </c>
+      <c r="N10" s="75" t="s">
+        <v>21</v>
+      </c>
+      <c r="O10" s="75" t="s">
+        <v>22</v>
+      </c>
+      <c r="P10" s="75" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q10" s="75" t="s">
+        <v>21</v>
+      </c>
+      <c r="R10" s="75" t="s">
+        <v>22</v>
+      </c>
+      <c r="S10" s="75" t="s">
+        <v>23</v>
+      </c>
+      <c r="T10" s="75" t="s">
+        <v>21</v>
+      </c>
+      <c r="U10" s="75" t="s">
+        <v>22</v>
+      </c>
+      <c r="V10" s="75" t="s">
+        <v>23</v>
+      </c>
+      <c r="W10" s="75" t="s">
+        <v>21</v>
+      </c>
+      <c r="X10" s="75" t="s">
+        <v>22</v>
+      </c>
+      <c r="Y10" s="75" t="s">
+        <v>23</v>
+      </c>
+      <c r="Z10" s="169"/>
+      <c r="AA10" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB10" s="90" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="2:28" ht="25.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B11" s="185" t="s">
+        <v>34</v>
+      </c>
+      <c r="C11" s="186"/>
+      <c r="D11" s="186"/>
+      <c r="E11" s="186"/>
+      <c r="F11" s="186"/>
+      <c r="G11" s="186"/>
+      <c r="H11" s="186"/>
+      <c r="I11" s="186"/>
+      <c r="J11" s="186"/>
+      <c r="K11" s="186"/>
+      <c r="L11" s="186"/>
+      <c r="M11" s="186"/>
+      <c r="N11" s="186"/>
+      <c r="O11" s="186"/>
+      <c r="P11" s="186"/>
+      <c r="Q11" s="186"/>
+      <c r="R11" s="186"/>
+      <c r="S11" s="186"/>
+      <c r="T11" s="186"/>
+      <c r="U11" s="186"/>
+      <c r="V11" s="186"/>
+      <c r="W11" s="186"/>
+      <c r="X11" s="186"/>
+      <c r="Y11" s="186"/>
+      <c r="Z11" s="186"/>
+      <c r="AA11" s="186"/>
+      <c r="AB11" s="187"/>
+    </row>
+    <row r="12" spans="2:28" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="73"/>
+      <c r="C12" s="89"/>
+      <c r="D12" s="89"/>
+      <c r="E12" s="89"/>
+      <c r="F12" s="89"/>
+      <c r="G12" s="89"/>
+      <c r="H12" s="89"/>
+      <c r="I12" s="89"/>
+      <c r="J12" s="89"/>
+      <c r="K12" s="89"/>
+      <c r="L12" s="89"/>
+      <c r="M12" s="89"/>
+      <c r="N12" s="89"/>
+      <c r="O12" s="89"/>
+      <c r="P12" s="89"/>
+      <c r="Q12" s="89"/>
+      <c r="R12" s="89"/>
+      <c r="S12" s="89"/>
+      <c r="T12" s="89"/>
+      <c r="U12" s="89"/>
+      <c r="V12" s="89"/>
+      <c r="W12" s="89"/>
+      <c r="X12" s="89"/>
+      <c r="Y12" s="89"/>
+      <c r="Z12" s="89"/>
+      <c r="AA12" s="89"/>
+      <c r="AB12" s="89"/>
+    </row>
+    <row r="13" spans="2:28" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="70"/>
+      <c r="C13" s="89"/>
+      <c r="D13" s="89"/>
+      <c r="E13" s="89"/>
+      <c r="F13" s="89"/>
+      <c r="G13" s="89"/>
+      <c r="H13" s="89"/>
+      <c r="I13" s="89"/>
+      <c r="J13" s="89"/>
+      <c r="K13" s="89"/>
+      <c r="L13" s="89"/>
+      <c r="M13" s="89"/>
+      <c r="N13" s="89"/>
+      <c r="O13" s="89"/>
+      <c r="P13" s="89"/>
+      <c r="Q13" s="89"/>
+      <c r="R13" s="89"/>
+      <c r="S13" s="89"/>
+      <c r="T13" s="89"/>
+      <c r="U13" s="89"/>
+      <c r="V13" s="89"/>
+      <c r="W13" s="89"/>
+      <c r="X13" s="89"/>
+      <c r="Y13" s="89"/>
+      <c r="Z13" s="89"/>
+      <c r="AA13" s="89"/>
+      <c r="AB13" s="89"/>
+    </row>
+    <row r="14" spans="2:28" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="98">
+        <v>46009</v>
+      </c>
+      <c r="C14" s="99">
+        <v>46009</v>
+      </c>
+      <c r="D14" s="99">
+        <v>45677</v>
+      </c>
+      <c r="E14" s="89" t="s">
+        <v>69</v>
+      </c>
+      <c r="F14" s="89" t="s">
+        <v>69</v>
+      </c>
+      <c r="G14" s="89" t="s">
+        <v>69</v>
+      </c>
+      <c r="H14" s="89">
+        <v>195</v>
+      </c>
+      <c r="I14" s="89">
+        <v>195</v>
+      </c>
+      <c r="J14" s="89">
+        <v>195</v>
+      </c>
+      <c r="K14" s="89">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="L14" s="89">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="M14" s="89">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="N14" s="89">
+        <v>10.6</v>
+      </c>
+      <c r="O14" s="89">
+        <v>10.6</v>
+      </c>
+      <c r="P14" s="89">
+        <v>10.6</v>
+      </c>
+      <c r="Q14" s="89">
+        <v>5.64</v>
+      </c>
+      <c r="R14" s="89">
+        <v>5.64</v>
+      </c>
+      <c r="S14" s="89">
+        <v>5.64</v>
+      </c>
+      <c r="T14" s="89">
+        <v>133</v>
+      </c>
+      <c r="U14" s="89">
+        <v>133</v>
+      </c>
+      <c r="V14" s="89">
+        <v>133</v>
+      </c>
+      <c r="W14" s="89">
         <v>3</v>
       </c>
-      <c r="AB8" s="79"/>
-[...207 lines deleted...]
-      <c r="K13" s="92">
+      <c r="X14" s="89">
+        <v>3</v>
+      </c>
+      <c r="Y14" s="89">
+        <v>3</v>
+      </c>
+      <c r="Z14" s="89"/>
+      <c r="AA14" s="89"/>
+      <c r="AB14" s="89"/>
+    </row>
+    <row r="15" spans="2:28" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B15" s="98">
+        <v>45860</v>
+      </c>
+      <c r="C15" s="99">
+        <v>45860</v>
+      </c>
+      <c r="D15" s="99">
+        <v>45889</v>
+      </c>
+      <c r="E15" s="89" t="s">
+        <v>69</v>
+      </c>
+      <c r="F15" s="89" t="s">
+        <v>69</v>
+      </c>
+      <c r="G15" s="89" t="s">
+        <v>69</v>
+      </c>
+      <c r="H15" s="89">
+        <v>186</v>
+      </c>
+      <c r="I15" s="89">
+        <v>186</v>
+      </c>
+      <c r="J15" s="89">
+        <v>186</v>
+      </c>
+      <c r="K15" s="89">
         <v>2.1</v>
       </c>
-      <c r="L13" s="92">
+      <c r="L15" s="89">
         <v>2.1</v>
       </c>
-      <c r="M13" s="92">
+      <c r="M15" s="89">
         <v>2.1</v>
       </c>
-      <c r="N13" s="92">
-[...76 lines deleted...]
-      <c r="N14" s="92">
+      <c r="N15" s="89">
         <v>10.1</v>
       </c>
-      <c r="O14" s="92">
+      <c r="O15" s="89">
         <v>10.1</v>
       </c>
-      <c r="P14" s="92">
+      <c r="P15" s="89">
         <v>10.1</v>
       </c>
-      <c r="Q14" s="92">
+      <c r="Q15" s="89">
         <v>5.21</v>
       </c>
-      <c r="R14" s="92">
+      <c r="R15" s="89">
         <v>5.21</v>
       </c>
-      <c r="S14" s="92">
+      <c r="S15" s="89">
         <v>5.21</v>
       </c>
-      <c r="T14" s="92">
+      <c r="T15" s="89">
         <v>127</v>
       </c>
-      <c r="U14" s="92">
+      <c r="U15" s="89">
         <v>127</v>
       </c>
-      <c r="V14" s="92">
+      <c r="V15" s="89">
         <v>127</v>
       </c>
-      <c r="W14" s="92">
+      <c r="W15" s="89">
         <v>4</v>
       </c>
-      <c r="X14" s="92">
+      <c r="X15" s="89">
         <v>4</v>
       </c>
-      <c r="Y14" s="92">
+      <c r="Y15" s="89">
         <v>4</v>
       </c>
-      <c r="Z14" s="92"/>
-[...78 lines deleted...]
-      <c r="AB15" s="92"/>
+      <c r="Z15" s="89"/>
+      <c r="AA15" s="89"/>
+      <c r="AB15" s="89"/>
     </row>
     <row r="16" spans="2:28" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B16" s="98">
+        <v>45627</v>
+      </c>
+      <c r="C16" s="99">
+        <v>45643</v>
+      </c>
+      <c r="D16" s="99">
+        <v>45643</v>
+      </c>
+      <c r="E16" s="89" t="s">
+        <v>69</v>
+      </c>
+      <c r="F16" s="89" t="s">
+        <v>69</v>
+      </c>
+      <c r="G16" s="89" t="s">
+        <v>69</v>
+      </c>
+      <c r="H16" s="89">
+        <v>206</v>
+      </c>
+      <c r="I16" s="89">
+        <v>206</v>
+      </c>
+      <c r="J16" s="89">
+        <v>206</v>
+      </c>
+      <c r="K16" s="89">
+        <v>2.4</v>
+      </c>
+      <c r="L16" s="89">
+        <v>2.4</v>
+      </c>
+      <c r="M16" s="89">
+        <v>2.4</v>
+      </c>
+      <c r="N16" s="89">
+        <v>11.1</v>
+      </c>
+      <c r="O16" s="89">
+        <v>11.1</v>
+      </c>
+      <c r="P16" s="89">
+        <v>11.1</v>
+      </c>
+      <c r="Q16" s="89">
+        <v>5.71</v>
+      </c>
+      <c r="R16" s="89">
+        <v>5.71</v>
+      </c>
+      <c r="S16" s="89">
+        <v>5.71</v>
+      </c>
+      <c r="T16" s="89">
+        <v>170</v>
+      </c>
+      <c r="U16" s="89">
+        <v>170</v>
+      </c>
+      <c r="V16" s="89">
+        <v>170</v>
+      </c>
+      <c r="W16" s="89">
+        <v>3</v>
+      </c>
+      <c r="X16" s="89">
+        <v>3</v>
+      </c>
+      <c r="Y16" s="89">
+        <v>3</v>
+      </c>
+      <c r="Z16" s="89"/>
+      <c r="AA16" s="89"/>
+      <c r="AB16" s="89"/>
+    </row>
+    <row r="17" spans="2:28" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B17" s="71">
         <v>45444</v>
       </c>
-      <c r="C16" s="99">
+      <c r="C17" s="77">
         <v>45469</v>
       </c>
-      <c r="D16" s="99">
+      <c r="D17" s="77">
         <v>45470</v>
       </c>
-      <c r="E16" s="95" t="s">
-[...8 lines deleted...]
-      <c r="H16" s="100">
+      <c r="E17" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="F17" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="G17" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="H17" s="79">
         <v>188</v>
       </c>
-      <c r="I16" s="100">
+      <c r="I17" s="79">
         <v>188</v>
       </c>
-      <c r="J16" s="100">
+      <c r="J17" s="79">
         <v>188</v>
       </c>
-      <c r="K16" s="100">
+      <c r="K17" s="79">
         <v>2.2000000000000002</v>
       </c>
-      <c r="L16" s="100">
+      <c r="L17" s="79">
         <v>2.2000000000000002</v>
       </c>
-      <c r="M16" s="100">
+      <c r="M17" s="79">
         <v>2.2000000000000002</v>
       </c>
-      <c r="N16" s="100">
+      <c r="N17" s="79">
         <v>11.2</v>
       </c>
-      <c r="O16" s="100">
+      <c r="O17" s="79">
         <v>11.2</v>
       </c>
-      <c r="P16" s="100">
+      <c r="P17" s="79">
         <v>11.2</v>
       </c>
-      <c r="Q16" s="100">
+      <c r="Q17" s="79">
         <v>5.67</v>
       </c>
-      <c r="R16" s="100">
+      <c r="R17" s="79">
         <v>5.67</v>
       </c>
-      <c r="S16" s="100">
+      <c r="S17" s="79">
         <v>5.67</v>
       </c>
-      <c r="T16" s="100">
+      <c r="T17" s="79">
         <v>112</v>
       </c>
-      <c r="U16" s="100">
+      <c r="U17" s="79">
         <v>112</v>
       </c>
-      <c r="V16" s="100">
+      <c r="V17" s="79">
         <v>112</v>
       </c>
-      <c r="W16" s="95" t="s">
-[...13 lines deleted...]
-      <c r="B17" s="101">
+      <c r="W17" s="73" t="s">
+        <v>71</v>
+      </c>
+      <c r="X17" s="73" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y17" s="73" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z17" s="79"/>
+      <c r="AA17" s="79"/>
+      <c r="AB17" s="79"/>
+    </row>
+    <row r="18" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B18" s="80">
         <v>45261</v>
       </c>
-      <c r="C17" s="102">
+      <c r="C18" s="81">
         <v>45323</v>
       </c>
-      <c r="D17" s="102">
+      <c r="D18" s="81">
         <v>45330</v>
       </c>
-      <c r="E17" s="95" t="s">
-[...8 lines deleted...]
-      <c r="H17" s="95">
+      <c r="E18" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="F18" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="G18" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="H18" s="73">
         <v>192</v>
       </c>
-      <c r="I17" s="95">
+      <c r="I18" s="73">
         <v>192</v>
       </c>
-      <c r="J17" s="95">
+      <c r="J18" s="73">
         <v>192</v>
       </c>
-      <c r="K17" s="95">
+      <c r="K18" s="73">
         <v>2.4</v>
       </c>
-      <c r="L17" s="95">
+      <c r="L18" s="73">
         <v>2.4</v>
       </c>
-      <c r="M17" s="95">
+      <c r="M18" s="73">
         <v>2.4</v>
       </c>
-      <c r="N17" s="95">
+      <c r="N18" s="73">
         <v>10.4</v>
       </c>
-      <c r="O17" s="95">
+      <c r="O18" s="73">
         <v>10.4</v>
       </c>
-      <c r="P17" s="95">
+      <c r="P18" s="73">
         <v>10.4</v>
       </c>
-      <c r="Q17" s="95">
+      <c r="Q18" s="73">
         <v>5.37</v>
       </c>
-      <c r="R17" s="95">
+      <c r="R18" s="73">
         <v>5.37</v>
       </c>
-      <c r="S17" s="95">
+      <c r="S18" s="73">
         <v>5.37</v>
       </c>
-      <c r="T17" s="95">
+      <c r="T18" s="73">
         <v>130</v>
       </c>
-      <c r="U17" s="95">
+      <c r="U18" s="73">
         <v>130</v>
       </c>
-      <c r="V17" s="95">
+      <c r="V18" s="73">
         <v>130</v>
       </c>
-      <c r="W17" s="95">
+      <c r="W18" s="73">
         <v>2</v>
       </c>
-      <c r="X17" s="95">
+      <c r="X18" s="73">
         <v>2</v>
       </c>
-      <c r="Y17" s="95">
+      <c r="Y18" s="73">
         <v>2</v>
       </c>
-      <c r="Z17" s="63"/>
-[...4 lines deleted...]
-      <c r="B18" s="101">
+      <c r="Z18" s="74"/>
+      <c r="AA18" s="73"/>
+      <c r="AB18" s="73"/>
+    </row>
+    <row r="19" spans="2:28" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B19" s="80">
         <v>45078</v>
       </c>
-      <c r="C18" s="102">
+      <c r="C19" s="81">
         <v>45141</v>
       </c>
-      <c r="D18" s="102">
+      <c r="D19" s="81">
         <v>45142</v>
       </c>
-      <c r="E18" s="95" t="s">
-[...8 lines deleted...]
-      <c r="H18" s="95">
+      <c r="E19" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="F19" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="G19" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="H19" s="73">
         <v>183</v>
       </c>
-      <c r="I18" s="95">
+      <c r="I19" s="73">
         <v>183</v>
       </c>
-      <c r="J18" s="95">
+      <c r="J19" s="73">
         <v>183</v>
       </c>
-      <c r="K18" s="95">
+      <c r="K19" s="73">
         <v>2.6</v>
       </c>
-      <c r="L18" s="95">
+      <c r="L19" s="73">
         <v>2.6</v>
       </c>
-      <c r="M18" s="95">
+      <c r="M19" s="73">
         <v>2.6</v>
       </c>
-      <c r="N18" s="95">
+      <c r="N19" s="73">
         <v>9.9</v>
       </c>
-      <c r="O18" s="95">
+      <c r="O19" s="73">
         <v>9.9</v>
       </c>
-      <c r="P18" s="95">
+      <c r="P19" s="73">
         <v>9.9</v>
       </c>
-      <c r="Q18" s="95">
+      <c r="Q19" s="73">
         <v>5.44</v>
       </c>
-      <c r="R18" s="95">
+      <c r="R19" s="73">
         <v>5.44</v>
       </c>
-      <c r="S18" s="95">
+      <c r="S19" s="73">
         <v>5.44</v>
       </c>
-      <c r="T18" s="95">
+      <c r="T19" s="73">
         <v>138</v>
       </c>
-      <c r="U18" s="95">
+      <c r="U19" s="73">
         <v>138</v>
       </c>
-      <c r="V18" s="95">
+      <c r="V19" s="73">
         <v>138</v>
       </c>
-      <c r="W18" s="95">
+      <c r="W19" s="73">
         <v>2</v>
       </c>
-      <c r="X18" s="95">
+      <c r="X19" s="73">
         <v>2</v>
       </c>
-      <c r="Y18" s="95">
+      <c r="Y19" s="73">
         <v>2</v>
       </c>
-      <c r="Z18" s="63" t="s">
-[...6 lines deleted...]
-      <c r="B19" s="101">
+      <c r="Z19" s="74" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA19" s="73"/>
+      <c r="AB19" s="73"/>
+    </row>
+    <row r="20" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B20" s="80">
         <v>44866</v>
       </c>
-      <c r="C19" s="102">
+      <c r="C20" s="81">
         <v>44893</v>
       </c>
-      <c r="D19" s="102">
+      <c r="D20" s="81">
         <v>44894</v>
       </c>
-      <c r="E19" s="95" t="s">
-[...8 lines deleted...]
-      <c r="H19" s="95">
+      <c r="E20" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="F20" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="G20" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="H20" s="73">
         <v>185</v>
       </c>
-      <c r="I19" s="95">
+      <c r="I20" s="73">
         <v>185</v>
       </c>
-      <c r="J19" s="95">
+      <c r="J20" s="73">
         <v>185</v>
       </c>
-      <c r="K19" s="95">
+      <c r="K20" s="73">
         <v>1.52</v>
       </c>
-      <c r="L19" s="95">
+      <c r="L20" s="73">
         <v>1.52</v>
       </c>
-      <c r="M19" s="95">
+      <c r="M20" s="73">
         <v>1.52</v>
       </c>
-      <c r="N19" s="95">
+      <c r="N20" s="73">
         <v>10.3</v>
       </c>
-      <c r="O19" s="95">
+      <c r="O20" s="73">
         <v>10.3</v>
       </c>
-      <c r="P19" s="95">
+      <c r="P20" s="73">
         <v>10.3</v>
       </c>
-      <c r="Q19" s="95">
+      <c r="Q20" s="73">
         <v>4.53</v>
       </c>
-      <c r="R19" s="95">
+      <c r="R20" s="73">
         <v>4.53</v>
       </c>
-      <c r="S19" s="95">
+      <c r="S20" s="73">
         <v>4.53</v>
       </c>
-      <c r="T19" s="95">
+      <c r="T20" s="73">
         <v>113</v>
       </c>
-      <c r="U19" s="95">
+      <c r="U20" s="73">
         <v>113</v>
       </c>
-      <c r="V19" s="95">
+      <c r="V20" s="73">
         <v>113</v>
       </c>
-      <c r="W19" s="95" t="s">
-[...13 lines deleted...]
-      <c r="B20" s="101">
+      <c r="W20" s="73" t="s">
+        <v>71</v>
+      </c>
+      <c r="X20" s="73" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y20" s="73" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z20" s="74"/>
+      <c r="AA20" s="73"/>
+      <c r="AB20" s="73"/>
+    </row>
+    <row r="21" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B21" s="80">
         <v>44774</v>
       </c>
-      <c r="C20" s="102">
+      <c r="C21" s="81">
         <v>44809</v>
       </c>
-      <c r="D20" s="102">
+      <c r="D21" s="81">
         <v>44810</v>
       </c>
-      <c r="E20" s="95">
+      <c r="E21" s="78">
         <v>2</v>
       </c>
-      <c r="F20" s="95">
+      <c r="F21" s="78">
         <v>2</v>
       </c>
-      <c r="G20" s="95">
+      <c r="G21" s="78">
         <v>2</v>
       </c>
-      <c r="H20" s="95">
+      <c r="H21" s="73">
         <v>179</v>
       </c>
-      <c r="I20" s="95">
+      <c r="I21" s="73">
         <v>179</v>
       </c>
-      <c r="J20" s="95">
+      <c r="J21" s="73">
         <v>179</v>
       </c>
-      <c r="K20" s="95">
+      <c r="K21" s="73">
         <v>2.1</v>
       </c>
-      <c r="L20" s="95">
+      <c r="L21" s="73">
         <v>2.1</v>
       </c>
-      <c r="M20" s="95">
+      <c r="M21" s="73">
         <v>2.1</v>
       </c>
-      <c r="N20" s="95">
+      <c r="N21" s="73">
         <v>10.1</v>
       </c>
-      <c r="O20" s="95">
+      <c r="O21" s="73">
         <v>10.1</v>
       </c>
-      <c r="P20" s="95">
+      <c r="P21" s="73">
         <v>10.1</v>
       </c>
-      <c r="Q20" s="95">
+      <c r="Q21" s="73">
         <v>5.45</v>
       </c>
-      <c r="R20" s="95">
+      <c r="R21" s="73">
         <v>5.45</v>
       </c>
-      <c r="S20" s="95">
+      <c r="S21" s="73">
         <v>5.45</v>
       </c>
-      <c r="T20" s="95">
+      <c r="T21" s="73">
         <v>122</v>
       </c>
-      <c r="U20" s="95">
+      <c r="U21" s="73">
         <v>122</v>
       </c>
-      <c r="V20" s="95">
+      <c r="V21" s="73">
         <v>122</v>
       </c>
-      <c r="W20" s="95">
+      <c r="W21" s="73">
         <v>2</v>
       </c>
-      <c r="X20" s="95">
+      <c r="X21" s="73">
         <v>2</v>
       </c>
-      <c r="Y20" s="95">
+      <c r="Y21" s="73">
         <v>2</v>
       </c>
-      <c r="Z20" s="63"/>
-[...4 lines deleted...]
-      <c r="B21" s="101">
+      <c r="Z21" s="74"/>
+      <c r="AA21" s="73"/>
+      <c r="AB21" s="73"/>
+    </row>
+    <row r="22" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B22" s="80">
         <v>44531</v>
       </c>
-      <c r="C21" s="102">
+      <c r="C22" s="81">
         <v>44594</v>
       </c>
-      <c r="D21" s="102">
+      <c r="D22" s="81">
         <v>44594</v>
       </c>
-      <c r="E21" s="95">
+      <c r="E22" s="78">
         <v>4</v>
       </c>
-      <c r="F21" s="95">
+      <c r="F22" s="78">
         <v>4</v>
       </c>
-      <c r="G21" s="95">
+      <c r="G22" s="78">
         <v>4</v>
       </c>
-      <c r="H21" s="95">
+      <c r="H22" s="73">
         <v>166</v>
       </c>
-      <c r="I21" s="95">
+      <c r="I22" s="73">
         <v>166</v>
       </c>
-      <c r="J21" s="95">
+      <c r="J22" s="73">
         <v>166</v>
       </c>
-      <c r="K21" s="95">
+      <c r="K22" s="73">
         <v>3.05</v>
       </c>
-      <c r="L21" s="95">
+      <c r="L22" s="73">
         <v>3.05</v>
       </c>
-      <c r="M21" s="95">
+      <c r="M22" s="73">
         <v>3.05</v>
       </c>
-      <c r="N21" s="95">
+      <c r="N22" s="73">
         <v>9.5399999999999991</v>
       </c>
-      <c r="O21" s="95">
+      <c r="O22" s="73">
         <v>9.5399999999999991</v>
       </c>
-      <c r="P21" s="95">
+      <c r="P22" s="73">
         <v>9.5399999999999991</v>
       </c>
-      <c r="Q21" s="95">
+      <c r="Q22" s="73">
         <v>5.19</v>
       </c>
-      <c r="R21" s="95">
+      <c r="R22" s="73">
         <v>5.19</v>
       </c>
-      <c r="S21" s="95">
+      <c r="S22" s="73">
         <v>5.19</v>
       </c>
-      <c r="T21" s="95">
+      <c r="T22" s="73">
         <v>129</v>
       </c>
-      <c r="U21" s="95">
+      <c r="U22" s="73">
         <v>129</v>
       </c>
-      <c r="V21" s="95">
+      <c r="V22" s="73">
         <v>129</v>
       </c>
-      <c r="W21" s="95" t="s">
-[...13 lines deleted...]
-      <c r="B22" s="101">
+      <c r="W22" s="73" t="s">
+        <v>71</v>
+      </c>
+      <c r="X22" s="73" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y22" s="73" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z22" s="74"/>
+      <c r="AA22" s="73"/>
+      <c r="AB22" s="73"/>
+    </row>
+    <row r="23" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B23" s="80">
         <v>44348</v>
       </c>
-      <c r="C22" s="102">
+      <c r="C23" s="81">
         <v>44452</v>
       </c>
-      <c r="D22" s="102">
+      <c r="D23" s="81">
         <v>44452</v>
       </c>
-      <c r="E22" s="95" t="s">
-[...8 lines deleted...]
-      <c r="H22" s="95">
+      <c r="E23" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="F23" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="G23" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="H23" s="73">
         <v>167</v>
       </c>
-      <c r="I22" s="95">
+      <c r="I23" s="73">
         <v>167</v>
       </c>
-      <c r="J22" s="95">
+      <c r="J23" s="73">
         <v>167</v>
       </c>
-      <c r="K22" s="95">
+      <c r="K23" s="73">
         <v>3.1</v>
       </c>
-      <c r="L22" s="95">
+      <c r="L23" s="73">
         <v>3.1</v>
       </c>
-      <c r="M22" s="95">
+      <c r="M23" s="73">
         <v>3.1</v>
       </c>
-      <c r="N22" s="95">
+      <c r="N23" s="73">
         <v>8.99</v>
       </c>
-      <c r="O22" s="95">
+      <c r="O23" s="73">
         <v>8.99</v>
       </c>
-      <c r="P22" s="95">
+      <c r="P23" s="73">
         <v>8.99</v>
       </c>
-      <c r="Q22" s="95">
+      <c r="Q23" s="73">
         <v>5.19</v>
       </c>
-      <c r="R22" s="95">
+      <c r="R23" s="73">
         <v>5.19</v>
       </c>
-      <c r="S22" s="95">
+      <c r="S23" s="73">
         <v>5.19</v>
       </c>
-      <c r="T22" s="95">
+      <c r="T23" s="73">
         <v>118</v>
       </c>
-      <c r="U22" s="95">
+      <c r="U23" s="73">
         <v>118</v>
       </c>
-      <c r="V22" s="95">
+      <c r="V23" s="73">
         <v>118</v>
       </c>
-      <c r="W22" s="95">
+      <c r="W23" s="73">
         <v>3</v>
       </c>
-      <c r="X22" s="95">
+      <c r="X23" s="73">
         <v>3</v>
       </c>
-      <c r="Y22" s="95">
+      <c r="Y23" s="73">
         <v>3</v>
       </c>
-      <c r="Z22" s="63"/>
-[...4 lines deleted...]
-      <c r="B23" s="101">
+      <c r="Z23" s="74"/>
+      <c r="AA23" s="73"/>
+      <c r="AB23" s="73"/>
+    </row>
+    <row r="24" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B24" s="80">
         <v>44166</v>
       </c>
-      <c r="C23" s="102">
+      <c r="C24" s="81">
         <v>44204</v>
       </c>
-      <c r="D23" s="102">
+      <c r="D24" s="81">
         <v>44215</v>
       </c>
-      <c r="E23" s="95" t="s">
-[...8 lines deleted...]
-      <c r="H23" s="95">
+      <c r="E24" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="F24" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="G24" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="H24" s="73">
         <v>184</v>
       </c>
-      <c r="I23" s="95">
+      <c r="I24" s="73">
         <v>184</v>
       </c>
-      <c r="J23" s="95">
+      <c r="J24" s="73">
         <v>184</v>
       </c>
-      <c r="K23" s="95">
+      <c r="K24" s="73">
         <v>3.05</v>
       </c>
-      <c r="L23" s="95">
+      <c r="L24" s="73">
         <v>3.05</v>
       </c>
-      <c r="M23" s="95">
+      <c r="M24" s="73">
         <v>3.05</v>
       </c>
-      <c r="N23" s="95">
+      <c r="N24" s="73">
         <v>9.2899999999999991</v>
       </c>
-      <c r="O23" s="95">
+      <c r="O24" s="73">
         <v>9.2899999999999991</v>
       </c>
-      <c r="P23" s="95">
+      <c r="P24" s="73">
         <v>9.2899999999999991</v>
       </c>
-      <c r="Q23" s="95">
+      <c r="Q24" s="73">
         <v>5.46</v>
       </c>
-      <c r="R23" s="95">
+      <c r="R24" s="73">
         <v>5.46</v>
       </c>
-      <c r="S23" s="95">
+      <c r="S24" s="73">
         <v>5.46</v>
       </c>
-      <c r="T23" s="95">
+      <c r="T24" s="73">
         <v>111</v>
       </c>
-      <c r="U23" s="95">
+      <c r="U24" s="73">
         <v>111</v>
       </c>
-      <c r="V23" s="95">
+      <c r="V24" s="73">
         <v>111</v>
       </c>
-      <c r="W23" s="95">
+      <c r="W24" s="73">
         <v>6</v>
       </c>
-      <c r="X23" s="95">
+      <c r="X24" s="73">
         <v>6</v>
       </c>
-      <c r="Y23" s="95">
+      <c r="Y24" s="73">
         <v>6</v>
       </c>
-      <c r="Z23" s="63"/>
-[...1 lines deleted...]
-      <c r="AB23" s="97"/>
+      <c r="Z24" s="74"/>
+      <c r="AA24" s="73"/>
+      <c r="AB24" s="73"/>
+    </row>
+    <row r="25" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B25" s="182" t="s">
+        <v>55</v>
+      </c>
+      <c r="C25" s="182"/>
+      <c r="D25" s="182"/>
+      <c r="E25" s="182"/>
+      <c r="F25" s="182"/>
+      <c r="G25" s="182"/>
+      <c r="H25" s="182"/>
+      <c r="I25" s="182"/>
+      <c r="J25" s="182"/>
+      <c r="K25" s="182"/>
+      <c r="L25" s="182"/>
+      <c r="M25" s="182"/>
+      <c r="N25" s="182"/>
+      <c r="O25" s="182"/>
+      <c r="P25" s="182"/>
+      <c r="Q25" s="182"/>
+      <c r="R25" s="182"/>
+      <c r="S25" s="182"/>
+      <c r="T25" s="182"/>
+      <c r="U25" s="182"/>
+      <c r="V25" s="182"/>
+      <c r="W25" s="182"/>
+      <c r="X25" s="182"/>
+      <c r="Y25" s="182"/>
+      <c r="Z25" s="182"/>
+      <c r="AA25" s="182"/>
+      <c r="AB25" s="182"/>
+    </row>
+    <row r="26" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B26" s="80">
+        <v>44013</v>
+      </c>
+      <c r="C26" s="80"/>
+      <c r="D26" s="80"/>
+      <c r="E26" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="F26" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="G26" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="H26" s="73">
+        <v>171</v>
+      </c>
+      <c r="I26" s="73">
+        <v>171</v>
+      </c>
+      <c r="J26" s="73">
+        <v>171</v>
+      </c>
+      <c r="K26" s="73">
+        <v>3.21</v>
+      </c>
+      <c r="L26" s="73">
+        <v>3.21</v>
+      </c>
+      <c r="M26" s="73">
+        <v>3.21</v>
+      </c>
+      <c r="N26" s="73">
+        <v>8.26</v>
+      </c>
+      <c r="O26" s="73">
+        <v>8.26</v>
+      </c>
+      <c r="P26" s="73">
+        <v>8.26</v>
+      </c>
+      <c r="Q26" s="73">
+        <v>5.13</v>
+      </c>
+      <c r="R26" s="73">
+        <v>5.13</v>
+      </c>
+      <c r="S26" s="73">
+        <v>5.13</v>
+      </c>
+      <c r="T26" s="73">
+        <v>122</v>
+      </c>
+      <c r="U26" s="73">
+        <v>122</v>
+      </c>
+      <c r="V26" s="73">
+        <v>122</v>
+      </c>
+      <c r="W26" s="73">
+        <v>2</v>
+      </c>
+      <c r="X26" s="73">
+        <v>2</v>
+      </c>
+      <c r="Y26" s="73">
+        <v>2</v>
+      </c>
+      <c r="Z26" s="74"/>
+      <c r="AA26" s="73"/>
+      <c r="AB26" s="73"/>
+    </row>
+    <row r="27" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B27" s="80">
+        <v>43800</v>
+      </c>
+      <c r="C27" s="80"/>
+      <c r="D27" s="80"/>
+      <c r="E27" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="F27" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="G27" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="H27" s="73">
+        <v>151</v>
+      </c>
+      <c r="I27" s="73">
+        <v>151</v>
+      </c>
+      <c r="J27" s="73">
+        <v>151</v>
+      </c>
+      <c r="K27" s="73">
+        <v>4.5</v>
+      </c>
+      <c r="L27" s="73">
+        <v>4.5</v>
+      </c>
+      <c r="M27" s="73">
+        <v>4.5</v>
+      </c>
+      <c r="N27" s="73">
+        <v>6.3</v>
+      </c>
+      <c r="O27" s="73">
+        <v>6.3</v>
+      </c>
+      <c r="P27" s="73">
+        <v>6.3</v>
+      </c>
+      <c r="Q27" s="73">
+        <v>5.54</v>
+      </c>
+      <c r="R27" s="73">
+        <v>5.54</v>
+      </c>
+      <c r="S27" s="73">
+        <v>5.54</v>
+      </c>
+      <c r="T27" s="73">
+        <v>99</v>
+      </c>
+      <c r="U27" s="73">
+        <v>99</v>
+      </c>
+      <c r="V27" s="73">
+        <v>99</v>
+      </c>
+      <c r="W27" s="73">
+        <v>6</v>
+      </c>
+      <c r="X27" s="73">
+        <v>6</v>
+      </c>
+      <c r="Y27" s="73">
+        <v>6</v>
+      </c>
+      <c r="Z27" s="74"/>
+      <c r="AA27" s="73"/>
+      <c r="AB27" s="73"/>
+    </row>
+    <row r="28" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B28" s="80">
+        <v>43647</v>
+      </c>
+      <c r="C28" s="80"/>
+      <c r="D28" s="80"/>
+      <c r="E28" s="73">
+        <v>2</v>
+      </c>
+      <c r="F28" s="73">
+        <v>2</v>
+      </c>
+      <c r="G28" s="73">
+        <v>2</v>
+      </c>
+      <c r="H28" s="73">
+        <v>140</v>
+      </c>
+      <c r="I28" s="73">
+        <v>140</v>
+      </c>
+      <c r="J28" s="73">
+        <v>140</v>
+      </c>
+      <c r="K28" s="73">
+        <v>3.86</v>
+      </c>
+      <c r="L28" s="73">
+        <v>3.86</v>
+      </c>
+      <c r="M28" s="73">
+        <v>3.86</v>
+      </c>
+      <c r="N28" s="73">
+        <v>8</v>
+      </c>
+      <c r="O28" s="73">
+        <v>8</v>
+      </c>
+      <c r="P28" s="73">
+        <v>8</v>
+      </c>
+      <c r="Q28" s="73">
+        <v>5.2</v>
+      </c>
+      <c r="R28" s="73">
+        <v>5.2</v>
+      </c>
+      <c r="S28" s="73">
+        <v>5.2</v>
+      </c>
+      <c r="T28" s="73">
+        <v>122</v>
+      </c>
+      <c r="U28" s="73">
+        <v>122</v>
+      </c>
+      <c r="V28" s="73">
+        <v>122</v>
+      </c>
+      <c r="W28" s="73">
+        <v>3</v>
+      </c>
+      <c r="X28" s="73">
+        <v>3</v>
+      </c>
+      <c r="Y28" s="73">
+        <v>3</v>
+      </c>
+      <c r="Z28" s="74"/>
+      <c r="AA28" s="73"/>
+      <c r="AB28" s="73"/>
+    </row>
+    <row r="29" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B29" s="80">
+        <v>43435</v>
+      </c>
+      <c r="C29" s="80"/>
+      <c r="D29" s="80"/>
+      <c r="E29" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="F29" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="G29" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="H29" s="73">
+        <v>168</v>
+      </c>
+      <c r="I29" s="73">
+        <v>168</v>
+      </c>
+      <c r="J29" s="73">
+        <v>168</v>
+      </c>
+      <c r="K29" s="73">
+        <v>2.6</v>
+      </c>
+      <c r="L29" s="73">
+        <v>2.6</v>
+      </c>
+      <c r="M29" s="73">
+        <v>2.6</v>
+      </c>
+      <c r="N29" s="73">
+        <v>9.94</v>
+      </c>
+      <c r="O29" s="73">
+        <v>9.94</v>
+      </c>
+      <c r="P29" s="73">
+        <v>9.94</v>
+      </c>
+      <c r="Q29" s="73">
+        <v>4.88</v>
+      </c>
+      <c r="R29" s="73">
+        <v>4.88</v>
+      </c>
+      <c r="S29" s="73">
+        <v>4.88</v>
+      </c>
+      <c r="T29" s="73">
+        <v>87</v>
+      </c>
+      <c r="U29" s="73">
+        <v>87</v>
+      </c>
+      <c r="V29" s="73">
+        <v>87</v>
+      </c>
+      <c r="W29" s="73">
+        <v>3</v>
+      </c>
+      <c r="X29" s="73">
+        <v>3</v>
+      </c>
+      <c r="Y29" s="73">
+        <v>3</v>
+      </c>
+      <c r="Z29" s="74"/>
+      <c r="AA29" s="73"/>
+      <c r="AB29" s="73"/>
+    </row>
+    <row r="30" spans="2:28" s="72" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B30" s="70">
+        <v>43282</v>
+      </c>
+      <c r="C30" s="70"/>
+      <c r="D30" s="70"/>
+      <c r="E30" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="F30" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="G30" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="H30" s="78">
+        <v>201</v>
+      </c>
+      <c r="I30" s="78">
+        <v>201</v>
+      </c>
+      <c r="J30" s="78">
+        <v>201</v>
+      </c>
+      <c r="K30" s="78">
+        <v>3.9</v>
+      </c>
+      <c r="L30" s="78">
+        <v>3.9</v>
+      </c>
+      <c r="M30" s="78">
+        <v>3.9</v>
+      </c>
+      <c r="N30" s="78">
+        <v>10.5</v>
+      </c>
+      <c r="O30" s="78">
+        <v>10.5</v>
+      </c>
+      <c r="P30" s="78">
+        <v>10.5</v>
+      </c>
+      <c r="Q30" s="78">
+        <v>5.05</v>
+      </c>
+      <c r="R30" s="78">
+        <v>5.05</v>
+      </c>
+      <c r="S30" s="78">
+        <v>5.05</v>
+      </c>
+      <c r="T30" s="78">
+        <v>134</v>
+      </c>
+      <c r="U30" s="78">
+        <v>134</v>
+      </c>
+      <c r="V30" s="78">
+        <v>134</v>
+      </c>
+      <c r="W30" s="78">
+        <v>2</v>
+      </c>
+      <c r="X30" s="78">
+        <v>2</v>
+      </c>
+      <c r="Y30" s="78">
+        <v>2</v>
+      </c>
+      <c r="Z30" s="83"/>
+      <c r="AA30" s="82"/>
+      <c r="AB30" s="82"/>
+    </row>
+    <row r="31" spans="2:28" s="53" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B31" s="70">
+        <v>43132</v>
+      </c>
+      <c r="C31" s="70"/>
+      <c r="D31" s="70"/>
+      <c r="E31" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="F31" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="G31" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="H31" s="78">
+        <v>184</v>
+      </c>
+      <c r="I31" s="78">
+        <v>184</v>
+      </c>
+      <c r="J31" s="78">
+        <v>184</v>
+      </c>
+      <c r="K31" s="188" t="s">
+        <v>72</v>
+      </c>
+      <c r="L31" s="188"/>
+      <c r="M31" s="188"/>
+      <c r="N31" s="78">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="O31" s="78">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="P31" s="78">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="Q31" s="78">
+        <v>5.43</v>
+      </c>
+      <c r="R31" s="78">
+        <v>5.43</v>
+      </c>
+      <c r="S31" s="78">
+        <v>5.43</v>
+      </c>
+      <c r="T31" s="78">
+        <v>120</v>
+      </c>
+      <c r="U31" s="78">
+        <v>120</v>
+      </c>
+      <c r="V31" s="78">
+        <v>120</v>
+      </c>
+      <c r="W31" s="78">
+        <v>2</v>
+      </c>
+      <c r="X31" s="78">
+        <v>2</v>
+      </c>
+      <c r="Y31" s="78">
+        <v>2</v>
+      </c>
+      <c r="Z31" s="84" t="s">
+        <v>73</v>
+      </c>
+      <c r="AA31" s="78"/>
+      <c r="AB31" s="78"/>
+    </row>
+    <row r="32" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B32" s="70">
+        <v>42917</v>
+      </c>
+      <c r="C32" s="70"/>
+      <c r="D32" s="70"/>
+      <c r="E32" s="78">
+        <v>2</v>
+      </c>
+      <c r="F32" s="78">
+        <v>2</v>
+      </c>
+      <c r="G32" s="78">
+        <v>2</v>
+      </c>
+      <c r="H32" s="78">
+        <v>177</v>
+      </c>
+      <c r="I32" s="78">
+        <v>177</v>
+      </c>
+      <c r="J32" s="78">
+        <v>177</v>
+      </c>
+      <c r="K32" s="78">
+        <v>3.9</v>
+      </c>
+      <c r="L32" s="78">
+        <v>3.9</v>
+      </c>
+      <c r="M32" s="78">
+        <v>3.9</v>
+      </c>
+      <c r="N32" s="78">
+        <v>9.74</v>
+      </c>
+      <c r="O32" s="78">
+        <v>9.74</v>
+      </c>
+      <c r="P32" s="78">
+        <v>9.74</v>
+      </c>
+      <c r="Q32" s="78">
+        <v>5.2</v>
+      </c>
+      <c r="R32" s="78">
+        <v>5.2</v>
+      </c>
+      <c r="S32" s="78">
+        <v>5.2</v>
+      </c>
+      <c r="T32" s="78">
+        <v>125</v>
+      </c>
+      <c r="U32" s="78">
+        <v>125</v>
+      </c>
+      <c r="V32" s="78">
+        <v>125</v>
+      </c>
+      <c r="W32" s="78">
+        <v>1</v>
+      </c>
+      <c r="X32" s="78">
+        <v>1</v>
+      </c>
+      <c r="Y32" s="78">
+        <v>1</v>
+      </c>
+      <c r="Z32" s="74"/>
+      <c r="AA32" s="73"/>
+      <c r="AB32" s="73"/>
+    </row>
+    <row r="33" spans="2:28" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="B33" s="70">
+        <v>42767</v>
+      </c>
+      <c r="C33" s="70"/>
+      <c r="D33" s="70"/>
+      <c r="E33" s="78">
+        <v>3</v>
+      </c>
+      <c r="F33" s="78">
+        <v>3</v>
+      </c>
+      <c r="G33" s="78">
+        <v>3</v>
+      </c>
+      <c r="H33" s="78">
+        <v>231</v>
+      </c>
+      <c r="I33" s="78">
+        <v>231</v>
+      </c>
+      <c r="J33" s="78">
+        <v>231</v>
+      </c>
+      <c r="K33" s="78">
+        <v>3.96</v>
+      </c>
+      <c r="L33" s="78">
+        <v>3.96</v>
+      </c>
+      <c r="M33" s="78">
+        <v>3.96</v>
+      </c>
+      <c r="N33" s="78">
+        <v>12.2</v>
+      </c>
+      <c r="O33" s="78">
+        <v>12.2</v>
+      </c>
+      <c r="P33" s="78">
+        <v>12.2</v>
+      </c>
+      <c r="Q33" s="78">
+        <v>5.6</v>
+      </c>
+      <c r="R33" s="78">
+        <v>5.6</v>
+      </c>
+      <c r="S33" s="78">
+        <v>5.6</v>
+      </c>
+      <c r="T33" s="78">
+        <v>116</v>
+      </c>
+      <c r="U33" s="78">
+        <v>116</v>
+      </c>
+      <c r="V33" s="78">
+        <v>116</v>
+      </c>
+      <c r="W33" s="78">
+        <v>2</v>
+      </c>
+      <c r="X33" s="78">
+        <v>2</v>
+      </c>
+      <c r="Y33" s="78">
+        <v>2</v>
+      </c>
+      <c r="Z33" s="84" t="s">
+        <v>74</v>
+      </c>
+      <c r="AA33" s="84" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB33" s="85" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="34" spans="2:28" s="52" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B34" s="70">
+        <v>42552</v>
+      </c>
+      <c r="C34" s="70"/>
+      <c r="D34" s="70"/>
+      <c r="E34" s="86" t="s">
+        <v>69</v>
+      </c>
+      <c r="F34" s="86" t="s">
+        <v>69</v>
+      </c>
+      <c r="G34" s="86" t="s">
+        <v>69</v>
+      </c>
+      <c r="H34" s="69">
+        <v>234</v>
+      </c>
+      <c r="I34" s="69">
+        <v>234</v>
+      </c>
+      <c r="J34" s="69">
+        <v>234</v>
+      </c>
+      <c r="K34" s="69">
+        <v>1.67</v>
+      </c>
+      <c r="L34" s="69">
+        <v>1.67</v>
+      </c>
+      <c r="M34" s="69">
+        <v>1.67</v>
+      </c>
+      <c r="N34" s="69">
+        <v>12</v>
+      </c>
+      <c r="O34" s="69">
+        <v>12</v>
+      </c>
+      <c r="P34" s="69">
+        <v>12</v>
+      </c>
+      <c r="Q34" s="69">
+        <v>5.15</v>
+      </c>
+      <c r="R34" s="69">
+        <v>5.15</v>
+      </c>
+      <c r="S34" s="69">
+        <v>5.15</v>
+      </c>
+      <c r="T34" s="69">
+        <v>133</v>
+      </c>
+      <c r="U34" s="69">
+        <v>133</v>
+      </c>
+      <c r="V34" s="69">
+        <v>133</v>
+      </c>
+      <c r="W34" s="69">
+        <v>3</v>
+      </c>
+      <c r="X34" s="69">
+        <v>3</v>
+      </c>
+      <c r="Y34" s="69">
+        <v>3</v>
+      </c>
+      <c r="Z34" s="87"/>
+      <c r="AA34" s="79"/>
+      <c r="AB34" s="79"/>
+    </row>
+    <row r="35" spans="2:28" s="52" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B35" s="70">
+        <v>42430</v>
+      </c>
+      <c r="C35" s="70"/>
+      <c r="D35" s="70"/>
+      <c r="E35" s="86" t="s">
+        <v>69</v>
+      </c>
+      <c r="F35" s="86" t="s">
+        <v>69</v>
+      </c>
+      <c r="G35" s="86" t="s">
+        <v>69</v>
+      </c>
+      <c r="H35" s="69">
+        <v>173</v>
+      </c>
+      <c r="I35" s="69">
+        <v>173</v>
+      </c>
+      <c r="J35" s="69">
+        <v>173</v>
+      </c>
+      <c r="K35" s="69">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L35" s="69">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="M35" s="69">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="N35" s="69">
+        <v>9.69</v>
+      </c>
+      <c r="O35" s="69">
+        <v>9.69</v>
+      </c>
+      <c r="P35" s="69">
+        <v>9.69</v>
+      </c>
+      <c r="Q35" s="69">
+        <v>5.25</v>
+      </c>
+      <c r="R35" s="69">
+        <v>5.25</v>
+      </c>
+      <c r="S35" s="69">
+        <v>5.25</v>
+      </c>
+      <c r="T35" s="69">
+        <v>131</v>
+      </c>
+      <c r="U35" s="69">
+        <v>131</v>
+      </c>
+      <c r="V35" s="69">
+        <v>131</v>
+      </c>
+      <c r="W35" s="69">
+        <v>3</v>
+      </c>
+      <c r="X35" s="69">
+        <v>3</v>
+      </c>
+      <c r="Y35" s="69">
+        <v>3</v>
+      </c>
+      <c r="Z35" s="87"/>
+      <c r="AA35" s="79"/>
+      <c r="AB35" s="79"/>
+    </row>
+    <row r="36" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B36" s="88">
+        <v>42186</v>
+      </c>
+      <c r="C36" s="88"/>
+      <c r="D36" s="88"/>
+      <c r="E36" s="84" t="s">
+        <v>69</v>
+      </c>
+      <c r="F36" s="84" t="s">
+        <v>75</v>
+      </c>
+      <c r="G36" s="84" t="s">
+        <v>69</v>
+      </c>
+      <c r="H36" s="84">
+        <v>168</v>
+      </c>
+      <c r="I36" s="84">
+        <v>168</v>
+      </c>
+      <c r="J36" s="84">
+        <v>168</v>
+      </c>
+      <c r="K36" s="84">
+        <v>2.1</v>
+      </c>
+      <c r="L36" s="84">
+        <v>2.1</v>
+      </c>
+      <c r="M36" s="84">
+        <v>2.1</v>
+      </c>
+      <c r="N36" s="84">
+        <v>8.9700000000000006</v>
+      </c>
+      <c r="O36" s="84">
+        <v>8.9700000000000006</v>
+      </c>
+      <c r="P36" s="84">
+        <v>8.9700000000000006</v>
+      </c>
+      <c r="Q36" s="84">
+        <v>5.31</v>
+      </c>
+      <c r="R36" s="84">
+        <v>5.31</v>
+      </c>
+      <c r="S36" s="84">
+        <v>5.31</v>
+      </c>
+      <c r="T36" s="84">
+        <v>97</v>
+      </c>
+      <c r="U36" s="84">
+        <v>97</v>
+      </c>
+      <c r="V36" s="84">
+        <v>97</v>
+      </c>
+      <c r="W36" s="84" t="s">
+        <v>71</v>
+      </c>
+      <c r="X36" s="84" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y36" s="84" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z36" s="84"/>
+      <c r="AA36" s="73"/>
+      <c r="AB36" s="73"/>
+    </row>
+    <row r="37" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B37" s="88">
+        <v>42005</v>
+      </c>
+      <c r="C37" s="88"/>
+      <c r="D37" s="88"/>
+      <c r="E37" s="84" t="s">
+        <v>69</v>
+      </c>
+      <c r="F37" s="84" t="s">
+        <v>76</v>
+      </c>
+      <c r="G37" s="84" t="s">
+        <v>69</v>
+      </c>
+      <c r="H37" s="84">
+        <v>175</v>
+      </c>
+      <c r="I37" s="84">
+        <v>175</v>
+      </c>
+      <c r="J37" s="84">
+        <v>175</v>
+      </c>
+      <c r="K37" s="84">
+        <v>2.15</v>
+      </c>
+      <c r="L37" s="84">
+        <v>2.15</v>
+      </c>
+      <c r="M37" s="84">
+        <v>2.15</v>
+      </c>
+      <c r="N37" s="84">
+        <v>10.1</v>
+      </c>
+      <c r="O37" s="84">
+        <v>10.1</v>
+      </c>
+      <c r="P37" s="84">
+        <v>10.1</v>
+      </c>
+      <c r="Q37" s="84">
+        <v>5.21</v>
+      </c>
+      <c r="R37" s="84">
+        <v>5.21</v>
+      </c>
+      <c r="S37" s="84">
+        <v>5.21</v>
+      </c>
+      <c r="T37" s="84">
+        <v>142</v>
+      </c>
+      <c r="U37" s="84">
+        <v>142</v>
+      </c>
+      <c r="V37" s="84">
+        <v>142</v>
+      </c>
+      <c r="W37" s="84" t="s">
+        <v>71</v>
+      </c>
+      <c r="X37" s="84" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y37" s="84" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z37" s="84" t="s">
+        <v>77</v>
+      </c>
+      <c r="AA37" s="73"/>
+      <c r="AB37" s="73"/>
+    </row>
+    <row r="38" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B38" s="88">
+        <v>41852</v>
+      </c>
+      <c r="C38" s="88"/>
+      <c r="D38" s="88"/>
+      <c r="E38" s="84" t="s">
+        <v>69</v>
+      </c>
+      <c r="F38" s="84" t="s">
+        <v>78</v>
+      </c>
+      <c r="G38" s="84" t="s">
+        <v>69</v>
+      </c>
+      <c r="H38" s="84">
+        <v>181</v>
+      </c>
+      <c r="I38" s="84">
+        <v>181</v>
+      </c>
+      <c r="J38" s="84">
+        <v>181</v>
+      </c>
+      <c r="K38" s="84">
+        <v>6.2</v>
+      </c>
+      <c r="L38" s="84">
+        <v>6.2</v>
+      </c>
+      <c r="M38" s="84">
+        <v>6.2</v>
+      </c>
+      <c r="N38" s="84">
+        <v>9.86</v>
+      </c>
+      <c r="O38" s="84">
+        <v>9.86</v>
+      </c>
+      <c r="P38" s="84">
+        <v>9.86</v>
+      </c>
+      <c r="Q38" s="84">
+        <v>5.36</v>
+      </c>
+      <c r="R38" s="84">
+        <v>5.36</v>
+      </c>
+      <c r="S38" s="84">
+        <v>5.36</v>
+      </c>
+      <c r="T38" s="84">
+        <v>134</v>
+      </c>
+      <c r="U38" s="84">
+        <v>134</v>
+      </c>
+      <c r="V38" s="84">
+        <v>134</v>
+      </c>
+      <c r="W38" s="84">
+        <v>2</v>
+      </c>
+      <c r="X38" s="84">
+        <v>2</v>
+      </c>
+      <c r="Y38" s="84">
+        <v>2</v>
+      </c>
+      <c r="Z38" s="84"/>
+      <c r="AA38" s="73"/>
+      <c r="AB38" s="73"/>
+    </row>
+    <row r="39" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B39" s="73"/>
+      <c r="C39" s="73"/>
+      <c r="D39" s="73"/>
+      <c r="E39" s="73"/>
+      <c r="F39" s="73"/>
+      <c r="G39" s="73"/>
+      <c r="H39" s="73"/>
+      <c r="I39" s="73"/>
+      <c r="J39" s="73"/>
+      <c r="K39" s="73"/>
+      <c r="L39" s="73"/>
+      <c r="M39" s="73"/>
+      <c r="N39" s="73"/>
+      <c r="O39" s="73"/>
+      <c r="P39" s="73"/>
+      <c r="Q39" s="73"/>
+      <c r="R39" s="73"/>
+      <c r="S39" s="73"/>
+      <c r="T39" s="73"/>
+      <c r="U39" s="73"/>
+      <c r="V39" s="73"/>
+      <c r="W39" s="73"/>
+      <c r="X39" s="73"/>
+      <c r="Y39" s="73"/>
+      <c r="Z39" s="74"/>
+      <c r="AA39" s="73"/>
+      <c r="AB39" s="73"/>
+    </row>
+    <row r="40" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B40" s="73"/>
+      <c r="C40" s="73"/>
+      <c r="D40" s="73"/>
+      <c r="E40" s="73"/>
+      <c r="F40" s="73"/>
+      <c r="G40" s="73"/>
+      <c r="H40" s="73"/>
+      <c r="I40" s="73"/>
+      <c r="J40" s="73"/>
+      <c r="K40" s="73"/>
+      <c r="L40" s="73"/>
+      <c r="M40" s="73"/>
+      <c r="N40" s="73"/>
+      <c r="O40" s="73"/>
+      <c r="P40" s="73"/>
+      <c r="Q40" s="73"/>
+      <c r="R40" s="73"/>
+      <c r="S40" s="73"/>
+      <c r="T40" s="73"/>
+      <c r="U40" s="73"/>
+      <c r="V40" s="73"/>
+      <c r="W40" s="73"/>
+      <c r="X40" s="73"/>
+      <c r="Y40" s="73"/>
+      <c r="Z40" s="74"/>
+      <c r="AA40" s="73"/>
+      <c r="AB40" s="73"/>
+    </row>
+    <row r="41" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B41" s="73"/>
+      <c r="C41" s="73"/>
+      <c r="D41" s="73"/>
+      <c r="E41" s="73"/>
+      <c r="F41" s="73"/>
+      <c r="G41" s="73"/>
+      <c r="H41" s="73"/>
+      <c r="I41" s="73"/>
+      <c r="J41" s="73"/>
+      <c r="K41" s="73"/>
+      <c r="L41" s="73"/>
+      <c r="M41" s="73"/>
+      <c r="N41" s="73"/>
+      <c r="O41" s="73"/>
+      <c r="P41" s="73"/>
+      <c r="Q41" s="73"/>
+      <c r="R41" s="73"/>
+      <c r="S41" s="73"/>
+      <c r="T41" s="73"/>
+      <c r="U41" s="73"/>
+      <c r="V41" s="73"/>
+      <c r="W41" s="73"/>
+      <c r="X41" s="73"/>
+      <c r="Y41" s="73"/>
+      <c r="Z41" s="74"/>
+      <c r="AA41" s="73"/>
+      <c r="AB41" s="73"/>
+    </row>
+    <row r="42" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B42" s="73"/>
+      <c r="C42" s="73"/>
+      <c r="D42" s="73"/>
+      <c r="E42" s="73"/>
+      <c r="F42" s="73"/>
+      <c r="G42" s="73"/>
+      <c r="H42" s="73"/>
+      <c r="I42" s="73"/>
+      <c r="J42" s="73"/>
+      <c r="K42" s="73"/>
+      <c r="L42" s="73"/>
+      <c r="M42" s="73"/>
+      <c r="N42" s="73"/>
+      <c r="O42" s="73"/>
+      <c r="P42" s="73"/>
+      <c r="Q42" s="73"/>
+      <c r="R42" s="73"/>
+      <c r="S42" s="73"/>
+      <c r="T42" s="73"/>
+      <c r="U42" s="73"/>
+      <c r="V42" s="73"/>
+      <c r="W42" s="73"/>
+      <c r="X42" s="73"/>
+      <c r="Y42" s="73"/>
+      <c r="Z42" s="74"/>
+      <c r="AA42" s="73"/>
+      <c r="AB42" s="73"/>
+    </row>
+    <row r="43" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B43" s="73"/>
+      <c r="C43" s="73"/>
+      <c r="D43" s="73"/>
+      <c r="E43" s="73"/>
+      <c r="F43" s="73"/>
+      <c r="G43" s="73"/>
+      <c r="H43" s="73"/>
+      <c r="I43" s="73"/>
+      <c r="J43" s="73"/>
+      <c r="K43" s="73"/>
+      <c r="L43" s="73"/>
+      <c r="M43" s="73"/>
+      <c r="N43" s="73"/>
+      <c r="O43" s="73"/>
+      <c r="P43" s="73"/>
+      <c r="Q43" s="73"/>
+      <c r="R43" s="73"/>
+      <c r="S43" s="73"/>
+      <c r="T43" s="73"/>
+      <c r="U43" s="73"/>
+      <c r="V43" s="73"/>
+      <c r="W43" s="73"/>
+      <c r="X43" s="73"/>
+      <c r="Y43" s="73"/>
+      <c r="Z43" s="74"/>
+      <c r="AA43" s="73"/>
+      <c r="AB43" s="73"/>
+    </row>
+    <row r="44" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B44" s="73"/>
+      <c r="C44" s="73"/>
+      <c r="D44" s="73"/>
+      <c r="E44" s="73"/>
+      <c r="F44" s="73"/>
+      <c r="G44" s="73"/>
+      <c r="H44" s="73"/>
+      <c r="I44" s="73"/>
+      <c r="J44" s="73"/>
+      <c r="K44" s="73"/>
+      <c r="L44" s="73"/>
+      <c r="M44" s="73"/>
+      <c r="N44" s="73"/>
+      <c r="O44" s="73"/>
+      <c r="P44" s="73"/>
+      <c r="Q44" s="73"/>
+      <c r="R44" s="73"/>
+      <c r="S44" s="73"/>
+      <c r="T44" s="73"/>
+      <c r="U44" s="73"/>
+      <c r="V44" s="73"/>
+      <c r="W44" s="73"/>
+      <c r="X44" s="73"/>
+      <c r="Y44" s="73"/>
+      <c r="Z44" s="74"/>
+      <c r="AA44" s="73"/>
+      <c r="AB44" s="73"/>
+    </row>
+    <row r="45" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B45" s="73"/>
+      <c r="C45" s="73"/>
+      <c r="D45" s="73"/>
+      <c r="E45" s="73"/>
+      <c r="F45" s="73"/>
+      <c r="G45" s="73"/>
+      <c r="H45" s="73"/>
+      <c r="I45" s="73"/>
+      <c r="J45" s="73"/>
+      <c r="K45" s="73"/>
+      <c r="L45" s="73"/>
+      <c r="M45" s="73"/>
+      <c r="N45" s="73"/>
+      <c r="O45" s="73"/>
+      <c r="P45" s="73"/>
+      <c r="Q45" s="73"/>
+      <c r="R45" s="73"/>
+      <c r="S45" s="73"/>
+      <c r="T45" s="73"/>
+      <c r="U45" s="73"/>
+      <c r="V45" s="73"/>
+      <c r="W45" s="73"/>
+      <c r="X45" s="73"/>
+      <c r="Y45" s="73"/>
+      <c r="Z45" s="74"/>
+      <c r="AA45" s="73"/>
+      <c r="AB45" s="73"/>
+    </row>
+    <row r="46" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B46" s="73"/>
+      <c r="C46" s="73"/>
+      <c r="D46" s="73"/>
+      <c r="E46" s="73"/>
+      <c r="F46" s="73"/>
+      <c r="G46" s="73"/>
+      <c r="H46" s="73"/>
+      <c r="I46" s="73"/>
+      <c r="J46" s="73"/>
+      <c r="K46" s="73"/>
+      <c r="L46" s="73"/>
+      <c r="M46" s="73"/>
+      <c r="N46" s="73"/>
+      <c r="O46" s="73"/>
+      <c r="P46" s="73"/>
+      <c r="Q46" s="73"/>
+      <c r="R46" s="73"/>
+      <c r="S46" s="73"/>
+      <c r="T46" s="73"/>
+      <c r="U46" s="73"/>
+      <c r="V46" s="73"/>
+      <c r="W46" s="73"/>
+      <c r="X46" s="73"/>
+      <c r="Y46" s="73"/>
+      <c r="Z46" s="74"/>
+      <c r="AA46" s="73"/>
+      <c r="AB46" s="73"/>
+    </row>
+    <row r="47" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B47" s="73"/>
+      <c r="C47" s="73"/>
+      <c r="D47" s="73"/>
+      <c r="E47" s="73"/>
+      <c r="F47" s="73"/>
+      <c r="G47" s="73"/>
+      <c r="H47" s="73"/>
+      <c r="I47" s="73"/>
+      <c r="J47" s="73"/>
+      <c r="K47" s="73"/>
+      <c r="L47" s="73"/>
+      <c r="M47" s="73"/>
+      <c r="N47" s="73"/>
+      <c r="O47" s="73"/>
+      <c r="P47" s="73"/>
+      <c r="Q47" s="73"/>
+      <c r="R47" s="73"/>
+      <c r="S47" s="73"/>
+      <c r="T47" s="73"/>
+      <c r="U47" s="73"/>
+      <c r="V47" s="73"/>
+      <c r="W47" s="73"/>
+      <c r="X47" s="73"/>
+      <c r="Y47" s="73"/>
+      <c r="Z47" s="74"/>
+      <c r="AA47" s="73"/>
+      <c r="AB47" s="73"/>
+    </row>
+    <row r="48" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B48" s="73"/>
+      <c r="C48" s="73"/>
+      <c r="D48" s="73"/>
+      <c r="E48" s="73"/>
+      <c r="F48" s="73"/>
+      <c r="G48" s="73"/>
+      <c r="H48" s="73"/>
+      <c r="I48" s="73"/>
+      <c r="J48" s="73"/>
+      <c r="K48" s="73"/>
+      <c r="L48" s="73"/>
+      <c r="M48" s="73"/>
+      <c r="N48" s="73"/>
+      <c r="O48" s="73"/>
+      <c r="P48" s="73"/>
+      <c r="Q48" s="73"/>
+      <c r="R48" s="73"/>
+      <c r="S48" s="73"/>
+      <c r="T48" s="73"/>
+      <c r="U48" s="73"/>
+      <c r="V48" s="73"/>
+      <c r="W48" s="73"/>
+      <c r="X48" s="73"/>
+      <c r="Y48" s="73"/>
+      <c r="Z48" s="74"/>
+      <c r="AA48" s="73"/>
+      <c r="AB48" s="73"/>
+    </row>
+    <row r="49" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B49" s="73"/>
+      <c r="C49" s="73"/>
+      <c r="D49" s="73"/>
+      <c r="E49" s="73"/>
+      <c r="F49" s="73"/>
+      <c r="G49" s="73"/>
+      <c r="H49" s="73"/>
+      <c r="I49" s="73"/>
+      <c r="J49" s="73"/>
+      <c r="K49" s="73"/>
+      <c r="L49" s="73"/>
+      <c r="M49" s="73"/>
+      <c r="N49" s="73"/>
+      <c r="O49" s="73"/>
+      <c r="P49" s="73"/>
+      <c r="Q49" s="73"/>
+      <c r="R49" s="73"/>
+      <c r="S49" s="73"/>
+      <c r="T49" s="73"/>
+      <c r="U49" s="73"/>
+      <c r="V49" s="73"/>
+      <c r="W49" s="73"/>
+      <c r="X49" s="73"/>
+      <c r="Y49" s="73"/>
+      <c r="Z49" s="74"/>
+      <c r="AA49" s="73"/>
+      <c r="AB49" s="73"/>
     </row>
   </sheetData>
-  <mergeCells count="23">
+  <mergeCells count="25">
+    <mergeCell ref="B25:AB25"/>
+    <mergeCell ref="D8:D10"/>
+    <mergeCell ref="B11:AB11"/>
+    <mergeCell ref="Q8:S8"/>
+    <mergeCell ref="K31:M31"/>
+    <mergeCell ref="H8:J8"/>
+    <mergeCell ref="K8:M8"/>
+    <mergeCell ref="N8:P8"/>
+    <mergeCell ref="C8:C10"/>
     <mergeCell ref="B5:AB5"/>
     <mergeCell ref="E9:G9"/>
     <mergeCell ref="H9:J9"/>
     <mergeCell ref="K9:M9"/>
     <mergeCell ref="N9:P9"/>
     <mergeCell ref="Q9:S9"/>
     <mergeCell ref="T9:V9"/>
     <mergeCell ref="W9:Y9"/>
     <mergeCell ref="T8:V8"/>
     <mergeCell ref="W8:Y8"/>
     <mergeCell ref="Z8:Z10"/>
     <mergeCell ref="B6:AB6"/>
     <mergeCell ref="B7:AB7"/>
     <mergeCell ref="AA8:AB9"/>
     <mergeCell ref="B8:B10"/>
     <mergeCell ref="E8:G8"/>
-    <mergeCell ref="D8:D10"/>
-[...5 lines deleted...]
-    <mergeCell ref="C8:C10"/>
   </mergeCells>
-  <phoneticPr fontId="6" type="noConversion"/>
+  <phoneticPr fontId="12" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="B6:AB6" r:id="rId1" display="Link to EPA Public Registers     https://www.epa.nsw.gov.au/licensing-and-regulation/public-registers" xr:uid="{00000000-0004-0000-0500-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="35" fitToHeight="0" orientation="landscape" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
-  <dimension ref="A1:AB21"/>
+  <dimension ref="A1:AB47"/>
   <sheetViews>
-    <sheetView topLeftCell="D1" zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
-      <selection activeCell="S30" sqref="S30"/>
+    <sheetView topLeftCell="B1" zoomScale="78" zoomScaleNormal="78" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2:AB2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="8.88671875" style="1"/>
-[...7 lines deleted...]
-    <col min="29" max="16384" width="8.88671875" style="1"/>
+    <col min="2" max="2" width="12.88671875" style="53" customWidth="1"/>
+    <col min="3" max="3" width="12.88671875" customWidth="1"/>
+    <col min="4" max="4" width="14.44140625" customWidth="1"/>
+    <col min="5" max="25" width="11.6640625" customWidth="1"/>
+    <col min="26" max="26" width="38.33203125" style="11" customWidth="1"/>
+    <col min="27" max="27" width="19.6640625" customWidth="1"/>
+    <col min="28" max="28" width="17.88671875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" ht="16.2" thickBot="1" x14ac:dyDescent="0.35"/>
-[...1 lines deleted...]
-      <c r="B2" s="104" t="s">
+    <row r="1" spans="1:28" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="2" spans="1:28" ht="21.6" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B2" s="189" t="s">
+        <v>91</v>
+      </c>
+      <c r="C2" s="190"/>
+      <c r="D2" s="190"/>
+      <c r="E2" s="190"/>
+      <c r="F2" s="190"/>
+      <c r="G2" s="190"/>
+      <c r="H2" s="190"/>
+      <c r="I2" s="190"/>
+      <c r="J2" s="190"/>
+      <c r="K2" s="190"/>
+      <c r="L2" s="190"/>
+      <c r="M2" s="190"/>
+      <c r="N2" s="190"/>
+      <c r="O2" s="190"/>
+      <c r="P2" s="190"/>
+      <c r="Q2" s="190"/>
+      <c r="R2" s="190"/>
+      <c r="S2" s="190"/>
+      <c r="T2" s="190"/>
+      <c r="U2" s="190"/>
+      <c r="V2" s="190"/>
+      <c r="W2" s="190"/>
+      <c r="X2" s="190"/>
+      <c r="Y2" s="190"/>
+      <c r="Z2" s="190"/>
+      <c r="AA2" s="190"/>
+      <c r="AB2" s="191"/>
+    </row>
+    <row r="3" spans="1:28" ht="25.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="192" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="105"/>
-[...27 lines deleted...]
-      <c r="B3" s="107" t="s">
+      <c r="C3" s="193"/>
+      <c r="D3" s="193"/>
+      <c r="E3" s="193"/>
+      <c r="F3" s="193"/>
+      <c r="G3" s="193"/>
+      <c r="H3" s="193"/>
+      <c r="I3" s="193"/>
+      <c r="J3" s="193"/>
+      <c r="K3" s="193"/>
+      <c r="L3" s="193"/>
+      <c r="M3" s="193"/>
+      <c r="N3" s="193"/>
+      <c r="O3" s="193"/>
+      <c r="P3" s="193"/>
+      <c r="Q3" s="193"/>
+      <c r="R3" s="193"/>
+      <c r="S3" s="193"/>
+      <c r="T3" s="193"/>
+      <c r="U3" s="193"/>
+      <c r="V3" s="193"/>
+      <c r="W3" s="193"/>
+      <c r="X3" s="193"/>
+      <c r="Y3" s="193"/>
+      <c r="Z3" s="193"/>
+      <c r="AA3" s="193"/>
+      <c r="AB3" s="194"/>
+    </row>
+    <row r="4" spans="1:28" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B4" s="195" t="s">
+        <v>79</v>
+      </c>
+      <c r="C4" s="196"/>
+      <c r="D4" s="196"/>
+      <c r="E4" s="196"/>
+      <c r="F4" s="196"/>
+      <c r="G4" s="196"/>
+      <c r="H4" s="196"/>
+      <c r="I4" s="196"/>
+      <c r="J4" s="196"/>
+      <c r="K4" s="196"/>
+      <c r="L4" s="196"/>
+      <c r="M4" s="196"/>
+      <c r="N4" s="196"/>
+      <c r="O4" s="196"/>
+      <c r="P4" s="196"/>
+      <c r="Q4" s="196"/>
+      <c r="R4" s="196"/>
+      <c r="S4" s="196"/>
+      <c r="T4" s="196"/>
+      <c r="U4" s="196"/>
+      <c r="V4" s="196"/>
+      <c r="W4" s="196"/>
+      <c r="X4" s="196"/>
+      <c r="Y4" s="196"/>
+      <c r="Z4" s="196"/>
+      <c r="AA4" s="196"/>
+      <c r="AB4" s="197"/>
+    </row>
+    <row r="5" spans="1:28" x14ac:dyDescent="0.3">
+      <c r="B5" s="112" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="112" t="s">
+        <v>4</v>
+      </c>
+      <c r="D5" s="112" t="s">
+        <v>5</v>
+      </c>
+      <c r="E5" s="201" t="s">
+        <v>61</v>
+      </c>
+      <c r="F5" s="202"/>
+      <c r="G5" s="203"/>
+      <c r="H5" s="204" t="s">
+        <v>62</v>
+      </c>
+      <c r="I5" s="205"/>
+      <c r="J5" s="206"/>
+      <c r="K5" s="205" t="s">
+        <v>63</v>
+      </c>
+      <c r="L5" s="205"/>
+      <c r="M5" s="205"/>
+      <c r="N5" s="204" t="s">
+        <v>64</v>
+      </c>
+      <c r="O5" s="205"/>
+      <c r="P5" s="206"/>
+      <c r="Q5" s="207" t="s">
+        <v>65</v>
+      </c>
+      <c r="R5" s="202"/>
+      <c r="S5" s="208"/>
+      <c r="T5" s="201" t="s">
+        <v>66</v>
+      </c>
+      <c r="U5" s="202"/>
+      <c r="V5" s="203"/>
+      <c r="W5" s="207" t="s">
+        <v>67</v>
+      </c>
+      <c r="X5" s="202"/>
+      <c r="Y5" s="203"/>
+      <c r="Z5" s="209" t="s">
+        <v>80</v>
+      </c>
+      <c r="AA5" s="212" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB5" s="213"/>
+    </row>
+    <row r="6" spans="1:28" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B6" s="113"/>
+      <c r="C6" s="113"/>
+      <c r="D6" s="113"/>
+      <c r="E6" s="198" t="s">
+        <v>68</v>
+      </c>
+      <c r="F6" s="199"/>
+      <c r="G6" s="200"/>
+      <c r="H6" s="198" t="s">
+        <v>68</v>
+      </c>
+      <c r="I6" s="199"/>
+      <c r="J6" s="200"/>
+      <c r="K6" s="199" t="s">
+        <v>68</v>
+      </c>
+      <c r="L6" s="199"/>
+      <c r="M6" s="199"/>
+      <c r="N6" s="198" t="s">
+        <v>68</v>
+      </c>
+      <c r="O6" s="199"/>
+      <c r="P6" s="200"/>
+      <c r="Q6" s="199" t="s">
+        <v>68</v>
+      </c>
+      <c r="R6" s="199"/>
+      <c r="S6" s="199"/>
+      <c r="T6" s="198" t="s">
+        <v>68</v>
+      </c>
+      <c r="U6" s="199"/>
+      <c r="V6" s="200"/>
+      <c r="W6" s="199" t="s">
+        <v>68</v>
+      </c>
+      <c r="X6" s="199"/>
+      <c r="Y6" s="200"/>
+      <c r="Z6" s="210"/>
+      <c r="AA6" s="214"/>
+      <c r="AB6" s="215"/>
+    </row>
+    <row r="7" spans="1:28" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B7" s="114"/>
+      <c r="C7" s="114"/>
+      <c r="D7" s="114"/>
+      <c r="E7" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="F7" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="J7" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="K7" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="L7" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="M7" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="N7" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="O7" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="P7" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q7" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="R7" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="S7" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="T7" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="U7" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="V7" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="W7" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="X7" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="Y7" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="Z7" s="211"/>
+      <c r="AA7" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB7" s="12" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="10"/>
+      <c r="B8" s="216" t="s">
+        <v>34</v>
+      </c>
+      <c r="C8" s="217"/>
+      <c r="D8" s="217"/>
+      <c r="E8" s="217"/>
+      <c r="F8" s="217"/>
+      <c r="G8" s="217"/>
+      <c r="H8" s="217"/>
+      <c r="I8" s="217"/>
+      <c r="J8" s="217"/>
+      <c r="K8" s="217"/>
+      <c r="L8" s="217"/>
+      <c r="M8" s="217"/>
+      <c r="N8" s="217"/>
+      <c r="O8" s="217"/>
+      <c r="P8" s="217"/>
+      <c r="Q8" s="217"/>
+      <c r="R8" s="217"/>
+      <c r="S8" s="217"/>
+      <c r="T8" s="217"/>
+      <c r="U8" s="217"/>
+      <c r="V8" s="217"/>
+      <c r="W8" s="217"/>
+      <c r="X8" s="217"/>
+      <c r="Y8" s="217"/>
+      <c r="Z8" s="217"/>
+      <c r="AA8" s="217"/>
+      <c r="AB8" s="218"/>
+    </row>
+    <row r="9" spans="1:28" s="53" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B9" s="78"/>
+      <c r="C9" s="78"/>
+      <c r="D9" s="78"/>
+      <c r="E9" s="78"/>
+      <c r="F9" s="78"/>
+      <c r="G9" s="78"/>
+      <c r="H9" s="78"/>
+      <c r="I9" s="78"/>
+      <c r="J9" s="78"/>
+      <c r="K9" s="78"/>
+      <c r="L9" s="78"/>
+      <c r="M9" s="78"/>
+      <c r="N9" s="78"/>
+      <c r="O9" s="78"/>
+      <c r="P9" s="78"/>
+      <c r="Q9" s="78"/>
+      <c r="R9" s="78"/>
+      <c r="S9" s="78"/>
+      <c r="T9" s="78"/>
+      <c r="U9" s="78"/>
+      <c r="V9" s="78"/>
+      <c r="W9" s="78"/>
+      <c r="X9" s="78"/>
+      <c r="Y9" s="78"/>
+      <c r="Z9" s="84"/>
+      <c r="AA9" s="78"/>
+      <c r="AB9" s="78"/>
+    </row>
+    <row r="10" spans="1:28" s="53" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="78"/>
+      <c r="C10" s="78"/>
+      <c r="D10" s="78"/>
+      <c r="E10" s="78"/>
+      <c r="F10" s="78"/>
+      <c r="G10" s="78"/>
+      <c r="H10" s="78"/>
+      <c r="I10" s="78"/>
+      <c r="J10" s="78"/>
+      <c r="K10" s="78"/>
+      <c r="L10" s="78"/>
+      <c r="M10" s="78"/>
+      <c r="N10" s="78"/>
+      <c r="O10" s="78"/>
+      <c r="P10" s="78"/>
+      <c r="Q10" s="78"/>
+      <c r="R10" s="78"/>
+      <c r="S10" s="78"/>
+      <c r="T10" s="78"/>
+      <c r="U10" s="78"/>
+      <c r="V10" s="78"/>
+      <c r="W10" s="78"/>
+      <c r="X10" s="78"/>
+      <c r="Y10" s="78"/>
+      <c r="Z10" s="84"/>
+      <c r="AA10" s="78"/>
+      <c r="AB10" s="78"/>
+    </row>
+    <row r="11" spans="1:28" s="53" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="78"/>
+      <c r="C11" s="78"/>
+      <c r="D11" s="78"/>
+      <c r="E11" s="78"/>
+      <c r="F11" s="78"/>
+      <c r="G11" s="78"/>
+      <c r="H11" s="78"/>
+      <c r="I11" s="78"/>
+      <c r="J11" s="78"/>
+      <c r="K11" s="78"/>
+      <c r="L11" s="78"/>
+      <c r="M11" s="78"/>
+      <c r="N11" s="78"/>
+      <c r="O11" s="78"/>
+      <c r="P11" s="78"/>
+      <c r="Q11" s="78"/>
+      <c r="R11" s="78"/>
+      <c r="S11" s="78"/>
+      <c r="T11" s="78"/>
+      <c r="U11" s="78"/>
+      <c r="V11" s="78"/>
+      <c r="W11" s="78"/>
+      <c r="X11" s="78"/>
+      <c r="Y11" s="78"/>
+      <c r="Z11" s="84"/>
+      <c r="AA11" s="78"/>
+      <c r="AB11" s="78"/>
+    </row>
+    <row r="12" spans="1:28" s="53" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="88">
+        <v>46009</v>
+      </c>
+      <c r="C12" s="91">
+        <v>45677</v>
+      </c>
+      <c r="D12" s="91">
+        <v>46042</v>
+      </c>
+      <c r="E12" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="F12" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="G12" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="H12" s="78">
+        <v>160</v>
+      </c>
+      <c r="I12" s="78">
+        <v>160</v>
+      </c>
+      <c r="J12" s="78">
+        <v>160</v>
+      </c>
+      <c r="K12" s="78">
+        <v>1.45</v>
+      </c>
+      <c r="L12" s="78">
+        <v>1.45</v>
+      </c>
+      <c r="M12" s="78">
+        <v>1.45</v>
+      </c>
+      <c r="N12" s="78">
+        <v>1.29</v>
+      </c>
+      <c r="O12" s="78">
+        <v>1.29</v>
+      </c>
+      <c r="P12" s="78">
+        <v>1.29</v>
+      </c>
+      <c r="Q12" s="78">
+        <v>5.51</v>
+      </c>
+      <c r="R12" s="78">
+        <v>5.51</v>
+      </c>
+      <c r="S12" s="78">
+        <v>5.51</v>
+      </c>
+      <c r="T12" s="78">
+        <v>101</v>
+      </c>
+      <c r="U12" s="78">
+        <v>101</v>
+      </c>
+      <c r="V12" s="78">
+        <v>101</v>
+      </c>
+      <c r="W12" s="78">
+        <v>3</v>
+      </c>
+      <c r="X12" s="78">
+        <v>3</v>
+      </c>
+      <c r="Y12" s="78">
+        <v>3</v>
+      </c>
+      <c r="Z12" s="84"/>
+      <c r="AA12" s="78"/>
+      <c r="AB12" s="78"/>
+    </row>
+    <row r="13" spans="1:28" s="53" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="88">
+        <v>45860</v>
+      </c>
+      <c r="C13" s="99">
+        <v>45860</v>
+      </c>
+      <c r="D13" s="99">
+        <v>45889</v>
+      </c>
+      <c r="E13" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="F13" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="G13" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="H13" s="78">
+        <v>158</v>
+      </c>
+      <c r="I13" s="78">
+        <v>158</v>
+      </c>
+      <c r="J13" s="78">
+        <v>158</v>
+      </c>
+      <c r="K13" s="78">
+        <v>1.3</v>
+      </c>
+      <c r="L13" s="78">
+        <v>1.3</v>
+      </c>
+      <c r="M13" s="78">
+        <v>1.3</v>
+      </c>
+      <c r="N13" s="78">
+        <v>0.98</v>
+      </c>
+      <c r="O13" s="78">
+        <v>0.98</v>
+      </c>
+      <c r="P13" s="78">
+        <v>0.98</v>
+      </c>
+      <c r="Q13" s="78">
+        <v>5.55</v>
+      </c>
+      <c r="R13" s="78">
+        <v>5.55</v>
+      </c>
+      <c r="S13" s="78">
+        <v>5.55</v>
+      </c>
+      <c r="T13" s="78">
+        <v>91</v>
+      </c>
+      <c r="U13" s="78">
+        <v>91</v>
+      </c>
+      <c r="V13" s="78">
+        <v>91</v>
+      </c>
+      <c r="W13" s="78">
+        <v>3</v>
+      </c>
+      <c r="X13" s="78">
+        <v>3</v>
+      </c>
+      <c r="Y13" s="78">
+        <v>3</v>
+      </c>
+      <c r="Z13" s="84"/>
+      <c r="AA13" s="78"/>
+      <c r="AB13" s="78"/>
+    </row>
+    <row r="14" spans="1:28" s="53" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="88">
+        <v>45627</v>
+      </c>
+      <c r="C14" s="91">
+        <v>45643</v>
+      </c>
+      <c r="D14" s="91">
+        <v>45643</v>
+      </c>
+      <c r="E14" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="F14" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="G14" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="H14" s="78">
+        <v>69</v>
+      </c>
+      <c r="I14" s="78">
+        <v>69</v>
+      </c>
+      <c r="J14" s="78">
+        <v>69</v>
+      </c>
+      <c r="K14" s="78">
+        <v>1.4</v>
+      </c>
+      <c r="L14" s="78">
+        <v>1.4</v>
+      </c>
+      <c r="M14" s="78">
+        <v>1.4</v>
+      </c>
+      <c r="N14" s="78">
+        <v>3.4</v>
+      </c>
+      <c r="O14" s="78">
+        <v>3.4</v>
+      </c>
+      <c r="P14" s="78">
+        <v>3.4</v>
+      </c>
+      <c r="Q14" s="78">
+        <v>5.86</v>
+      </c>
+      <c r="R14" s="78">
+        <v>5.86</v>
+      </c>
+      <c r="S14" s="78">
+        <v>5.86</v>
+      </c>
+      <c r="T14" s="78">
+        <v>76</v>
+      </c>
+      <c r="U14" s="78">
+        <v>76</v>
+      </c>
+      <c r="V14" s="78">
+        <v>76</v>
+      </c>
+      <c r="W14" s="78" t="s">
+        <v>71</v>
+      </c>
+      <c r="X14" s="78" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y14" s="78" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z14" s="84"/>
+      <c r="AA14" s="78"/>
+      <c r="AB14" s="78"/>
+    </row>
+    <row r="15" spans="1:28" s="53" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B15" s="88">
+        <v>45444</v>
+      </c>
+      <c r="C15" s="91">
+        <v>45469</v>
+      </c>
+      <c r="D15" s="91">
+        <v>45470</v>
+      </c>
+      <c r="E15" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="F15" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="G15" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="H15" s="78">
+        <v>161</v>
+      </c>
+      <c r="I15" s="78">
+        <v>161</v>
+      </c>
+      <c r="J15" s="78">
+        <v>161</v>
+      </c>
+      <c r="K15" s="78">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="L15" s="78">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="M15" s="78">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="N15" s="78">
+        <v>1.3</v>
+      </c>
+      <c r="O15" s="78">
+        <v>1.3</v>
+      </c>
+      <c r="P15" s="78">
+        <v>1.3</v>
+      </c>
+      <c r="Q15" s="78">
+        <v>5.8</v>
+      </c>
+      <c r="R15" s="78">
+        <v>5.8</v>
+      </c>
+      <c r="S15" s="78">
+        <v>5.8</v>
+      </c>
+      <c r="T15" s="78">
+        <v>102</v>
+      </c>
+      <c r="U15" s="78">
+        <v>102</v>
+      </c>
+      <c r="V15" s="78">
+        <v>102</v>
+      </c>
+      <c r="W15" s="78" t="s">
+        <v>71</v>
+      </c>
+      <c r="X15" s="78" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y15" s="78" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z15" s="84"/>
+      <c r="AA15" s="78"/>
+      <c r="AB15" s="78"/>
+    </row>
+    <row r="16" spans="1:28" s="53" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="88">
+        <v>45261</v>
+      </c>
+      <c r="C16" s="91">
+        <v>45266</v>
+      </c>
+      <c r="D16" s="91">
+        <v>44943</v>
+      </c>
+      <c r="E16" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="F16" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="G16" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="H16" s="78">
+        <v>167</v>
+      </c>
+      <c r="I16" s="78">
+        <v>167</v>
+      </c>
+      <c r="J16" s="78">
+        <v>167</v>
+      </c>
+      <c r="K16" s="78">
+        <v>2.4</v>
+      </c>
+      <c r="L16" s="78">
+        <v>2.4</v>
+      </c>
+      <c r="M16" s="78">
+        <v>2.4</v>
+      </c>
+      <c r="N16" s="78">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="O16" s="78">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="P16" s="78">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="Q16" s="78">
+        <v>6.09</v>
+      </c>
+      <c r="R16" s="78">
+        <v>6.09</v>
+      </c>
+      <c r="S16" s="78">
+        <v>6.09</v>
+      </c>
+      <c r="T16" s="78">
+        <v>95</v>
+      </c>
+      <c r="U16" s="78">
+        <v>95</v>
+      </c>
+      <c r="V16" s="78">
+        <v>95</v>
+      </c>
+      <c r="W16" s="78">
+        <v>2</v>
+      </c>
+      <c r="X16" s="78">
+        <v>2</v>
+      </c>
+      <c r="Y16" s="78">
+        <v>2</v>
+      </c>
+      <c r="Z16" s="84"/>
+      <c r="AA16" s="78"/>
+      <c r="AB16" s="78"/>
+    </row>
+    <row r="17" spans="2:28" s="53" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B17" s="88">
+        <v>45078</v>
+      </c>
+      <c r="C17" s="91">
+        <v>45141</v>
+      </c>
+      <c r="D17" s="91">
+        <v>45142</v>
+      </c>
+      <c r="E17" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="F17" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="G17" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="H17" s="78">
+        <v>144</v>
+      </c>
+      <c r="I17" s="78">
+        <v>144</v>
+      </c>
+      <c r="J17" s="78">
+        <v>144</v>
+      </c>
+      <c r="K17" s="78">
+        <v>1.3</v>
+      </c>
+      <c r="L17" s="78">
+        <v>1.3</v>
+      </c>
+      <c r="M17" s="78">
+        <v>1.3</v>
+      </c>
+      <c r="N17" s="78">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="O17" s="78">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="P17" s="78">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="Q17" s="78">
+        <v>5.93</v>
+      </c>
+      <c r="R17" s="78">
+        <v>5.93</v>
+      </c>
+      <c r="S17" s="78">
+        <v>5.93</v>
+      </c>
+      <c r="T17" s="78">
+        <v>102</v>
+      </c>
+      <c r="U17" s="78">
+        <v>102</v>
+      </c>
+      <c r="V17" s="78">
+        <v>102</v>
+      </c>
+      <c r="W17" s="78">
+        <v>4</v>
+      </c>
+      <c r="X17" s="78">
+        <v>4</v>
+      </c>
+      <c r="Y17" s="78">
+        <v>4</v>
+      </c>
+      <c r="Z17" s="84"/>
+      <c r="AA17" s="78"/>
+      <c r="AB17" s="78"/>
+    </row>
+    <row r="18" spans="2:28" s="53" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B18" s="88">
+        <v>44866</v>
+      </c>
+      <c r="C18" s="91">
+        <v>44893</v>
+      </c>
+      <c r="D18" s="91">
+        <v>44894</v>
+      </c>
+      <c r="E18" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="F18" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="G18" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="H18" s="78">
+        <v>163</v>
+      </c>
+      <c r="I18" s="78">
+        <v>163</v>
+      </c>
+      <c r="J18" s="78">
+        <v>163</v>
+      </c>
+      <c r="K18" s="78">
+        <v>1.4</v>
+      </c>
+      <c r="L18" s="78">
+        <v>1.4</v>
+      </c>
+      <c r="M18" s="78">
+        <v>1.4</v>
+      </c>
+      <c r="N18" s="78">
+        <v>1.55</v>
+      </c>
+      <c r="O18" s="78">
+        <v>1.55</v>
+      </c>
+      <c r="P18" s="78">
+        <v>1.55</v>
+      </c>
+      <c r="Q18" s="78">
+        <v>5.85</v>
+      </c>
+      <c r="R18" s="78">
+        <v>5.85</v>
+      </c>
+      <c r="S18" s="78">
+        <v>5.85</v>
+      </c>
+      <c r="T18" s="78">
+        <v>96</v>
+      </c>
+      <c r="U18" s="78">
+        <v>96</v>
+      </c>
+      <c r="V18" s="78">
+        <v>96</v>
+      </c>
+      <c r="W18" s="78">
         <v>1</v>
       </c>
-      <c r="C3" s="108"/>
-[...58 lines deleted...]
-      <c r="B5" s="41" t="s">
+      <c r="X18" s="78">
+        <v>1</v>
+      </c>
+      <c r="Y18" s="78">
+        <v>1</v>
+      </c>
+      <c r="Z18" s="84"/>
+      <c r="AA18" s="78"/>
+      <c r="AB18" s="78"/>
+    </row>
+    <row r="19" spans="2:28" s="53" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="88">
+        <v>44774</v>
+      </c>
+      <c r="C19" s="91">
+        <v>44809</v>
+      </c>
+      <c r="D19" s="91">
+        <v>44810</v>
+      </c>
+      <c r="E19" s="78">
+        <v>3</v>
+      </c>
+      <c r="F19" s="78">
+        <v>3</v>
+      </c>
+      <c r="G19" s="78">
+        <v>3</v>
+      </c>
+      <c r="H19" s="78">
+        <v>158</v>
+      </c>
+      <c r="I19" s="78">
+        <v>158</v>
+      </c>
+      <c r="J19" s="78">
+        <v>158</v>
+      </c>
+      <c r="K19" s="78">
+        <v>1.2</v>
+      </c>
+      <c r="L19" s="78">
+        <v>1.2</v>
+      </c>
+      <c r="M19" s="78">
+        <v>1.2</v>
+      </c>
+      <c r="N19" s="78">
+        <v>2.06</v>
+      </c>
+      <c r="O19" s="78">
+        <v>2.06</v>
+      </c>
+      <c r="P19" s="78">
+        <v>2.06</v>
+      </c>
+      <c r="Q19" s="78">
+        <v>5.98</v>
+      </c>
+      <c r="R19" s="78">
+        <v>5.98</v>
+      </c>
+      <c r="S19" s="78">
+        <v>5.98</v>
+      </c>
+      <c r="T19" s="78">
+        <v>102</v>
+      </c>
+      <c r="U19" s="78">
+        <v>102</v>
+      </c>
+      <c r="V19" s="78">
+        <v>103</v>
+      </c>
+      <c r="W19" s="78">
+        <v>2</v>
+      </c>
+      <c r="X19" s="78">
+        <v>2</v>
+      </c>
+      <c r="Y19" s="78">
+        <v>2</v>
+      </c>
+      <c r="Z19" s="84"/>
+      <c r="AA19" s="78"/>
+      <c r="AB19" s="78"/>
+    </row>
+    <row r="20" spans="2:28" s="53" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B20" s="88">
+        <v>44531</v>
+      </c>
+      <c r="C20" s="91">
+        <v>44594</v>
+      </c>
+      <c r="D20" s="91">
+        <v>44594</v>
+      </c>
+      <c r="E20" s="78">
         <v>4</v>
       </c>
-      <c r="C5" s="41" t="s">
+      <c r="F20" s="78">
+        <v>4</v>
+      </c>
+      <c r="G20" s="78">
+        <v>4</v>
+      </c>
+      <c r="H20" s="78">
+        <v>151</v>
+      </c>
+      <c r="I20" s="78">
+        <v>151</v>
+      </c>
+      <c r="J20" s="78">
+        <v>151</v>
+      </c>
+      <c r="K20" s="78">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="L20" s="78">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="M20" s="78">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="N20" s="78">
+        <v>1.34</v>
+      </c>
+      <c r="O20" s="78">
+        <v>1.34</v>
+      </c>
+      <c r="P20" s="78">
+        <v>1.34</v>
+      </c>
+      <c r="Q20" s="78">
+        <v>5.35</v>
+      </c>
+      <c r="R20" s="78">
+        <v>5.35</v>
+      </c>
+      <c r="S20" s="78">
+        <v>5.35</v>
+      </c>
+      <c r="T20" s="78">
+        <v>103</v>
+      </c>
+      <c r="U20" s="78">
+        <v>103</v>
+      </c>
+      <c r="V20" s="78">
+        <v>103</v>
+      </c>
+      <c r="W20" s="78" t="s">
+        <v>71</v>
+      </c>
+      <c r="X20" s="78" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y20" s="78" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z20" s="84"/>
+      <c r="AA20" s="78"/>
+      <c r="AB20" s="78"/>
+    </row>
+    <row r="21" spans="2:28" s="53" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="88">
+        <v>44348</v>
+      </c>
+      <c r="C21" s="91">
+        <v>44452</v>
+      </c>
+      <c r="D21" s="91">
+        <v>44452</v>
+      </c>
+      <c r="E21" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="F21" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="G21" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="H21" s="78">
+        <v>162</v>
+      </c>
+      <c r="I21" s="78">
+        <v>162</v>
+      </c>
+      <c r="J21" s="78">
+        <v>162</v>
+      </c>
+      <c r="K21" s="78">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="L21" s="78">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="M21" s="78">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="N21" s="78">
+        <v>1.4</v>
+      </c>
+      <c r="O21" s="78">
+        <v>1.4</v>
+      </c>
+      <c r="P21" s="78">
+        <v>1.4</v>
+      </c>
+      <c r="Q21" s="78">
+        <v>5.64</v>
+      </c>
+      <c r="R21" s="78">
+        <v>5.64</v>
+      </c>
+      <c r="S21" s="78">
+        <v>5.64</v>
+      </c>
+      <c r="T21" s="78">
+        <v>95</v>
+      </c>
+      <c r="U21" s="78">
+        <v>95</v>
+      </c>
+      <c r="V21" s="78">
+        <v>95</v>
+      </c>
+      <c r="W21" s="78">
+        <v>1</v>
+      </c>
+      <c r="X21" s="78">
+        <v>1</v>
+      </c>
+      <c r="Y21" s="78">
+        <v>1</v>
+      </c>
+      <c r="Z21" s="84"/>
+      <c r="AA21" s="78"/>
+      <c r="AB21" s="78"/>
+    </row>
+    <row r="22" spans="2:28" s="53" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B22" s="88">
+        <v>44166</v>
+      </c>
+      <c r="C22" s="91">
+        <v>44204</v>
+      </c>
+      <c r="D22" s="91">
+        <v>44215</v>
+      </c>
+      <c r="E22" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="F22" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="G22" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="H22" s="78">
+        <v>181</v>
+      </c>
+      <c r="I22" s="78">
+        <v>181</v>
+      </c>
+      <c r="J22" s="78">
+        <v>181</v>
+      </c>
+      <c r="K22" s="78">
+        <v>1.19</v>
+      </c>
+      <c r="L22" s="78">
+        <v>1.19</v>
+      </c>
+      <c r="M22" s="78">
+        <v>1.19</v>
+      </c>
+      <c r="N22" s="78">
+        <v>1.82</v>
+      </c>
+      <c r="O22" s="78">
+        <v>1.82</v>
+      </c>
+      <c r="P22" s="78">
+        <v>1.82</v>
+      </c>
+      <c r="Q22" s="78">
+        <v>5.7</v>
+      </c>
+      <c r="R22" s="78">
+        <v>5.7</v>
+      </c>
+      <c r="S22" s="78">
+        <v>5.7</v>
+      </c>
+      <c r="T22" s="78">
+        <v>110</v>
+      </c>
+      <c r="U22" s="78">
+        <v>110</v>
+      </c>
+      <c r="V22" s="78">
+        <v>110</v>
+      </c>
+      <c r="W22" s="78" t="s">
+        <v>71</v>
+      </c>
+      <c r="X22" s="78" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y22" s="78" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z22" s="84"/>
+      <c r="AA22" s="78"/>
+      <c r="AB22" s="78"/>
+    </row>
+    <row r="23" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B23" s="219" t="s">
+        <v>55</v>
+      </c>
+      <c r="C23" s="219"/>
+      <c r="D23" s="219"/>
+      <c r="E23" s="219"/>
+      <c r="F23" s="219"/>
+      <c r="G23" s="219"/>
+      <c r="H23" s="219"/>
+      <c r="I23" s="219"/>
+      <c r="J23" s="219"/>
+      <c r="K23" s="219"/>
+      <c r="L23" s="219"/>
+      <c r="M23" s="219"/>
+      <c r="N23" s="219"/>
+      <c r="O23" s="219"/>
+      <c r="P23" s="219"/>
+      <c r="Q23" s="219"/>
+      <c r="R23" s="219"/>
+      <c r="S23" s="219"/>
+      <c r="T23" s="219"/>
+      <c r="U23" s="219"/>
+      <c r="V23" s="219"/>
+      <c r="W23" s="219"/>
+      <c r="X23" s="219"/>
+      <c r="Y23" s="219"/>
+      <c r="Z23" s="219"/>
+      <c r="AA23" s="219"/>
+      <c r="AB23" s="219"/>
+    </row>
+    <row r="24" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B24" s="88">
+        <v>44013</v>
+      </c>
+      <c r="C24" s="80"/>
+      <c r="D24" s="80"/>
+      <c r="E24" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="F24" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="G24" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="H24" s="78">
+        <v>183</v>
+      </c>
+      <c r="I24" s="78">
+        <v>183</v>
+      </c>
+      <c r="J24" s="78">
+        <v>183</v>
+      </c>
+      <c r="K24" s="78">
+        <v>1.29</v>
+      </c>
+      <c r="L24" s="78">
+        <v>1.29</v>
+      </c>
+      <c r="M24" s="78">
+        <v>1.29</v>
+      </c>
+      <c r="N24" s="78">
+        <v>1.22</v>
+      </c>
+      <c r="O24" s="78">
+        <v>1.22</v>
+      </c>
+      <c r="P24" s="78">
+        <v>1.22</v>
+      </c>
+      <c r="Q24" s="78">
+        <v>5.64</v>
+      </c>
+      <c r="R24" s="78">
+        <v>5.64</v>
+      </c>
+      <c r="S24" s="78">
+        <v>5.64</v>
+      </c>
+      <c r="T24" s="78">
+        <v>92</v>
+      </c>
+      <c r="U24" s="78">
+        <v>92</v>
+      </c>
+      <c r="V24" s="78">
+        <v>92</v>
+      </c>
+      <c r="W24" s="78">
+        <v>2</v>
+      </c>
+      <c r="X24" s="78">
+        <v>2</v>
+      </c>
+      <c r="Y24" s="78">
+        <v>2</v>
+      </c>
+      <c r="Z24" s="74"/>
+      <c r="AA24" s="73"/>
+      <c r="AB24" s="73"/>
+    </row>
+    <row r="25" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B25" s="88">
+        <v>43800</v>
+      </c>
+      <c r="C25" s="80"/>
+      <c r="D25" s="80"/>
+      <c r="E25" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="F25" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="G25" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="H25" s="78">
+        <v>178</v>
+      </c>
+      <c r="I25" s="78">
+        <v>178</v>
+      </c>
+      <c r="J25" s="78">
+        <v>178</v>
+      </c>
+      <c r="K25" s="78">
+        <v>1.7</v>
+      </c>
+      <c r="L25" s="78">
+        <v>1.7</v>
+      </c>
+      <c r="M25" s="78">
+        <v>1.7</v>
+      </c>
+      <c r="N25" s="78">
+        <v>0.97</v>
+      </c>
+      <c r="O25" s="78">
+        <v>0.97</v>
+      </c>
+      <c r="P25" s="78">
+        <v>0.97</v>
+      </c>
+      <c r="Q25" s="78">
+        <v>5.74</v>
+      </c>
+      <c r="R25" s="78">
+        <v>5.74</v>
+      </c>
+      <c r="S25" s="78">
+        <v>5.74</v>
+      </c>
+      <c r="T25" s="78">
+        <v>99</v>
+      </c>
+      <c r="U25" s="78">
+        <v>99</v>
+      </c>
+      <c r="V25" s="78">
+        <v>99</v>
+      </c>
+      <c r="W25" s="78">
+        <v>2</v>
+      </c>
+      <c r="X25" s="78">
+        <v>2</v>
+      </c>
+      <c r="Y25" s="78">
+        <v>2</v>
+      </c>
+      <c r="Z25" s="74"/>
+      <c r="AA25" s="73"/>
+      <c r="AB25" s="73"/>
+    </row>
+    <row r="26" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B26" s="88">
+        <v>43647</v>
+      </c>
+      <c r="C26" s="80"/>
+      <c r="D26" s="80"/>
+      <c r="E26" s="78">
+        <v>2</v>
+      </c>
+      <c r="F26" s="78">
+        <v>2</v>
+      </c>
+      <c r="G26" s="78">
+        <v>2</v>
+      </c>
+      <c r="H26" s="78">
+        <v>140</v>
+      </c>
+      <c r="I26" s="78">
+        <v>140</v>
+      </c>
+      <c r="J26" s="78">
+        <v>140</v>
+      </c>
+      <c r="K26" s="78">
+        <v>1.2</v>
+      </c>
+      <c r="L26" s="78">
+        <v>1.2</v>
+      </c>
+      <c r="M26" s="78">
+        <v>1.2</v>
+      </c>
+      <c r="N26" s="78">
+        <v>0.24</v>
+      </c>
+      <c r="O26" s="78">
+        <v>0.24</v>
+      </c>
+      <c r="P26" s="78">
+        <v>0.24</v>
+      </c>
+      <c r="Q26" s="78">
+        <v>5.35</v>
+      </c>
+      <c r="R26" s="78">
+        <v>5.35</v>
+      </c>
+      <c r="S26" s="78">
+        <v>5.35</v>
+      </c>
+      <c r="T26" s="78">
+        <v>99</v>
+      </c>
+      <c r="U26" s="78">
+        <v>99</v>
+      </c>
+      <c r="V26" s="78">
+        <v>99</v>
+      </c>
+      <c r="W26" s="78">
+        <v>2</v>
+      </c>
+      <c r="X26" s="78">
+        <v>2</v>
+      </c>
+      <c r="Y26" s="78">
+        <v>2</v>
+      </c>
+      <c r="Z26" s="74"/>
+      <c r="AA26" s="73"/>
+      <c r="AB26" s="73"/>
+    </row>
+    <row r="27" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B27" s="88">
+        <v>43435</v>
+      </c>
+      <c r="C27" s="80"/>
+      <c r="D27" s="80"/>
+      <c r="E27" s="78">
+        <v>9</v>
+      </c>
+      <c r="F27" s="78">
+        <v>9</v>
+      </c>
+      <c r="G27" s="78">
+        <v>9</v>
+      </c>
+      <c r="H27" s="78">
+        <v>146</v>
+      </c>
+      <c r="I27" s="78">
+        <v>146</v>
+      </c>
+      <c r="J27" s="78">
+        <v>146</v>
+      </c>
+      <c r="K27" s="78">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="L27" s="78">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="M27" s="78">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="N27" s="78">
+        <v>0.91</v>
+      </c>
+      <c r="O27" s="78">
+        <v>0.91</v>
+      </c>
+      <c r="P27" s="78">
+        <v>0.91</v>
+      </c>
+      <c r="Q27" s="78">
+        <v>5.4</v>
+      </c>
+      <c r="R27" s="78">
+        <v>5.4</v>
+      </c>
+      <c r="S27" s="78">
+        <v>5.4</v>
+      </c>
+      <c r="T27" s="78">
+        <v>90</v>
+      </c>
+      <c r="U27" s="78">
+        <v>90</v>
+      </c>
+      <c r="V27" s="78">
+        <v>90</v>
+      </c>
+      <c r="W27" s="78">
+        <v>3</v>
+      </c>
+      <c r="X27" s="78">
+        <v>3</v>
+      </c>
+      <c r="Y27" s="78">
+        <v>3</v>
+      </c>
+      <c r="Z27" s="74"/>
+      <c r="AA27" s="73"/>
+      <c r="AB27" s="73"/>
+    </row>
+    <row r="28" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B28" s="88">
+        <v>43282</v>
+      </c>
+      <c r="C28" s="88"/>
+      <c r="D28" s="88"/>
+      <c r="E28" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="F28" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="G28" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="H28" s="78">
+        <v>183</v>
+      </c>
+      <c r="I28" s="78">
+        <v>183</v>
+      </c>
+      <c r="J28" s="78">
+        <v>183</v>
+      </c>
+      <c r="K28" s="78">
+        <v>1.68</v>
+      </c>
+      <c r="L28" s="78">
+        <v>1.68</v>
+      </c>
+      <c r="M28" s="78">
+        <v>1.68</v>
+      </c>
+      <c r="N28" s="78">
+        <v>0.94</v>
+      </c>
+      <c r="O28" s="78">
+        <v>0.94</v>
+      </c>
+      <c r="P28" s="78">
+        <v>0.94</v>
+      </c>
+      <c r="Q28" s="78">
+        <v>5.4</v>
+      </c>
+      <c r="R28" s="78">
+        <v>5.4</v>
+      </c>
+      <c r="S28" s="78">
+        <v>5.4</v>
+      </c>
+      <c r="T28" s="78">
+        <v>118</v>
+      </c>
+      <c r="U28" s="78">
+        <v>118</v>
+      </c>
+      <c r="V28" s="78">
+        <v>118</v>
+      </c>
+      <c r="W28" s="78">
+        <v>2</v>
+      </c>
+      <c r="X28" s="78">
+        <v>2</v>
+      </c>
+      <c r="Y28" s="78">
+        <v>2</v>
+      </c>
+      <c r="Z28" s="74"/>
+      <c r="AA28" s="73"/>
+      <c r="AB28" s="73"/>
+    </row>
+    <row r="29" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B29" s="88">
+        <v>43132</v>
+      </c>
+      <c r="C29" s="88"/>
+      <c r="D29" s="88"/>
+      <c r="E29" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="F29" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="G29" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="H29" s="78">
+        <v>170</v>
+      </c>
+      <c r="I29" s="78">
+        <v>170</v>
+      </c>
+      <c r="J29" s="78">
+        <v>170</v>
+      </c>
+      <c r="K29" s="188" t="s">
+        <v>72</v>
+      </c>
+      <c r="L29" s="188"/>
+      <c r="M29" s="188"/>
+      <c r="N29" s="78">
+        <v>1.18</v>
+      </c>
+      <c r="O29" s="78">
+        <v>1.18</v>
+      </c>
+      <c r="P29" s="78">
+        <v>1.18</v>
+      </c>
+      <c r="Q29" s="78">
+        <v>5.65</v>
+      </c>
+      <c r="R29" s="78">
+        <v>5.65</v>
+      </c>
+      <c r="S29" s="78">
+        <v>5.65</v>
+      </c>
+      <c r="T29" s="78">
+        <v>97</v>
+      </c>
+      <c r="U29" s="78">
+        <v>97</v>
+      </c>
+      <c r="V29" s="78">
+        <v>97</v>
+      </c>
+      <c r="W29" s="78">
+        <v>1</v>
+      </c>
+      <c r="X29" s="78">
+        <v>1</v>
+      </c>
+      <c r="Y29" s="78">
+        <v>1</v>
+      </c>
+      <c r="Z29" s="84" t="s">
+        <v>73</v>
+      </c>
+      <c r="AA29" s="73"/>
+      <c r="AB29" s="73"/>
+    </row>
+    <row r="30" spans="2:28" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="B30" s="88">
+        <v>42917</v>
+      </c>
+      <c r="C30" s="88"/>
+      <c r="D30" s="88"/>
+      <c r="E30" s="78">
+        <v>2</v>
+      </c>
+      <c r="F30" s="78">
+        <v>2</v>
+      </c>
+      <c r="G30" s="78">
+        <v>2</v>
+      </c>
+      <c r="H30" s="78">
+        <v>189</v>
+      </c>
+      <c r="I30" s="78">
+        <v>189</v>
+      </c>
+      <c r="J30" s="78">
+        <v>189</v>
+      </c>
+      <c r="K30" s="78">
+        <v>1.45</v>
+      </c>
+      <c r="L30" s="78">
+        <v>1.45</v>
+      </c>
+      <c r="M30" s="78">
+        <v>1.45</v>
+      </c>
+      <c r="N30" s="78">
+        <v>0.89</v>
+      </c>
+      <c r="O30" s="78">
+        <v>0.89</v>
+      </c>
+      <c r="P30" s="78">
+        <v>0.89</v>
+      </c>
+      <c r="Q30" s="78">
+        <v>5.75</v>
+      </c>
+      <c r="R30" s="78">
+        <v>5.75</v>
+      </c>
+      <c r="S30" s="78">
+        <v>5.75</v>
+      </c>
+      <c r="T30" s="78">
+        <v>127</v>
+      </c>
+      <c r="U30" s="78">
+        <v>127</v>
+      </c>
+      <c r="V30" s="78">
+        <v>127</v>
+      </c>
+      <c r="W30" s="78">
+        <v>1</v>
+      </c>
+      <c r="X30" s="78">
+        <v>1</v>
+      </c>
+      <c r="Y30" s="78">
+        <v>1</v>
+      </c>
+      <c r="Z30" s="74"/>
+      <c r="AA30" s="84" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB30" s="85" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="31" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B31" s="88">
+        <v>42767</v>
+      </c>
+      <c r="C31" s="88"/>
+      <c r="D31" s="88"/>
+      <c r="E31" s="78">
+        <v>2</v>
+      </c>
+      <c r="F31" s="78">
+        <v>2</v>
+      </c>
+      <c r="G31" s="78">
+        <v>2</v>
+      </c>
+      <c r="H31" s="78">
+        <v>196</v>
+      </c>
+      <c r="I31" s="78">
+        <v>196</v>
+      </c>
+      <c r="J31" s="78">
+        <v>196</v>
+      </c>
+      <c r="K31" s="78">
+        <v>1.42</v>
+      </c>
+      <c r="L31" s="78">
+        <v>1.42</v>
+      </c>
+      <c r="M31" s="78">
+        <v>1.42</v>
+      </c>
+      <c r="N31" s="78">
+        <v>1.64</v>
+      </c>
+      <c r="O31" s="78">
+        <v>1.64</v>
+      </c>
+      <c r="P31" s="78">
+        <v>1.64</v>
+      </c>
+      <c r="Q31" s="78">
+        <v>5.8</v>
+      </c>
+      <c r="R31" s="78">
+        <v>5.8</v>
+      </c>
+      <c r="S31" s="78">
+        <v>5.8</v>
+      </c>
+      <c r="T31" s="78">
+        <v>100</v>
+      </c>
+      <c r="U31" s="78">
+        <v>100</v>
+      </c>
+      <c r="V31" s="78">
+        <v>100</v>
+      </c>
+      <c r="W31" s="78">
+        <v>2</v>
+      </c>
+      <c r="X31" s="78">
+        <v>2</v>
+      </c>
+      <c r="Y31" s="78">
+        <v>2</v>
+      </c>
+      <c r="Z31" s="74"/>
+      <c r="AA31" s="73"/>
+      <c r="AB31" s="73"/>
+    </row>
+    <row r="32" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B32" s="88">
+        <v>42552</v>
+      </c>
+      <c r="C32" s="88"/>
+      <c r="D32" s="88"/>
+      <c r="E32" s="78">
+        <v>3</v>
+      </c>
+      <c r="F32" s="78">
+        <v>3</v>
+      </c>
+      <c r="G32" s="78">
+        <v>3</v>
+      </c>
+      <c r="H32" s="78">
+        <v>97</v>
+      </c>
+      <c r="I32" s="78">
+        <v>97</v>
+      </c>
+      <c r="J32" s="78">
+        <v>97</v>
+      </c>
+      <c r="K32" s="78">
+        <v>1.17</v>
+      </c>
+      <c r="L32" s="78">
+        <v>1.17</v>
+      </c>
+      <c r="M32" s="78">
+        <v>1.17</v>
+      </c>
+      <c r="N32" s="78">
+        <v>0.34</v>
+      </c>
+      <c r="O32" s="78">
+        <v>0.34</v>
+      </c>
+      <c r="P32" s="78">
+        <v>0.34</v>
+      </c>
+      <c r="Q32" s="78">
+        <v>7.35</v>
+      </c>
+      <c r="R32" s="78">
+        <v>7.35</v>
+      </c>
+      <c r="S32" s="78">
+        <v>7.35</v>
+      </c>
+      <c r="T32" s="78">
+        <v>50</v>
+      </c>
+      <c r="U32" s="78">
+        <v>50</v>
+      </c>
+      <c r="V32" s="78">
+        <v>50</v>
+      </c>
+      <c r="W32" s="78">
+        <v>7</v>
+      </c>
+      <c r="X32" s="78">
+        <v>7</v>
+      </c>
+      <c r="Y32" s="78">
+        <v>7</v>
+      </c>
+      <c r="Z32" s="74"/>
+      <c r="AA32" s="73"/>
+      <c r="AB32" s="73"/>
+    </row>
+    <row r="33" spans="2:28" s="52" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B33" s="70">
+        <v>42430</v>
+      </c>
+      <c r="C33" s="70"/>
+      <c r="D33" s="70"/>
+      <c r="E33" s="86" t="s">
+        <v>69</v>
+      </c>
+      <c r="F33" s="86" t="s">
+        <v>69</v>
+      </c>
+      <c r="G33" s="86" t="s">
+        <v>69</v>
+      </c>
+      <c r="H33" s="69">
+        <v>157</v>
+      </c>
+      <c r="I33" s="69">
+        <v>157</v>
+      </c>
+      <c r="J33" s="69">
+        <v>157</v>
+      </c>
+      <c r="K33" s="69">
+        <v>1</v>
+      </c>
+      <c r="L33" s="69">
+        <v>1</v>
+      </c>
+      <c r="M33" s="69">
+        <v>1</v>
+      </c>
+      <c r="N33" s="69">
+        <v>1.06</v>
+      </c>
+      <c r="O33" s="69">
+        <v>1.06</v>
+      </c>
+      <c r="P33" s="69">
+        <v>1.06</v>
+      </c>
+      <c r="Q33" s="69">
+        <v>6.4</v>
+      </c>
+      <c r="R33" s="69">
+        <v>6.4</v>
+      </c>
+      <c r="S33" s="69">
+        <v>6.4</v>
+      </c>
+      <c r="T33" s="69">
+        <v>108</v>
+      </c>
+      <c r="U33" s="69">
+        <v>108</v>
+      </c>
+      <c r="V33" s="69">
+        <v>108</v>
+      </c>
+      <c r="W33" s="69">
+        <v>4</v>
+      </c>
+      <c r="X33" s="69">
+        <v>4</v>
+      </c>
+      <c r="Y33" s="69">
+        <v>4</v>
+      </c>
+      <c r="Z33" s="87"/>
+      <c r="AA33" s="79"/>
+      <c r="AB33" s="79"/>
+    </row>
+    <row r="34" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B34" s="88">
+        <v>42186</v>
+      </c>
+      <c r="C34" s="88"/>
+      <c r="D34" s="88"/>
+      <c r="E34" s="84" t="s">
+        <v>69</v>
+      </c>
+      <c r="F34" s="84" t="s">
+        <v>81</v>
+      </c>
+      <c r="G34" s="84" t="s">
+        <v>69</v>
+      </c>
+      <c r="H34" s="84">
+        <v>184</v>
+      </c>
+      <c r="I34" s="84">
+        <v>184</v>
+      </c>
+      <c r="J34" s="84">
+        <v>184</v>
+      </c>
+      <c r="K34" s="84">
+        <v>1.05</v>
+      </c>
+      <c r="L34" s="84">
+        <v>1.05</v>
+      </c>
+      <c r="M34" s="84">
+        <v>1.05</v>
+      </c>
+      <c r="N34" s="84">
+        <v>0.7</v>
+      </c>
+      <c r="O34" s="84">
+        <v>0.7</v>
+      </c>
+      <c r="P34" s="84">
+        <v>0.7</v>
+      </c>
+      <c r="Q34" s="84">
+        <v>7.11</v>
+      </c>
+      <c r="R34" s="84">
+        <v>7.11</v>
+      </c>
+      <c r="S34" s="84">
+        <v>7.11</v>
+      </c>
+      <c r="T34" s="84">
+        <v>106</v>
+      </c>
+      <c r="U34" s="84">
+        <v>106</v>
+      </c>
+      <c r="V34" s="84">
+        <v>106</v>
+      </c>
+      <c r="W34" s="84">
+        <v>6</v>
+      </c>
+      <c r="X34" s="84">
+        <v>6</v>
+      </c>
+      <c r="Y34" s="84">
+        <v>6</v>
+      </c>
+      <c r="Z34" s="84"/>
+      <c r="AA34" s="73"/>
+      <c r="AB34" s="73"/>
+    </row>
+    <row r="35" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B35" s="88">
+        <v>42005</v>
+      </c>
+      <c r="C35" s="88"/>
+      <c r="D35" s="88"/>
+      <c r="E35" s="84" t="s">
+        <v>69</v>
+      </c>
+      <c r="F35" s="84" t="s">
+        <v>82</v>
+      </c>
+      <c r="G35" s="84" t="s">
+        <v>69</v>
+      </c>
+      <c r="H35" s="84">
+        <v>143</v>
+      </c>
+      <c r="I35" s="84">
+        <v>143</v>
+      </c>
+      <c r="J35" s="84">
+        <v>143</v>
+      </c>
+      <c r="K35" s="84">
+        <v>1.05</v>
+      </c>
+      <c r="L35" s="84">
+        <v>1.05</v>
+      </c>
+      <c r="M35" s="84">
+        <v>1.05</v>
+      </c>
+      <c r="N35" s="84">
+        <v>0.81</v>
+      </c>
+      <c r="O35" s="84">
+        <v>0.81</v>
+      </c>
+      <c r="P35" s="84">
+        <v>0.81</v>
+      </c>
+      <c r="Q35" s="84">
+        <v>7.05</v>
+      </c>
+      <c r="R35" s="84">
+        <v>7.05</v>
+      </c>
+      <c r="S35" s="84">
+        <v>7.05</v>
+      </c>
+      <c r="T35" s="84">
+        <v>124</v>
+      </c>
+      <c r="U35" s="84">
+        <v>124</v>
+      </c>
+      <c r="V35" s="84">
+        <v>124</v>
+      </c>
+      <c r="W35" s="84">
+        <v>14</v>
+      </c>
+      <c r="X35" s="84">
+        <v>14</v>
+      </c>
+      <c r="Y35" s="84">
+        <v>14</v>
+      </c>
+      <c r="Z35" s="84" t="s">
+        <v>83</v>
+      </c>
+      <c r="AA35" s="73"/>
+      <c r="AB35" s="73"/>
+    </row>
+    <row r="36" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B36" s="88">
+        <v>41852</v>
+      </c>
+      <c r="C36" s="88"/>
+      <c r="D36" s="88"/>
+      <c r="E36" s="84" t="s">
+        <v>69</v>
+      </c>
+      <c r="F36" s="84" t="s">
+        <v>84</v>
+      </c>
+      <c r="G36" s="84" t="s">
+        <v>69</v>
+      </c>
+      <c r="H36" s="84">
+        <v>198</v>
+      </c>
+      <c r="I36" s="84">
+        <v>198</v>
+      </c>
+      <c r="J36" s="84">
+        <v>198</v>
+      </c>
+      <c r="K36" s="84">
+        <v>5.5</v>
+      </c>
+      <c r="L36" s="84">
+        <v>5.5</v>
+      </c>
+      <c r="M36" s="84">
+        <v>5.5</v>
+      </c>
+      <c r="N36" s="84">
+        <v>1.51</v>
+      </c>
+      <c r="O36" s="84">
+        <v>1.51</v>
+      </c>
+      <c r="P36" s="84">
+        <v>1.51</v>
+      </c>
+      <c r="Q36" s="84">
+        <v>6.58</v>
+      </c>
+      <c r="R36" s="84">
+        <v>6.58</v>
+      </c>
+      <c r="S36" s="84">
+        <v>6.58</v>
+      </c>
+      <c r="T36" s="84">
+        <v>106</v>
+      </c>
+      <c r="U36" s="84">
+        <v>106</v>
+      </c>
+      <c r="V36" s="84">
+        <v>106</v>
+      </c>
+      <c r="W36" s="84">
         <v>5</v>
       </c>
-      <c r="D5" s="41" t="s">
-[...1098 lines deleted...]
-      <c r="AB21" s="95"/>
+      <c r="X36" s="84">
+        <v>5</v>
+      </c>
+      <c r="Y36" s="84">
+        <v>5</v>
+      </c>
+      <c r="Z36" s="84"/>
+      <c r="AA36" s="73"/>
+      <c r="AB36" s="73"/>
+    </row>
+    <row r="37" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B37" s="78"/>
+      <c r="C37" s="73"/>
+      <c r="D37" s="73"/>
+      <c r="E37" s="73"/>
+      <c r="F37" s="73"/>
+      <c r="G37" s="73"/>
+      <c r="H37" s="73"/>
+      <c r="I37" s="73"/>
+      <c r="J37" s="73"/>
+      <c r="K37" s="73"/>
+      <c r="L37" s="73"/>
+      <c r="M37" s="73"/>
+      <c r="N37" s="73"/>
+      <c r="O37" s="73"/>
+      <c r="P37" s="73"/>
+      <c r="Q37" s="73"/>
+      <c r="R37" s="73"/>
+      <c r="S37" s="73"/>
+      <c r="T37" s="73"/>
+      <c r="U37" s="73"/>
+      <c r="V37" s="73"/>
+      <c r="W37" s="73"/>
+      <c r="X37" s="73"/>
+      <c r="Y37" s="73"/>
+      <c r="Z37" s="74"/>
+      <c r="AA37" s="73"/>
+      <c r="AB37" s="73"/>
+    </row>
+    <row r="38" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B38" s="78"/>
+      <c r="C38" s="73"/>
+      <c r="D38" s="73"/>
+      <c r="E38" s="73"/>
+      <c r="F38" s="73"/>
+      <c r="G38" s="73"/>
+      <c r="H38" s="73"/>
+      <c r="I38" s="73"/>
+      <c r="J38" s="73"/>
+      <c r="K38" s="73"/>
+      <c r="L38" s="73"/>
+      <c r="M38" s="73"/>
+      <c r="N38" s="73"/>
+      <c r="O38" s="73"/>
+      <c r="P38" s="73"/>
+      <c r="Q38" s="73"/>
+      <c r="R38" s="73"/>
+      <c r="S38" s="73"/>
+      <c r="T38" s="73"/>
+      <c r="U38" s="73"/>
+      <c r="V38" s="73"/>
+      <c r="W38" s="73"/>
+      <c r="X38" s="73"/>
+      <c r="Y38" s="73"/>
+      <c r="Z38" s="74"/>
+      <c r="AA38" s="73"/>
+      <c r="AB38" s="73"/>
+    </row>
+    <row r="39" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B39" s="78"/>
+      <c r="C39" s="73"/>
+      <c r="D39" s="73"/>
+      <c r="E39" s="73"/>
+      <c r="F39" s="73"/>
+      <c r="G39" s="73"/>
+      <c r="H39" s="73"/>
+      <c r="I39" s="73"/>
+      <c r="J39" s="73"/>
+      <c r="K39" s="73"/>
+      <c r="L39" s="73"/>
+      <c r="M39" s="73"/>
+      <c r="N39" s="73"/>
+      <c r="O39" s="73"/>
+      <c r="P39" s="73"/>
+      <c r="Q39" s="73"/>
+      <c r="R39" s="73"/>
+      <c r="S39" s="73"/>
+      <c r="T39" s="73"/>
+      <c r="U39" s="73"/>
+      <c r="V39" s="73"/>
+      <c r="W39" s="73"/>
+      <c r="X39" s="73"/>
+      <c r="Y39" s="73"/>
+      <c r="Z39" s="74"/>
+      <c r="AA39" s="73"/>
+      <c r="AB39" s="73"/>
+    </row>
+    <row r="40" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B40" s="78"/>
+      <c r="C40" s="73"/>
+      <c r="D40" s="73"/>
+      <c r="E40" s="73"/>
+      <c r="F40" s="73"/>
+      <c r="G40" s="73"/>
+      <c r="H40" s="73"/>
+      <c r="I40" s="73"/>
+      <c r="J40" s="73"/>
+      <c r="K40" s="73"/>
+      <c r="L40" s="73"/>
+      <c r="M40" s="73"/>
+      <c r="N40" s="73"/>
+      <c r="O40" s="73"/>
+      <c r="P40" s="73"/>
+      <c r="Q40" s="73"/>
+      <c r="R40" s="73"/>
+      <c r="S40" s="73"/>
+      <c r="T40" s="73"/>
+      <c r="U40" s="73"/>
+      <c r="V40" s="73"/>
+      <c r="W40" s="73"/>
+      <c r="X40" s="73"/>
+      <c r="Y40" s="73"/>
+      <c r="Z40" s="74"/>
+      <c r="AA40" s="73"/>
+      <c r="AB40" s="73"/>
+    </row>
+    <row r="41" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B41" s="78"/>
+      <c r="C41" s="73"/>
+      <c r="D41" s="73"/>
+      <c r="E41" s="73"/>
+      <c r="F41" s="73"/>
+      <c r="G41" s="73"/>
+      <c r="H41" s="73"/>
+      <c r="I41" s="73"/>
+      <c r="J41" s="73"/>
+      <c r="K41" s="73"/>
+      <c r="L41" s="73"/>
+      <c r="M41" s="73"/>
+      <c r="N41" s="73"/>
+      <c r="O41" s="73"/>
+      <c r="P41" s="73"/>
+      <c r="Q41" s="73"/>
+      <c r="R41" s="73"/>
+      <c r="S41" s="73"/>
+      <c r="T41" s="73"/>
+      <c r="U41" s="73"/>
+      <c r="V41" s="73"/>
+      <c r="W41" s="73"/>
+      <c r="X41" s="73"/>
+      <c r="Y41" s="73"/>
+      <c r="Z41" s="74"/>
+      <c r="AA41" s="73"/>
+      <c r="AB41" s="73"/>
+    </row>
+    <row r="42" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B42" s="78"/>
+      <c r="C42" s="73"/>
+      <c r="D42" s="73"/>
+      <c r="E42" s="73"/>
+      <c r="F42" s="73"/>
+      <c r="G42" s="73"/>
+      <c r="H42" s="73"/>
+      <c r="I42" s="73"/>
+      <c r="J42" s="73"/>
+      <c r="K42" s="73"/>
+      <c r="L42" s="73"/>
+      <c r="M42" s="73"/>
+      <c r="N42" s="73"/>
+      <c r="O42" s="73"/>
+      <c r="P42" s="73"/>
+      <c r="Q42" s="73"/>
+      <c r="R42" s="73"/>
+      <c r="S42" s="73"/>
+      <c r="T42" s="73"/>
+      <c r="U42" s="73"/>
+      <c r="V42" s="73"/>
+      <c r="W42" s="73"/>
+      <c r="X42" s="73"/>
+      <c r="Y42" s="73"/>
+      <c r="Z42" s="74"/>
+      <c r="AA42" s="73"/>
+      <c r="AB42" s="73"/>
+    </row>
+    <row r="43" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B43" s="78"/>
+      <c r="C43" s="73"/>
+      <c r="D43" s="73"/>
+      <c r="E43" s="73"/>
+      <c r="F43" s="73"/>
+      <c r="G43" s="73"/>
+      <c r="H43" s="73"/>
+      <c r="I43" s="73"/>
+      <c r="J43" s="73"/>
+      <c r="K43" s="73"/>
+      <c r="L43" s="73"/>
+      <c r="M43" s="73"/>
+      <c r="N43" s="73"/>
+      <c r="O43" s="73"/>
+      <c r="P43" s="73"/>
+      <c r="Q43" s="73"/>
+      <c r="R43" s="73"/>
+      <c r="S43" s="73"/>
+      <c r="T43" s="73"/>
+      <c r="U43" s="73"/>
+      <c r="V43" s="73"/>
+      <c r="W43" s="73"/>
+      <c r="X43" s="73"/>
+      <c r="Y43" s="73"/>
+      <c r="Z43" s="74"/>
+      <c r="AA43" s="73"/>
+      <c r="AB43" s="73"/>
+    </row>
+    <row r="44" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B44" s="78"/>
+      <c r="C44" s="73"/>
+      <c r="D44" s="73"/>
+      <c r="E44" s="73"/>
+      <c r="F44" s="73"/>
+      <c r="G44" s="73"/>
+      <c r="H44" s="73"/>
+      <c r="I44" s="73"/>
+      <c r="J44" s="73"/>
+      <c r="K44" s="73"/>
+      <c r="L44" s="73"/>
+      <c r="M44" s="73"/>
+      <c r="N44" s="73"/>
+      <c r="O44" s="73"/>
+      <c r="P44" s="73"/>
+      <c r="Q44" s="73"/>
+      <c r="R44" s="73"/>
+      <c r="S44" s="73"/>
+      <c r="T44" s="73"/>
+      <c r="U44" s="73"/>
+      <c r="V44" s="73"/>
+      <c r="W44" s="73"/>
+      <c r="X44" s="73"/>
+      <c r="Y44" s="73"/>
+      <c r="Z44" s="74"/>
+      <c r="AA44" s="73"/>
+      <c r="AB44" s="73"/>
+    </row>
+    <row r="45" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B45" s="78"/>
+      <c r="C45" s="73"/>
+      <c r="D45" s="73"/>
+      <c r="E45" s="73"/>
+      <c r="F45" s="73"/>
+      <c r="G45" s="73"/>
+      <c r="H45" s="73"/>
+      <c r="I45" s="73"/>
+      <c r="J45" s="73"/>
+      <c r="K45" s="73"/>
+      <c r="L45" s="73"/>
+      <c r="M45" s="73"/>
+      <c r="N45" s="73"/>
+      <c r="O45" s="73"/>
+      <c r="P45" s="73"/>
+      <c r="Q45" s="73"/>
+      <c r="R45" s="73"/>
+      <c r="S45" s="73"/>
+      <c r="T45" s="73"/>
+      <c r="U45" s="73"/>
+      <c r="V45" s="73"/>
+      <c r="W45" s="73"/>
+      <c r="X45" s="73"/>
+      <c r="Y45" s="73"/>
+      <c r="Z45" s="74"/>
+      <c r="AA45" s="73"/>
+      <c r="AB45" s="73"/>
+    </row>
+    <row r="46" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B46" s="78"/>
+      <c r="C46" s="73"/>
+      <c r="D46" s="73"/>
+      <c r="E46" s="73"/>
+      <c r="F46" s="73"/>
+      <c r="G46" s="73"/>
+      <c r="H46" s="73"/>
+      <c r="I46" s="73"/>
+      <c r="J46" s="73"/>
+      <c r="K46" s="73"/>
+      <c r="L46" s="73"/>
+      <c r="M46" s="73"/>
+      <c r="N46" s="73"/>
+      <c r="O46" s="73"/>
+      <c r="P46" s="73"/>
+      <c r="Q46" s="73"/>
+      <c r="R46" s="73"/>
+      <c r="S46" s="73"/>
+      <c r="T46" s="73"/>
+      <c r="U46" s="73"/>
+      <c r="V46" s="73"/>
+      <c r="W46" s="73"/>
+      <c r="X46" s="73"/>
+      <c r="Y46" s="73"/>
+      <c r="Z46" s="74"/>
+      <c r="AA46" s="73"/>
+      <c r="AB46" s="73"/>
+    </row>
+    <row r="47" spans="2:28" x14ac:dyDescent="0.3">
+      <c r="B47" s="78"/>
+      <c r="C47" s="73"/>
+      <c r="D47" s="73"/>
+      <c r="E47" s="73"/>
+      <c r="F47" s="73"/>
+      <c r="G47" s="73"/>
+      <c r="H47" s="73"/>
+      <c r="I47" s="73"/>
+      <c r="J47" s="73"/>
+      <c r="K47" s="73"/>
+      <c r="L47" s="73"/>
+      <c r="M47" s="73"/>
+      <c r="N47" s="73"/>
+      <c r="O47" s="73"/>
+      <c r="P47" s="73"/>
+      <c r="Q47" s="73"/>
+      <c r="R47" s="73"/>
+      <c r="S47" s="73"/>
+      <c r="T47" s="73"/>
+      <c r="U47" s="73"/>
+      <c r="V47" s="73"/>
+      <c r="W47" s="73"/>
+      <c r="X47" s="73"/>
+      <c r="Y47" s="73"/>
+      <c r="Z47" s="74"/>
+      <c r="AA47" s="73"/>
+      <c r="AB47" s="73"/>
     </row>
   </sheetData>
-  <mergeCells count="23">
+  <mergeCells count="25">
+    <mergeCell ref="K29:M29"/>
+    <mergeCell ref="K6:M6"/>
+    <mergeCell ref="N6:P6"/>
+    <mergeCell ref="Q6:S6"/>
+    <mergeCell ref="W6:Y6"/>
+    <mergeCell ref="B8:AB8"/>
+    <mergeCell ref="B23:AB23"/>
+    <mergeCell ref="D5:D7"/>
+    <mergeCell ref="C5:C7"/>
     <mergeCell ref="B2:AB2"/>
     <mergeCell ref="B3:AB3"/>
     <mergeCell ref="B4:AB4"/>
     <mergeCell ref="T6:V6"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="K5:M5"/>
     <mergeCell ref="N5:P5"/>
     <mergeCell ref="Q5:S5"/>
     <mergeCell ref="T5:V5"/>
     <mergeCell ref="W5:Y5"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="Z5:Z7"/>
     <mergeCell ref="B5:B7"/>
     <mergeCell ref="AA5:AB6"/>
-    <mergeCell ref="K6:M6"/>
-[...5 lines deleted...]
-    <mergeCell ref="C5:C7"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3:AB3" r:id="rId1" display="Link to EPA Public Registers     https://www.epa.nsw.gov.au/licensing-and-regulation/public-registers" xr:uid="{00000000-0004-0000-0600-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C6759C92A6B9AB44B139D3603F5C079C" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c46c63056726621dcea3f3749aeaae7b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5b83d9b9-9530-42ad-b126-0367332486bf" xmlns:ns3="f9db0c8d-b9d2-405d-8684-b757cd69e44b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ae726b581d0d62e33fd83ab5e6a9508" ns2:_="" ns3:_="">
     <xsd:import namespace="5b83d9b9-9530-42ad-b126-0367332486bf"/>
     <xsd:import namespace="f9db0c8d-b9d2-405d-8684-b757cd69e44b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
@@ -7309,93 +12722,84 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="5b83d9b9-9530-42ad-b126-0367332486bf">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="f9db0c8d-b9d2-405d-8684-b757cd69e44b" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB227459-6F45-46CB-8885-C878EA9FA12F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA928309-3AE0-4111-989D-FE5BCCE19F00}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5b83d9b9-9530-42ad-b126-0367332486bf"/>
     <ds:schemaRef ds:uri="f9db0c8d-b9d2-405d-8684-b757cd69e44b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4B085DB-A34B-4427-9233-FE6B6194DB13}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="f9db0c8d-b9d2-405d-8684-b757cd69e44b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="5b83d9b9-9530-42ad-b126-0367332486bf"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>